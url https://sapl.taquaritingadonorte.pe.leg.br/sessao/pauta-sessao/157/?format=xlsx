--- v0 (2026-02-28)
+++ v1 (2026-04-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
@@ -126,102 +126,130 @@
   <si>
     <t>No sentido que seja disponibilizado o Carro Fumacê para a realização de aplicação de inseticida em todo o município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>Indicação nº 75 de 2026</t>
   </si>
   <si>
     <t>Nego de Pretinho</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa viabilizar a manutenção da estrada que dá acesso ao sítio Mateus Vieira até a sede do nosso município.</t>
   </si>
   <si>
     <t>Indicação nº 76 de 2026</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa viabilizar a manutenção da estrada que dá acesso ao sítio Serra dos Bois até a sede do nosso município.</t>
   </si>
   <si>
     <t>Indicação nº 77 de 2026</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa adquirir uma máquina PC (escavadeira) para reforçar os serviços com esse equipamento em nosso município.</t>
   </si>
   <si>
-    <t>Indicação nº 78 de 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Indicação nº 79 de 2026</t>
   </si>
   <si>
     <t>Jamilly Myla</t>
   </si>
   <si>
     <t>No sentido que seja feita a implantação e/ou garantia da realização do Teste da Orelhinha (Triagem Auditiva Neonatal) para todos os recém-nascidos do município, bem como a disponibilização de profissional fonoaudiólogo(a) devidamente habilitado(a) e do equipamento adequado para a realização do referido exame.</t>
   </si>
   <si>
     <t>Indicação nº 80 de 2026</t>
   </si>
   <si>
     <t>No sentido que seja feita a aquisição de aparelhos de ar-condicionado para a Subprefeitura de Pão de Açúcar e o Centro Administrativo de Vila do Socorro.</t>
   </si>
   <si>
-    <t>Indicação nº 81 de 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Indicação nº 82 de 2026</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição de notebooks e câmeras fotográficas destinados à emissão de documentos oficiais nos distritos de Pão de Açúcar, Gravatá e Vila do socorro.</t>
   </si>
   <si>
     <t>Indicação nº 83 de 2026</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de construir uma passagem molhada na Comunidade do São Bento, em Mateus Vieira, no riacho que tem o curso e deságua na barragem de Mateus Vieira, mais precisamente na estrada que liga a comunidade de Lagoa de Farias e várias residências, entre elas a casa dos senhores, Louro, Biuzão das verduras, Riva, Nego da Celpe, Cícero etc.</t>
   </si>
   <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>No sentido que o Poder Executivo veja a possibilidade de estabelecer uma base para a Guarda Civil Municipal, com todos os requisitos necessários em Taquaritinga do Norte.</t>
+  </si>
+  <si>
+    <t>Indicação nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>Guilherme Cumaru</t>
+  </si>
+  <si>
+    <t>no sentido de que o Poder Executivo possa realizar a continuação da pavimentação com Inter travado (Pave) da praça principal do Distrito de Gravatá do Ibiapina.</t>
+  </si>
+  <si>
+    <t>Indicação nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>No sentido de que o Poder Executivo possa elaborar um projeto de lei de pavimentação asfáltica, através do levantamento de dados: como área, solo_x000D_
+e engenharia, justificando-se pela necessidade de infraestrutura, melhoria no tráfego e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>Indicação nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>No sentido de que o Poder Executivo possa realizar a revitalização do Trevo da BR que dá acesso a nossa cidade</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Promoção, Prevenção e Atenção à Saúde Mental dos Servidores Públicos efetivos e comissionados da Administração Pública Direta e Indireta do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Leitura em Plenário e Parecer das Comissões</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executivo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Genivaldo Ferreira Lins - Prefeito</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial ao Orçamento do Município de Taquaritinga do Norte/PE, para o exercício de 2026, no âmbito da Secretaria Municipal de Educação, Cultura e Esportes, com recursos do precatório do FUNDEF, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando emissão de parecer da comissão</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Executivo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Altera o limite para abertura de créditos adicionais suplementares por anulação de dotações orçamentárias no orçamento do Município de Taquaritinga do Norte para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -513,60 +541,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="26.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -769,226 +797,306 @@
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>2202</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
+        <v>2208</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2209</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
         <v>2195</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
         <v>23</v>
       </c>
-      <c r="E21" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="E23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2212</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2213</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>