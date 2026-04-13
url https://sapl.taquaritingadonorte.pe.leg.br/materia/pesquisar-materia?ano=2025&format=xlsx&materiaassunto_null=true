--- v1 (2025-11-28)
+++ v2 (2026-04-13)
@@ -10,10074 +10,10248 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6984" uniqueCount="3275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7128" uniqueCount="3333">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Amauri de Mino</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/ind-amauri-pavimentacaoasfalticaentrejerimumatedivisacomstacruz_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/ind-amauri-pavimentacaoasfalticaentrejerimumatedivisacomstacruz_1.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo possa realizar a Pavimentação Asfáltica entre a Comunidade do Jerimum até a divisa com a cidade de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/ind-amauri-pavimentacaoasfalticaentreacomunidadejerimumabr104_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/ind-amauri-pavimentacaoasfalticaentreacomunidadejerimumabr104_1.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo possa realizar a Pavimentação Asfáltica entre a Comunidade do Jerimum à BR 104.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Demir</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/ind-demir-poderexecutivopossaconstruirubsemmateusvieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/ind-demir-poderexecutivopossaconstruirubsemmateusvieira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE O PODER EXECUTIVO POSSA CONSTRUIR UMA UNIDADE BÁSICA DE SAÚDE NA COMUNIDADE DE MATHEUS VIEIRA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Hélio de Novo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/ind-helio_que_seja_implatada_uma_base_da_guarda_municipal_no_jer.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/ind-helio_que_seja_implatada_uma_base_da_guarda_municipal_no_jer.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma base da guarda municipal na Comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/ind-helio_que_seja_implatada_uma_base_do_samu_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/ind-helio_que_seja_implatada_uma_base_do_samu_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma base do SAMU no distrito de Pão de Açúcar</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/ind-amauri-p.executivoviabilizeumveiculoparapsfdojerimum_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/ind-amauri-p.executivoviabilizeumveiculoparapsfdojerimum_1.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo viabilize Um Veículo exclusivo para o PSF da Comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ind-helio_que_seja_realizada_passagem_molhada_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ind-helio_que_seja_realizada_passagem_molhada_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada passagem molhada e limpeza na comunidade do Sítio Lages, próximo a ponte João Alexandre no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nego de Pretinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ind-rubervan-p.executivoconstruaeurbanizeduaspontesocanalbeirari.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ind-rubervan-p.executivoconstruaeurbanizeduaspontesocanalbeirari.pdf</t>
   </si>
   <si>
     <t>No sentindo de que o Poder Executivo possa construir e urbanizar com duas pontes o Canal da Beira-Rio.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Baiano do Povo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/baiano-ind-calcamento_da_rua_joao_ferreira_alves_centro_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/baiano-ind-calcamento_da_rua_joao_ferreira_alves_centro_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua João Ferreira Alves, localizada no centro de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/baiano-ind-calcamento_da_rua_maria_jose_de_araujo_psf_da_serrinha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/baiano-ind-calcamento_da_rua_maria_jose_de_araujo_psf_da_serrinha.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a continuidade do calçamento da Rua Maria José de Araújo, conhecida como a Rua do novo PSF da Serrinha.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/baiano-ind-calcamento_da_rua_jose_deodato_da_silva_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/baiano-ind-calcamento_da_rua_jose_deodato_da_silva_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua José Deodato da Silva, conhecida por rua de Zé Novo, bairro Bela vista, por trás do posto de Cocada, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/ind-rubervan-ubsnozambaabragendobeira-riostio_arrozequeimadas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/ind-rubervan-ubsnozambaabragendobeira-riostio_arrozequeimadas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo possa construir uma UBS no bairro Zamba, abrangendo os bairros Beira-Rio, Sítio Arroz e o Sítio Queimadas.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/ind-rubervan-pavimentacaodapracadositioserradosbois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/ind-rubervan-pavimentacaodapracadositioserradosbois.pdf</t>
   </si>
   <si>
     <t>No sentindo de que faça pavimentação da Praça do Sítio Serra dos Bois.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jamilly Myla</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/ind-jamilly-construirvestiariobanheiroscisternanocampofutpaoacuc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/ind-jamilly-construirvestiariobanheiroscisternanocampofutpaoacuc.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM VESTIÁRIO, BANHEIROS MASCULINO  E FEMININO E UMA CISTERNA NO CAMPO DE FUTEBOL QUE FICA LOCALIZADO NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/ind-jamilly-realizereformageralnochafarizdacomunidadevilaalta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/ind-jamilly-realizereformageralnochafarizdacomunidadevilaalta.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SE REALIZE UMA REFORMA GERAL NO CHAFARIZ DA COMUNIDADE VILA ALTA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Felipe Martinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/felipe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/felipe.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO 01 CARRO PARA QUE FIQUE A DISPOSIÇÃO DOS PACIENTES E ACOMPANHANTES DE TAQUARITINGA DO NORTE, QUE SÃO USUÁRIOS DA CASA DE APOIO LAR DO SERTANEJO, LOCALIZADA EM RECIFE-PE.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/ind-geovane-fecharnosfinaisdesemanavenidajoaojoseempaodeacucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/ind-geovane-fecharnosfinaisdesemanavenidajoaojoseempaodeacucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que nos finais de semana o poder público feche a avenida João José da Silva, no distrito de Pão de Açúcar, no horário das 18:00 às 00:00.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/ind-geovane-avvaldemarcarlosemvilasocorropaisagismobancosdepraca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/ind-geovane-avvaldemarcarlosemvilasocorropaisagismobancosdepraca.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito no canteiro, paisagismo, bancos de praça e aparelhos com objetivo de prática esportiva na Avenida Valdemar Carlos, em Vila do Socorro, neste município.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Guilherme Cumaru, Geovane, Hélio de Novo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_vv.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_vv.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um cemitério em Vila do Socorro.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ind_felipe_-_no_sentido_que_a_prefeitura_disponibilize_um_reservatorio_de_agua_potavel_que_beneficie_atraves_de_sistema_de_gravidade_os_moradores_que_residem_na_localidade_do_alto_da_cocada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ind_felipe_-_no_sentido_que_a_prefeitura_disponibilize_um_reservatorio_de_agua_potavel_que_beneficie_atraves_de_sistema_de_gravidade_os_moradores_que_residem_na_localidade_do_alto_da_cocada.pdf</t>
   </si>
   <si>
     <t>No sentido que a Prefeitura disponibilize um reservatório de água potável que beneficie, através de sistema de gravidade, os moradores que residem na localidade do Alto da Cocada</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/ind_felipe_-_no_sentido_de_que_o_poder_executivo_municipal_coloque_picarra_na_estrada_que_inicia_na_entrada_do_sitio_sao_miguel_e_passa_pelos_sitios_paquevira_e_lagoa_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/ind_felipe_-_no_sentido_de_que_o_poder_executivo_municipal_coloque_picarra_na_estrada_que_inicia_na_entrada_do_sitio_sao_miguel_e_passa_pelos_sitios_paquevira_e_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal coloque piçarra na estrada que inicia na entrada do Sítio São Miguel e passa pelos Sítios: Paquevira e Lagoa Dantas, até chegar no Sítio Furnas, em frente a chácara do Senhor Inaldo Malaquias.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_3_nego.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_3_nego.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize o saneamento e pavimentação das rua A e B localizadas no bairro Beira-Rio.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_2_nego.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_2_nego.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize um projeto de paisagismo, iluminação e readequação do canal da Beira-Rio.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/milton1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/milton1.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de reestruturar o PSF da comunidade de Mateus Vieira, esse feito trará mais qualidade de vida para toda a comunidade.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/milton2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/milton2.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir um abrigo na comunidade do Santo Antônio, isso irá tirar as crianças do sol e da chuva, na espera do transporte escolar e qualquer pessoa que esteja precisando esperar algum transporte, valorizando a comunidade.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/milton3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/milton3.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir o canal da Avenida Manoel Eraldo Tietre, no trecho completo, em frente ao Cetec, dando possibilidade de construir uma área de lazer.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/no_sentido_de_que_seja_disponibilizado_01_carro_para_que_fique_a_disposicao_dos_pacientes_e_acompanhantes_de_taquaritinga_do_norte__que_sao_usuarios_da_casa_de_apoio_solar_do_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/no_sentido_de_que_seja_disponibilizado_01_carro_para_que_fique_a_disposicao_dos_pacientes_e_acompanhantes_de_taquaritinga_do_norte__que_sao_usuarios_da_casa_de_apoio_solar_do_.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO 01 CARRO PARA QUE FIQUE A DISPOSIÇÃO DOS PACIENTES E ACOMPANHANTES DE TAQUARITINGA DO NORTE,  QUE SÃO USUÁRIOS DA CASA DE APOIO SOLAR DO LAZER, LOCALIZADA EM RECIFE-PE.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/no_sentido_de_seja_feito_uma_via_de_acesso_ate_a_igreja_nossa_senhora_do_perpetuo_socorro_e_a_construcao_de_uma_praca_ao_lado_da_referida_igreja.__1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/no_sentido_de_seja_feito_uma_via_de_acesso_ate_a_igreja_nossa_senhora_do_perpetuo_socorro_e_a_construcao_de_uma_praca_ao_lado_da_referida_igreja.__1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UMA VIA DE ACESSO ATÉ A IGREJA NOSSA SENHORA DO PERPÉTUO SOCORRO E A CONSTRUÇÃO DE UMA PRAÇA AO LADO DA REFERIDA IGREJA.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_ao_lado_do_psf_do_badoque.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_ao_lado_do_psf_do_badoque.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma área de lazer ao lado do PSF do Badoque.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Amauri de Mino, Hélio de Novo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/base_da_guarda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/base_da_guarda.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a implantação de uma base da guarda municipal na comunidade do Jerimum</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/kitmaterial.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/kitmaterial.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Kit Material Escolar Básico para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE, nos termos da justificativa desta indicação</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/fardamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/fardamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Fardamentos Escolar Completo para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE, nos termos da justificativa desta indicação.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_sao_francisco_de_assis.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_sao_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>No  sentido de que seja feita uma área de lazer no bairro Cruzeiro, em frente à igreja São Francisco de Assis.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-no_sentido_que_seja_realizada_a_construcao_de_um_predio_proprio_ubs_no_bairro_capibaribe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-no_sentido_que_seja_realizada_a_construcao_de_um_predio_proprio_ubs_no_bairro_capibaribe..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADA A CONSTRUÇÃO DE UM PRÉDIO PRÓPRIO UBS NO BAIRRO CAPIBARIBE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Guilherme Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao-_recapeamento-.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao-_recapeamento-.pdf</t>
   </si>
   <si>
     <t>Recapeamento na via que dá acesso ao distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-_manutencao_do_acude_novo-ass.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-_manutencao_do_acude_novo-ass.pdf</t>
   </si>
   <si>
     <t>Limpeza do Açude Novo, localizado no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_santo_antonio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_santo_antonio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma área de lazer no bairro Cruzeiro, em frente à igreja Santo Antônio.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE  A PREFEITURA REALIZE UM ESTUDO, JUNTO AO ÓRGÃO COMPETENTE, BUSCANDO ANALISAR A POSSIBILIDADE DE SE INSTALAR UM QUEBRA-MOLAS, UMA FAIXA DE PEDESTRE OU OUTRA MEDIDA QUE ORGANIZE DA MELHOR FORMA POSSÍVEL O FLUXO DE CARROS E PEDESTRES QUE SÃO USUÁRIOS DAS ATIVIDADES DA COZINHA COMUNITÁRIA E DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS, LOCALIZADO NO SÍTIO SILVA DE CIMA, ZONA RURAL DE TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_2.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REALIZE UM ESTUDO, JUNTO AO ÓRGÃO COMPETENTE, BUSCANDO ANALISAR A POSSIBILIDADE DE SER CONSTRUÍDA UMA PASSARELA, A INSTALAÇÃO DE UM SEMÁFORO OU IMPLANTAÇAO DE UMA FAIXA DE PEDESTRE NO TREVO DA CHEGADA DE TAQUARITINGA DO NORTE-PE, UMA VEZ QUE ALI TRANSITAM MUITAS CRIANÇAS QUE ESTUDAM NA ESCOLA MUNICIPAL FRANCISCA MOURA PEREIRA DA SILVA - CAIC.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/mototaxi.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/mototaxi.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REALIZE UM ESTUDO PARA A INSTALAÇÃO DE UM PONTO DE MOTOTÁXI NO FINAL DA PRAÇA ANTÔNIO PEREIRA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_psf_na_comunidade_de_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_psf_na_comunidade_de_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo possa construir um PSF na comunidade de Placas.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_vestiario_feminino_e__a_manutencao_do_vestiario_masculino_na_quadra_de_esportes_padre_estanislau_pires.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_vestiario_feminino_e__a_manutencao_do_vestiario_masculino_na_quadra_de_esportes_padre_estanislau_pires.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo possa construir um Vestiário Feminino e a manutenção do vestiário masculino na Quadra de Esportes Padre Estanislau Pires.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e o saneamento das ruas ao entorno da Praça do Sítio Serra dos Bois.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>Pavimentação e saneamento das ruas ao entorno da Praça do Sítio Serra dos Bois.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reestruturar_o_acude_de_santo_amaro_para_ficar_como_mais_um_ponto_turistico_para_nossa_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reestruturar_o_acude_de_santo_amaro_para_ficar_como_mais_um_ponto_turistico_para_nossa_cidade..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de reestruturar o açude de_x000D_
 Santo Amaro para ficar como mais um ponto turístico para nossa cidade.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_lixeira_na_comunidade_de_sao_bento_na_proximidade_do_sr._cicero_alexandre_conhecido_como_tuiu..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_lixeira_na_comunidade_de_sao_bento_na_proximidade_do_sr._cicero_alexandre_conhecido_como_tuiu..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma lixeira na_x000D_
 comunidade de São Bento na proximidade do Sr. Cícero Alexandre, conhecido como_x000D_
 Tuiu.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao-_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_fazer_o_fechamento_da_frente_da_cobertura_da_quadra_padre__estanislau_pires.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao-_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_fazer_o_fechamento_da_frente_da_cobertura_da_quadra_padre__estanislau_pires.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de fazer o fechamento da frente da cobertura da quadra Padre Estanislau Pires, que em períodos chuvosos os jogos e treinos são interrompidos por entrar água nesta abertura.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao-no_sentido_de_que_o_poder_executivo_possa_agilizar_junto_ao_governo_do_estado_a_distribuicao_de_sementes_para_os_agricultores_do_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao-no_sentido_de_que_o_poder_executivo_possa_agilizar_junto_ao_governo_do_estado_a_distribuicao_de_sementes_para_os_agricultores_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo possa agilizar junto ao Governo do Estado a distribuição de sementes para os agricultores do nosso município.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/placa_que_sinalize_a_divisao_entre_o_nosso_municipio_e_a_cidade_de_santa_cruz_do_capibaribe_na_localidade_denominada_de_riacho_dos_brinquinhos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/placa_que_sinalize_a_divisao_entre_o_nosso_municipio_e_a_cidade_de_santa_cruz_do_capibaribe_na_localidade_denominada_de_riacho_dos_brinquinhos..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo possa colocar uma placa que sinalize a divisão entre o nosso município e a cidade de Santa Cruz do Capibaribe, na localidade denominada de Riacho dos Brinquinhos.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao-no_sentido_de_que_o_poder_executivo_possa_reativar_a_patrulha_rural_do_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao-no_sentido_de_que_o_poder_executivo_possa_reativar_a_patrulha_rural_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo possa reativar a Patrulha Rural do nosso município.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao-no_sentido_que_seja_feito_pavimentacao_e_saneamento_em_frente_a_igreja_catolica_na_comunidade_vila_alta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao-no_sentido_que_seja_feito_pavimentacao_e_saneamento_em_frente_a_igreja_catolica_na_comunidade_vila_alta..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito pavimentação e saneamento em frente à igreja católica na comunidade Vila Alta.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao-no_sentido_que_seja_instalado_um_semaforo_em_frente_a_loja_de_fabrica_staccione..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao-no_sentido_que_seja_instalado_um_semaforo_em_frente_a_loja_de_fabrica_staccione..pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um semáforo em frente à loja de fábrica Staccione.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_caminhao_frigorifico_para_atender_o_transporte_de_carne_do_matadouro_aos_comerciantes..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_caminhao_frigorifico_para_atender_o_transporte_de_carne_do_matadouro_aos_comerciantes..pdf</t>
   </si>
   <si>
     <t>No sentido de que o poder executivo veja a possibilidade de adquirir um caminhão frigorífico para atender o transporte de carne do matadouro aos comerciantes.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/cemiterio_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/cemiterio_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA AMPLIADO O CEMITÉRIO NOVO, LOCALIZADO NO DISTRITO DE PÃO DE AÇÚCAR, QUE SEJA REALIZADO O CALÇAMENTO DO LOCAL E QUE TAMBÉM SEJA CONSTRUÍDA UMA CISTERNA E UMA PRAÇA AO LADO DO REFERIDO LUGAR.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/bombeiros.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/bombeiros.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA IMPLANTADO UMA BASE DO CORPO DE BOMBEIROS NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/ambulancia__1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/ambulancia__1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A AQUISIÇÃO DE UMA AMBULÂNCIA PARA A COMUNIDADE DE VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/passagem_molhada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/passagem_molhada.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO QUE FICA LOCALIZADO NO ASSENTAMENTO AROEIRA, NO SÍTIO ERRADA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/picarra_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/picarra_.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO PIÇARRA NA ESTRADA QUE LIGA A BR 104, PASSANDO PELO SÍTIO RIACHO DOCE DO LEANDRO, CAJUEIRO, E SÍTIO ERRADA, PASSANDO AINDA PELO ASSENTAMENTO MANOEL SANTOS, PELA ESTRADA DO ALGODÃO E  PELO ASSENTAMENTO AROEIRA E SÍTIO SITUAÇÃO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/posto_de_saude_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/posto_de_saude_.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA IMPLANTADO UM POSTO DE SAÚDE NA COMUNIDADE DO SILVA DE CIMA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_contruir_e_urbanizar_espaco_as_margens_do_acude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_contruir_e_urbanizar_espaco_as_margens_do_acude.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE CONSTRUIR E URBANIZAR UM ESPAÇO DE LAZER E RECREAÇÃO, LOCALIZADO ÀS MARGENS DO AÇUDE SANTO AMARO JUNTAMENTE COM A PRAÇA DENOMINADA MAURÍCIO PEDRO DE SÁ.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_revitalizar_a_biblioteca_publica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_revitalizar_a_biblioteca_publica.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE REATIVAR E REVITALIZARA BIBLIOTECA PÚBLICA MUNICIPAL PREFEITO SEVERINO TEJO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao3.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a recuperação da estrada do sitio Juá.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_1_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_1_demir.pdf</t>
   </si>
   <si>
     <t>no sentido que o Poder Executivo desse município possa fazer uma reforma nas dependências da Escola Municipal Francisca Moura Pereira —_x000D_
 CAIC.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao2.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a pavimentação da estrada que fica de frente a cozinha comunitária, situada no bairro Silva de Cima.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_letreiro_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_letreiro_gravata.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja instalado um letreiro com o nome de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_cameras_em_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_cameras_em_gravata.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja instalado um sistema de monitoramento (sala de controle 24 horas) e câmeras de vigilância nas três entradas do distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_rua_aecio_neves_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_rua_aecio_neves_gravata.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja pavimentada a rua Aécio Neves localiza no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/no_sentido_de_que_seja_feito_o_calcamento_da_rua_santa_luzia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/no_sentido_de_que_seja_feito_o_calcamento_da_rua_santa_luzia.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA RUA SANTA LUZIA, QUE É CONHECIDA COMO BAR DE SOLANGE, LOCALIZADA NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_subestacao_de_energia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_subestacao_de_energia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, No sentido de que o Poder Executivo solicite junto à empresa Neoenergia à instalação de uma Subestação de energia elétrica em nosso município.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_trilhas_de_concreto_bar_da_barreira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_trilhas_de_concreto_bar_da_barreira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, No sentido de que seja colocado Trilhas de Concreto, no trecho que compreende o Bar da Barreira até a casa do Sr.a Zé Mané, na subida do Sítio Cumbe.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao__subida_do_sitio_lagoa_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao__subida_do_sitio_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, No sentido de que seja construída a subida do Sítio Lagoa Dantas, no trecho próximo a casa da Sra Dôdore.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_criacao_de_uma_diretoria_ou_patrulha_para_cuidar_das_estradas_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_criacao_de_uma_diretoria_ou_patrulha_para_cuidar_das_estradas_do_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a_x000D_
 possibilidade de criação de uma diretoria ou patrulha para cuidar das estradas do município.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reforma_da_praca_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reforma_da_praca_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a_x000D_
 possibilidade de reforma da praça da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao-no_sentido_de_que_o_poder_executivo_junto_com_a_secretaria_de_saude_veja_a_possibilidade_de_reformar_o_posto_de_saude_satelite_da_comunidade_da_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao-no_sentido_de_que_o_poder_executivo_junto_com_a_secretaria_de_saude_veja_a_possibilidade_de_reformar_o_posto_de_saude_satelite_da_comunidade_da_situacao..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo junto com a Secretária de saúde, veja a possibilidade de reformar o posto de saúde satélite da comunidade da Situação.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao-no_sentido_de_que_seja_feito_o_calcamento_da_rua_irma_dulce_localizada_no_bairro_cruzeiro_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao-no_sentido_de_que_seja_feito_o_calcamento_da_rua_irma_dulce_localizada_no_bairro_cruzeiro_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da rua irmã Dulce, localizado no bairro Cruzeiro, em Pão de açúcar.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/seja_construida_uma_cobertura_na_recepcao_do_hospital_severino_pereira_da_silva_para_embarque_e_desembarque_dos_pacientes_que_sofrem_muito_no_periodo_de_chuvas_no_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/seja_construida_uma_cobertura_na_recepcao_do_hospital_severino_pereira_da_silva_para_embarque_e_desembarque_dos_pacientes_que_sofrem_muito_no_periodo_de_chuvas_no_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído uma cobertura na recepção do Hospital Severino Pereira da Silva, para embarque e desembarque dos pacientes que sofrem muito no período de chuvas no município.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/saneamento_da_rua_nossa_senhora_do_perpetuo_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/saneamento_da_rua_nossa_senhora_do_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE, DE FORMA URGENTE, SEJA REALIZADA A SUBSTITUIÇÃO COMPLETA DO SANEAMENTO DA RUA NOSSA SENHORA DO PÉRPETUO SOCORRO, LOCALIZADA NA COMUNIDADE VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/saneamento_e_calcamento_da_rua_da_barragem.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/saneamento_e_calcamento_da_rua_da_barragem.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO O SANEAMENTO E O CALÇAMENTO DA RUA DA BARRAGEM, QUE FICA LOCALIZADA POR TRÁS DE AELSON CONSTRUÇÃO, EM VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao-no_sentido_que_seja_feito_o_calcamento_da_travessa_severino_vieira_sentido_vaquejada_de_piluta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao-no_sentido_que_seja_feito_o_calcamento_da_travessa_severino_vieira_sentido_vaquejada_de_piluta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento da Travessa Severino Vieira, sentido Vaquejada de piluta.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1313/img_8963_assinado_page-0001_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1313/img_8963_assinado_page-0001_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo em conjunto com a Secretaria de Educação possa adequar o transporte escolar do sítio Lagoa do Juca.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao-no_sentido_de_que_o_poder_executivo_mande_para_esta_casa_legislativa_com_urgencia_urgentissima_o_projeto_do_piso_salarial_dos_professores_com_o_novo_reajuste..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao-no_sentido_de_que_o_poder_executivo_mande_para_esta_casa_legislativa_com_urgencia_urgentissima_o_projeto_do_piso_salarial_dos_professores_com_o_novo_reajuste..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo mande para esta casa legislativa com urgência urgentíssima, o projeto do piso salarial dos professores com o novo reajuste.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao-no_sentido_de_que_o_poder_executivo_desmembre_da_secretaria_de_educacao_a_diretoria_de_de_esporte_e_se_crie_uma_secretaria_de_esporte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao-no_sentido_de_que_o_poder_executivo_desmembre_da_secretaria_de_educacao_a_diretoria_de_de_esporte_e_se_crie_uma_secretaria_de_esporte..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo desmembre da secretaria de educação a diretoria de esporte e crie uma Secretaria de Esporte.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construcao_de_uma_praca_arborizada_dispondo_de_parque_infantil_ao_lado_do_colegio_que_fica_situado_na_comunidade_do_tatus..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construcao_de_uma_praca_arborizada_dispondo_de_parque_infantil_ao_lado_do_colegio_que_fica_situado_na_comunidade_do_tatus..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construção de uma praça arborizada, dispondo de parque infantil, ao lado do colégio que fica situado na comunidade do Tatus.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/instalacao_de_tabelas_de_basquete_na_quadra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/instalacao_de_tabelas_de_basquete_na_quadra.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA INSTALADO TABELAS DE BASQUETE NA QUADRA DE ESPORTES PADRE ESTANISLAU PIRES.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/construcao_de_ponte_no_riacho_da_bica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/construcao_de_ponte_no_riacho_da_bica.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UMA PONTE NO RIACHO DA BICA, ONDE EXISTE UMA PASSAGEM MOLHADA QUE DÁ ACESSO A CASA DE JESSÉ MARQUES E LARISSA GABRIELLE, NO SÍTIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/indi_ponto_de_abrigo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/indi_ponto_de_abrigo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um ponto ou abrigo no início da Rua Luiz Manoel de Meneses, no Silva de Cima, dando mais condições e conforto para os alunos esperar os transportes escolares e servindo a toda comunidade.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_bracos_de_luminarias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_bracos_de_luminarias.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de colocar braços de luminárias na comunidade do São Bento nas proximidades_x000D_
 das residências de Nego de Tico, Alexandre, Nego da Celpe etc.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/construcao_de_praca_-_milton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/construcao_de_praca_-_milton.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma praça, arborizada, com brinquedos para crianças, na comunidade do Silva de Cima.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/ind-no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_basico_da_rua_santa_luzia_no_trecho_que_se_inicia_na_br-l04.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/ind-no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_basico_da_rua_santa_luzia_no_trecho_que_se_inicia_na_br-l04.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação e o saneamento básico da Rua Santa Luzia no trecho que se inicia na BR-104 e vai até a casa do sr “Zé Amador” que fica de frente a casa do Ex Vereador Demar, na comunidade Tatús.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/ind-no_sentido_que_seja_feita_a_reforma_limpeza_e_pintura_da_lavanderia_que_fica_na_comunidade_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/ind-no_sentido_que_seja_feita_a_reforma_limpeza_e_pintura_da_lavanderia_que_fica_na_comunidade_tatus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reforma, limpeza e pintura da lavanderia que fica na comunidade Tatús.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/ind-no_sentido_que_seja_construida_uma_praca_na_comunidade_espirito_santo_mais_conhecida_como_inga.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/ind-no_sentido_que_seja_construida_uma_praca_na_comunidade_espirito_santo_mais_conhecida_como_inga.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça na comunidade Espírito Santo mais conhecida como Ingá.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/tfd_-_sede_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/tfd_-_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ADQUIRIDO UMA VAN PARA SER DISPONIBILIZADA AOS PACIENTES DA SEDE DO MUNICÍPIO QUE SÃO BENEFIADOS PELO TRATAMENTO FORA DE DOMICÍLIO (TFD).</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_urbanizacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_urbanizacao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO UM ESTUDO, A ELABORAÇÃO E IMPLANTAÇÃO DE UM PROJETO DE URBANIZAÇÃO AS MARGENS DA PE 130, DO TRECHO QUE LIGA O SÍTIO SILVA DE CIMA ATÉ O TREVO QUE FICA AO LADO DO CAIC, NA ESTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/tfd.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/tfd.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ADQUIRIDO UMA VAN PARA SER DISPONIBILIZADA AOS PACIENTES DE PÃO DE AÇÚCAR, VILA DO SOCORRO E COMUNIDADES VIZINHAS, QUE SÃO BENEFIADOS PELO TRATAMENTO FORA DE DOMICÍLIO (TFD).</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/ind-helio-nosentidoquepoderexecutivodisponibilizetransportetfd.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/ind-helio-nosentidoquepoderexecutivodisponibilizetransportetfd.pdf</t>
   </si>
   <si>
     <t>No sentido de que o poder executivo veja a possibilidade de disponibilizar um transporte TFD para transportar os pacientes do município para a capital.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/ind-helio-nosentidoquefacarecuperacaodaestradamaracajaatealgodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/ind-helio-nosentidoquefacarecuperacaodaestradamaracajaatealgodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que a secretaria de obras veja a possibilidade de fazer a recuperação da estrada que liga a entrada da fazenda de Dr Zé paz, passando pelo Maracajá até o Algodão.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/ind-helio-nosentidosejafeitapavimentacaoesaneamentobairrosanharo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/ind-helio-nosentidosejafeitapavimentacaoesaneamentobairrosanharo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e saneamento na primeira travessa Severino vieira, localizada no bairro Sanharó, Pão de Açúcar.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_jerimum._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_jerimum._1.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo conclua a quadra de esporte da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_algodao._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_algodao._1.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo conclua a quadra de esporte da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao-no_sentido_que_o_poder_executivo_realize_o_calcamento_da_rua_antonia_maria_de_jesus_por_tras_da_creche_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao-no_sentido_que_o_poder_executivo_realize_o_calcamento_da_rua_antonia_maria_de_jesus_por_tras_da_creche_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo realize o calçamento da Rua Antônia Maria de Jesus, por trás da creche em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao-no_sentido_que_o_poder_executivo_identifique_todos_os_veiculos_inclusive_os_veiculos_lotados_por_forma_de_adesivo_especificando_a_qual_secretaria_ele_pertence..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao-no_sentido_que_o_poder_executivo_identifique_todos_os_veiculos_inclusive_os_veiculos_lotados_por_forma_de_adesivo_especificando_a_qual_secretaria_ele_pertence..pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo identifique todos os veículos, inclusive os veículos lotados, por forma de adesivo, especificando a qual secretaria ele pertence.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_e_vai_ate_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_e_vai_ate_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação da estrada que se inicia no bairro Silva de Baixo e vai até Vila do Socorro.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao-no_sentido_que_seja_feita_a_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao-no_sentido_que_seja_feita_a_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação das estradas do Sítio Lagoa de Farias.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/no_sentido_de_que_seja_realizado_uma_reforma_geral_no_antigo_espaco_do_centro_administrativo_que_fica_localizado_na_rua_amaro_carlos_na_comunidade_de_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/no_sentido_de_que_seja_realizado_uma_reforma_geral_no_antigo_espaco_do_centro_administrativo_que_fica_localizado_na_rua_amaro_carlos_na_comunidade_de_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO UMA REFORMA GERAL NO ANTIGO ESPAÇO DO CENTRO ADMINISTRATIVO QUE FICA LOCALIZADO NA RUA AMARO CARLOS, NA COMUNIDADE DE VILA DO SOCORRO</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_marilia_e_vai_ate_o_sitio_gameleiras.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_marilia_e_vai_ate_o_sitio_gameleiras.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a recuperação da estrada que se inicia no bairro Marília e vai até o sítio Gameleiras.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/no_sentido_de_que_seja_realizada_a_construcao_de_uma_ponte_na_comunidade_varginhas_na_rua_que_da_acesso_a_casa_do_senhor_neto_conhecido_popularmente_como_geladeira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/no_sentido_de_que_seja_realizada_a_construcao_de_uma_ponte_na_comunidade_varginhas_na_rua_que_da_acesso_a_casa_do_senhor_neto_conhecido_popularmente_como_geladeira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PONTE NA COMUNIDADE VARZINHAS, NA RUA QUE DÁ ACESSO A CASA DO SENHOR NETO, CONHECIDO POPULARMENTE COMO GELADEIRA</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/no_sentido_de_que_seja_realizada_a_requalificacao_da_praca_dos_escoteiros_que_fica_localizada_na_lateral_da_avenida_sorocaba_e_da_rua_dr_aluisio_silvino_pereira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/no_sentido_de_que_seja_realizada_a_requalificacao_da_praca_dos_escoteiros_que_fica_localizada_na_lateral_da_avenida_sorocaba_e_da_rua_dr_aluisio_silvino_pereira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA A REQUALIFICAÇÃO DA PRAÇA DOS ESCOTEIROS, QUE FICA LOCALIZADA NA LATERAL DA AVENIDA SOROCABA E DA RUA DR ALUÍSIO SILVINO PEREIRA, E QUE NA MESMA SEJA INSTALADA UMA ESTÁTUA DE CORPO INTEIRO DO CHEFE SEVERINO LEANDRO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao-no_sentido_de_que_o_poder_executivo_o_calcamento_da_rua_projetada_por_tras_da_fabrica_camisaria_mestre_localizado_no_cruzeiro_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao-no_sentido_de_que_o_poder_executivo_o_calcamento_da_rua_projetada_por_tras_da_fabrica_camisaria_mestre_localizado_no_cruzeiro_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça obras de calçamento na rua Projetada, por trás da fábrica Camisaria Mestre, localizada no Cruzeiro, distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_nego_revitalizacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_nego_revitalizacao.pdf</t>
   </si>
   <si>
     <t>Revitalizaçáo do trecho conhecido como: Bica, que liga a rua Lucas Evangelista á rua do Dom Moura.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_sinalizacao_de_transito_sinalizacao_vertical_nas_entradas_do_hospital_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_sinalizacao_de_transito_sinalizacao_vertical_nas_entradas_do_hospital_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo veja a_x000D_
 possibilidade de colocar sinalização de trânsito (sinalização vertical) nas entradas do Hospital Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_nego_calcadao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_nego_calcadao.pdf</t>
   </si>
   <si>
     <t>Construção do calçadão com pista adequada para caminhada/corrida no trecho que compreende o trevo até o fórum na sede do nosso município.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/poder_executivo_junto_aos_orgaos_responsaveis_para_providenciar_a_regulainentacao_necessaria_de_um_terreno_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/poder_executivo_junto_aos_orgaos_responsaveis_para_providenciar_a_regulainentacao_necessaria_de_um_terreno_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo junto aos órgãos responsáveis para providenciar a regulamentação necessária de um terreno (espaço) para viabilizar as construções do projeto minha casa, minha vida.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_nego_rua_projetada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_nego_rua_projetada.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação e o saneamento da Rua Projetada, próximo a casa de Ninho pedreiro, no bairro Zamba.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_sentido_de_que_o_poder_executivo_junto_com_os_orgaos_responsaveis_veja_a_possibilidade_de_colocar_uma_caixa_de_agua_de_lo_mil_litros_na_comunidade_do_santo_antonio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_sentido_de_que_o_poder_executivo_junto_com_os_orgaos_responsaveis_veja_a_possibilidade_de_colocar_uma_caixa_de_agua_de_lo_mil_litros_na_comunidade_do_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo junto com os órgãos responsáveis veja a possibilidade de colocar uma caixa de água de 10 mil litros na comunidade do Santo Antônio.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/ind-hel-nosentidorecuperacaoestradavarzinhaatedivisasantacruzcap.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/ind-hel-nosentidorecuperacaoestradavarzinhaatedivisasantacruzcap.pdf</t>
   </si>
   <si>
     <t>No sentido de que a secretaria de obras veja a possibilidade de fazer a recuperação da estrada que liga, a entrada da comunidade Varzinha até a BR 104, que passa pela a lagoa do jucá, o povoado do açude velho até a divisa de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_cobertura_do_canal_que_da_inicio_do_outro_lado_do_trevo_ate_o_anal_do_centro_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_cobertura_do_canal_que_da_inicio_do_outro_lado_do_trevo_ate_o_anal_do_centro_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo realize a cobertura do canal que dá início do outro lado do trevo até o final do centro de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_sitio_cabaco_proximo_a_pedra_preta_que_divide_com_o_riacho_doce..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_sitio_cabaco_proximo_a_pedra_preta_que_divide_com_o_riacho_doce..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada do do Sítio Cabaço, próximo à Pedra Preta que divide com o Riacho Doce.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_do_pe_de_serra_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_do_pe_de_serra_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada do pé de Serra do Jerimum.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_do_tatus_com_intuito_de_atender_o_sitio_espega..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_do_tatus_com_intuito_de_atender_o_sitio_espega..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada urna UBS satélite na comunidade do Tatus, com intuito de atender o sítio Espega.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_sentido_de_que_o_poder_executivo_realize.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_sentido_de_que_o_poder_executivo_realize.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo realize pavimentação da comunidade do Algodão à divisa de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_sentido_de_que_seja_implantada_uma_area_de_lazer_no_sitio_mangas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_sentido_de_que_seja_implantada_uma_area_de_lazer_no_sitio_mangas..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada urna área de Lazer no Sitio Mangas.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/no_sentido_de_que_seja_realizado_um_estudo_para_viabilizar_a_instalacao_de_um_sinal_de_telefonia_movel_nas_comunidades_dos_sitios_silva_de_cima_e_silva_de_baixo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/no_sentido_de_que_seja_realizado_um_estudo_para_viabilizar_a_instalacao_de_um_sinal_de_telefonia_movel_nas_comunidades_dos_sitios_silva_de_cima_e_silva_de_baixo..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado um estudo para viabilizar a instalação de um sinal de telefonia móvel nas comunidades dos sítios Silva de Cima e Silva de Baixo.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_severino_caetano_localizada_no_bairro_novo_alto_da_boa_vista_conhecida_pela_rua_de_berval_genro_de_bigode.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_severino_caetano_localizada_no_bairro_novo_alto_da_boa_vista_conhecida_pela_rua_de_berval_genro_de_bigode.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Severino Caetano, localizada no Bairro Novo, Alto da Boa Vista, conhecida pela Rua de Berval, genro de Bigode.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/no_sentido_de_que_seja_instalada_rede_de_internet_sem_fio_wi-fi_com_oferta_gratuita_nos_diferentes_pontos_de_transporte_coletivo_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/no_sentido_de_que_seja_instalada_rede_de_internet_sem_fio_wi-fi_com_oferta_gratuita_nos_diferentes_pontos_de_transporte_coletivo_do_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada rede de internet sem fio (Wi-fi), com oferta gratuita, nos diferentes pontos de transporte coletivo do município.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_cisterna_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_cisterna_gravata.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentindo que seja construída uma cisterna ao lado do cemitério de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_rua_do_clube_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_rua_do_clube_gravata.pdf</t>
   </si>
   <si>
     <t>Indicação no sentindo que seja realizada a pavimentação da rua que fica atrás do Clube até próximo a antiga lavanderia, localizada no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/no_sentido_que_seja_disponibilizado_atendimento_psicologico_e_fonoaudiologico_na_unidade_de_saude_da_familia_-_usf.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/no_sentido_que_seja_disponibilizado_atendimento_psicologico_e_fonoaudiologico_na_unidade_de_saude_da_familia_-_usf.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado atendimento psicológico e fonoaudiológico, na Unidade de Saúde da Família - USF, localizada no bairro Serrinha, no distrito de Pão de Açúcar, pelo menos duas vezes por semana par as crianças com Transtorno de Espectro Autista.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/no_sentido_que_seja_feita_uma_sala_azul_na_unidade_de_saude_da_familia_-_usf_localizada_no_bairro_serrinha_no_distrito_de_pao_de_acucar_para_atendimento_de_criancas_autistas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/no_sentido_que_seja_feita_uma_sala_azul_na_unidade_de_saude_da_familia_-_usf_localizada_no_bairro_serrinha_no_distrito_de_pao_de_acucar_para_atendimento_de_criancas_autistas..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma Sala Azul, na Unidade de Saúde da Família - USF, localizada no Bairro Serrinha, no distrito de Pão de Açúcar, para atendimento de crianças autistas.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_sentido_que_seja_realizado_o_concurso_publico_abrangendo_todas_as_areas_do_municipio.pdf.crdownload</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_sentido_que_seja_realizado_o_concurso_publico_abrangendo_todas_as_areas_do_municipio.pdf.crdownload</t>
   </si>
   <si>
     <t>No sentido que seja realizado o concurso público abrangendo todas as áreas do município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_sentido_que_seja_realizado_um_processo_seletivo_simplificado_para_a_contratacao_temporaria_de_servidores_na_area_da_educacao..pdf.crdownload</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_sentido_que_seja_realizado_um_processo_seletivo_simplificado_para_a_contratacao_temporaria_de_servidores_na_area_da_educacao..pdf.crdownload</t>
   </si>
   <si>
     <t>No sentido que seja realizado um processo seletivo simplificado para a contratação temporária de servidores na área da educação.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_especialmente_com_relacao_as_portarias_editadas_e_publicadas_pelo_executivo_municipal..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_especialmente_com_relacao_as_portarias_editadas_e_publicadas_pelo_executivo_municipal..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a atualização do Portal da Transparência Municipal, especialmente com relação às Portarias editadas e publicadas pelo Executivo Municipal, considerando que em consulta realizada no último dia 17 de fevereiro do_x000D_
 ano em curso há uma lacuna entre as Portarias no 135 e 205, publicadas em 14 de janeiro e 07 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao-_no_sentido_que_seja_encaminhado_projeto_de_lei_instituindo_adicional_de_insalubridade_aos_servidores_publicos_municipais_expostos_a_atividades_insalubres.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao-_no_sentido_que_seja_encaminhado_projeto_de_lei_instituindo_adicional_de_insalubridade_aos_servidores_publicos_municipais_expostos_a_atividades_insalubres.pdf</t>
   </si>
   <si>
     <t>No sentido que seja encaminhado Projeto de Lei instituindo adicional de insalubridade aos servidores públicos municipais expostos a atividades insalubres quando impraticável sua eliminação ou neutralização, devidamente comprovada por laudo técnico de engenheiro de segurança do trabalho ou médico do trabalho, devidamente habilitado.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_01.2025_rua_vitor_batista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_01.2025_rua_vitor_batista.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de completar a pavimentação da rua Vitor Batista de Lima, conhecida também_x000D_
 como rua do meio no Silva de Baixo.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_02.2025_pavimentacao_em_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_02.2025_pavimentacao_em_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Veja a possibilidade de fazer a pavimentação da Rua Ivanildo Pereira dos Santos, a rua mencionada localiza-se em frente a Capela Nossa Senhora da Conceição Mateus Vieira.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_sentido_de_viabilizar_a_perfuracao_e_instalacao_de_poco_artesiano_na_comunidade_de_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_sentido_de_viabilizar_a_perfuracao_e_instalacao_de_poco_artesiano_na_comunidade_de_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de viabilizar a Perfuração e Instalação de Poço Artesiano na comunidade de Serra dos Bois.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_1_localizada_no_bairro_marilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_1_localizada_no_bairro_marilia.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a pavimentação (calçamento) da rua Projetada 1, localizada no bairro Marília.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_3_localizada_no_bairro_marilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_3_localizada_no_bairro_marilia.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a pavimentação (calçamento) da Travessa da rua Projetada 3, localizada no bairro Marília.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que o Poder Executivo realize a pavimentação na Rua Augusto Bento da Silva no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_sentido_de_que_o_poder_executivo_construa_uma_nova_fossa_para_atender_a_comunidade_do_bairro_cruzeiro_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_sentido_de_que_o_poder_executivo_construa_uma_nova_fossa_para_atender_a_comunidade_do_bairro_cruzeiro_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que o Poder Executivo construa uma nova fossa para atender a comunidade do Bairro Cruzeiro no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Milton, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_03.2025_joao_e_milton_pccv.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_03.2025_joao_e_milton_pccv.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo mande para esta casa o projeto de lei atendendo ao estatuto dos servidores público municipais, o PCCV (plano de cargos e carreiras e vencimentos), tendo em vista que alguns servidores estão com os salários defasados.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_sentido_que_seja_realizada_a_construcao_de_uma_escola_com_uma_quadra_poliesportiva_na_comunidade_de_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_sentido_que_seja_realizada_a_construcao_de_uma_escola_com_uma_quadra_poliesportiva_na_comunidade_de_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma escola com uma quadra poliesportiva na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_da_rua_boa_vista_bairro_cruzeiro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_da_rua_boa_vista_bairro_cruzeiro..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo realize a pavimentação da Rua Boa Vista, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao-no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_da_fundacao_municipal_de_saude_de_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao-no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_da_fundacao_municipal_de_saude_de_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a atualização do Portal da Transparência Municipal da Fundação Municipal de Saúde de Taquaritinga do Norte - FUNDATA, considerando não haver nenhuma publicação do ano de 2025, nem mesmo, folha de pagamentos.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_sentido_de_que_o_poder_executivo_envie_para_esta_casa_um_projeto_de_lei_que_transforma_o_sitio_jerimum_em_vila_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_sentido_de_que_o_poder_executivo_envie_para_esta_casa_um_projeto_de_lei_que_transforma_o_sitio_jerimum_em_vila_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo envie para esta casa um projeto de lei que transforma o sítio Jerimum em Vila do Jerimum.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_da_estrada_de_pedra_preta_a_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_da_estrada_de_pedra_preta_a_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo realize a recuperação da estrada de Pedra Preta à Serra dos Bois.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_e_manutencao_da_estrada_da_comunidade_do_jeumum_a_divisa_de_barra_de_sao_miguel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_e_manutencao_da_estrada_da_comunidade_do_jeumum_a_divisa_de_barra_de_sao_miguel.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder executivo realize a recuperação e manutenção da estrada da comunidade do Jerimum à divisa de Barra de São Miguel.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/disponibilizar_veiculo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/disponibilizar_veiculo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisado a possibilidade de disponibilizar um veículo VAN, para ficar disponível para atender as demandas da Secretaria de Educação e para as atividades assistenciais promovidas pela Secretaria de Ação Social.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/reforma_do_grupo_escolar_eraldogueiros_leite.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/reforma_do_grupo_escolar_eraldogueiros_leite.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma reforma geral no prédio do antigo Grupo Escolar Eraldo Gueiros Leite, que fica localizado na comunidade de Placas.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/reforma_do_grupo_escolar_professora_carminha_arruda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/reforma_do_grupo_escolar_professora_carminha_arruda.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma reforma geral no prédio do antigo Grupo Escolar Professora Carminha Arruda.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_futevolei_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_futevolei_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma quadra futevôlei no distrito de Pão de açúcar.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_futevolei_taquaritinga.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_futevolei_taquaritinga.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma quadra futevôlei na sede do nosso município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao-futevolei_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao-futevolei_gravata.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma quadra de futevôlei no Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_01._2025joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_01._2025joao.pdf</t>
   </si>
   <si>
     <t>no sentido de que a prefeitura realize um estudo, junto ao órgão competente, buscando analisar a possibilidade de ser construída uma passarela, a instalação de um semáforo ou implantação de uma faixa de pedestre no trevo da chegada de Taquaritinga do Norte-PE, uma vez que ali transitam muitas crianças que estudam na Escola Municipal Francisca Moura Pereira da Silva - CAIC.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/saneamento_e_calcamento_em_frente_a_associacao_do_sitio_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/saneamento_e_calcamento_em_frente_a_associacao_do_sitio_tatus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento e o calcamento em frente da Associação do Sitio Tatus, na Rua principal.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/construcao_do_calcamento_da_rua_valdemar_carlos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/construcao_do_calcamento_da_rua_valdemar_carlos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a continuação da construção de um calcamento na Rua Valdemar Carlos, conhecida como Rua Nova.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/construcao_de_uma_escola_na_comunidade_de_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/construcao_de_uma_escola_na_comunidade_de_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma escola na Comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_geovane_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_geovane_01.pdf</t>
   </si>
   <si>
     <t>No sentido der que seja feita a instalação de um sistema de som na quadra poliesportiva de Pão de Açúcar, pede-se que está solicitação seja_x000D_
 extensiva á Diretoria de Esportes.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_geovane_02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_geovane_02.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um monumento alusivo á Bíblia sagrada na praça da Travessa Vidal Pereira, em vila do socorro.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao__demir_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao__demir_01.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde- UBS, no Bairro conhecido por Beira Rio.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_demir_02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_demir_02.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de duas trilhas de concreto no Sítio Juá na ladeira de Zé Monteiro.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_demir03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_demir03.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um prédio próprio onde possa ficar a instalação da Unidade Básica de Saúde -UBS, no Loteamento Capibaribe.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/rua_conhecida_popularmente_como_rua_da_padaria_de_cosmo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/rua_conhecida_popularmente_como_rua_da_padaria_de_cosmo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento e o calçamento da rua conhecida popularmente como Rua da Padaria de Cosmo, na comunidade _x000D_
 Vila de Socorro.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/pintura_da_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/pintura_da_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pintura da praça que encontra-se na Rua da barragem, localizada na comunidade Vila do Socorro, e que seja _x000D_
 disponibilizado mesas na referida área.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/saneamento_e_calcamento_no_sitio_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/saneamento_e_calcamento_no_sitio_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento e o calçamento da rua que fica por trás da Igreja Católica no sítio Vila Alta.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao-no_sentido_de_que_seja_construida_uma_escola_no_bairro_badoque_no_distrito_de_pao_de_acucar._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao-no_sentido_de_que_seja_construida_uma_escola_no_bairro_badoque_no_distrito_de_pao_de_acucar._1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma escola no bairro Badoque, no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_nego_calcamento_rua_projetada_09.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_nego_calcamento_rua_projetada_09.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação (calçamento) da rua projetada 09, bairro Marília na sede do nosso município.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_nego_instalacao_caixadagua_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_nego_instalacao_caixadagua_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma Caixa D'água na Travessa da rua projetada o6, bairro Marília na sede do nosso município.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_nego_calcamento_rua_projetada_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_nego_calcamento_rua_projetada_01.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação (calçamento) da rua projetada 01, bairro Marilia na sede do nosso município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_analisada_a_possibilidade_de_implantar_as_series_do_5o_ao_9o_ano_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_analisada_a_possibilidade_de_implantar_as_series_do_5o_ao_9o_ano_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação-no sentido que, juntamente com a Secretaria de Educação, seja analisada a possibilidade de implantar as séries do 5º ao 9º ano, na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_construida_uma_creche_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_construida_uma_creche_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido que, juntamente com a Secretaria de Educação, seja construída uma creche na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao-no_sentido_que_seja_realizada_a_recuperacao_e_manutencao_da_estrada_do_sitio_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao-no_sentido_que_seja_realizada_a_recuperacao_e_manutencao_da_estrada_do_sitio_situacao..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação e manutenção da estrada do Sítio Situação.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_sentido_que_seja_feita_uma_terraplarlagem_do_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_sentido_que_seja_feita_uma_terraplarlagem_do_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma terraplanagem do Silva de Baixo, sentido Mateus Vieira até Vila do Socorro.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_sentido_que_seja_feita_uma_reforma_na_academia_da_cidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_sentido_que_seja_feita_uma_reforma_na_academia_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma reforma na academia da cidade, localizada em frente ao Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_sentido_que_seja_feita_uma_terraplanagem_das_furnas_ate_o_sao_miguel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_sentido_que_seja_feita_uma_terraplanagem_das_furnas_ate_o_sao_miguel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma terraplanagem das Furnas até o São Miguel.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_04.2025_milton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_04.2025_milton.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um abrigo nas Vazinhas, mais precisamente na entrada da comunidade de Lagoa do Jucá.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1427/felipe_12-03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1427/felipe_12-03.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da rua que fica localizado o prédio da Igreja Assembleia de Deus e a estamparia do senhor _x000D_
 conhecido popularmente como Léo.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_03.2025_milton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_03.2025_milton.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma praça arborizada com um parquinho para as crianças, no bairro Marília, mais precisamente na avenida Lucídio Andrade de Assis (Dr. Lu), em frente à residência de número 5.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacao_na_travessa_severino_vieira_conhecida_como_a_rua_de_sonia_da_serrinha_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacao_na_travessa_severino_vieira_conhecida_como_a_rua_de_sonia_da_serrinha_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo realize a pavimentação na Travessa Severino Vieira, conhecida como a Rua de Sônia da Serrinha, Localizada no bairro Serrinha, em Pão de açúcar.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_sentido_que_seja_haja_o_cumprimento_do_disposto_no_art._48_lo_ii_da_lei_complementar_no_101-2000_atualizada_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_sentido_que_seja_haja_o_cumprimento_do_disposto_no_art._48_lo_ii_da_lei_complementar_no_101-2000_atualizada_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja haja o cumprimento do disposto no art. 48, §1º, II, da Lei Complementar nº 101/2000 atualizada, no sentido de disponibilizar ao pleno conhecimento e acompanhamento da sociedade, em tempo real, informações pormenorizadas sobre a execução orçamentária e financeira, em meios eletrônicos de acesso público.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1433/castracao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1433/castracao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita, juntamente com a Secretaria de Saúde, uma ação que vise a castração de cadelas que vivem nas vias públicas do município.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1434/rua_de_rosa_do_perfume.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1434/rua_de_rosa_do_perfume.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da 1ª Travessa do bairro Silva de Cima, conhecida como rua de Rosa do Perfume.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao-no_sentido_de_que_seja_colocado_em_todas_em_frente_as_escolas_do_nosso_municipio_sinalizacao_com_faixa_de_pedestre_cones_nos_momentos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao-no_sentido_de_que_seja_colocado_em_todas_em_frente_as_escolas_do_nosso_municipio_sinalizacao_com_faixa_de_pedestre_cones_nos_momentos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado em frente de todas as escolas do nosso município, sinalização com faixa de pedestre, cones, nos momentos de embarque e desembarque dos alunos.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_sentido_de_que_seja_colocado_refletores_de_led.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_sentido_de_que_seja_colocado_refletores_de_led.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado refletores de Led e revitalização da pintura da quadra esportiva do Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_sentido_que_administracao_publica_faca_o_recapeamento_da_estrada_que_liga_a_comunidade_de_pedra_preta_a_comunidade_do_riacho_doce_de_julio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_sentido_que_administracao_publica_faca_o_recapeamento_da_estrada_que_liga_a_comunidade_de_pedra_preta_a_comunidade_do_riacho_doce_de_julio..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que administração pública faça o recapeamento da estrada que liga a comunidade de Pedra Preta a comunidade do Riacho Doce de Júlio.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a continuação da pavimentação da Avenida Santa Cruz na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_pavimentacao_av_tancredo_neves.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_pavimentacao_av_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a continuação da pavimentação Avenida Tancredo Neves, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1444/praca_em_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1444/praca_em_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído uma praça com placa/letreiro, na entrada da Avenida Nossa Senhora do Perpétuo Socorro, na comunidade Vila_x000D_
 do Socorro.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1445/reforma_da_praca_do_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1445/reforma_da_praca_do_oiti.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do Sitio oiti, com inclusão de novos brinquedos.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_2_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_2_assinado.pdf</t>
   </si>
   <si>
     <t>Na sentido que o Poder Executivo veja a_x000D_
 possibilidade de construção de uma área de lazer com parques ao lado do antigo Prédio escolar, localizado na comunidade do Tatus.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1447/construcao_de_praca_-_trevo_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1447/construcao_de_praca_-_trevo_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no bairro Trevo, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1449/pavimentacao_-2a_travessa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1449/pavimentacao_-2a_travessa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da 2ª Travessa do sitio Silva de Cima, conhecida popularmente como Rua de Augusto Mecânico.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1450/felipe_-_3a_travessa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1450/felipe_-_3a_travessa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da 3ª Travessa do Sitio Silva de Cima, conhecida popularmente como Rua de Peta Mototáxi.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1451/pavimentacao_da_4a_travessa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1451/pavimentacao_da_4a_travessa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da 4ª Travessa do Sitio Silva de Cima, conhecida popularmente como a Rua de Ivanildo, pai de_x000D_
 Paulinho Vaqueiro.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_1_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_1_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a_x000D_
 possibilidade de construção de um mini campo ao lado do antigo Prédio escolar, localizado na comunidade do Tatus.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_sentido_que_seja_realizada_a_reforma_e_requalificacao_da_academia_da_saude_no_bairro_beira_rio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_sentido_que_seja_realizada_a_reforma_e_requalificacao_da_academia_da_saude_no_bairro_beira_rio..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e requalificação da Academia da Saúde, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_no_trecho_que_liga_as_comunidades_gameleira_ao_estreito_percorrendo_a_comunidade_do_juar_ate_mateus_vieira..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_no_trecho_que_liga_as_comunidades_gameleira_ao_estreito_percorrendo_a_comunidade_do_juar_ate_mateus_vieira..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que seja realizada a recuperação da estrada no trecho que liga as comunidades Gameleira ao Estreito, percorrendo a comunidade do Juar até Mateus Vieira.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_sentido_que_seja_realizado_a_perfuracao_de_poco_artesiano_completo_na_academia_da_saude_no_bairro_beira_rio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_sentido_que_seja_realizado_a_perfuracao_de_poco_artesiano_completo_na_academia_da_saude_no_bairro_beira_rio..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a perfuração de Poço Artesiano Completo na Academia da Saúde, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_sentido_que_o_poder_executivo_coloque_sinalizacao_com_faixa_de_pedestre_em_ente_de_todas_as_escolas_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_sentido_que_o_poder_executivo_coloque_sinalizacao_com_faixa_de_pedestre_em_ente_de_todas_as_escolas_do_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo coloque sinalização com faixa de pedestre em frente de todas as escolas do município.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/usf_elias_tavares.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/usf_elias_tavares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a Unidade de Saúde da Família Elias Tavares, que fica localizada no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1458/calcamento_e_saneamento_de_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1458/calcamento_e_saneamento_de_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concluído o calçamento de Vila Alta e o saneamento básico de toda a extensão da referida rua.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1459/abertura_de_acesso_entre_ruas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1459/abertura_de_acesso_entre_ruas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a abertura de um acesso entre a Rua Valdemar Carlos e a via conhecida como Rua do Irmão Naldo do Gesso, na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1460/construcao_de_praca_no_bairro_brasilia_teimosa_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1460/construcao_de_praca_no_bairro_brasilia_teimosa_2.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção de uma praça no bairro Brasília Teimosa 2, entre a Rua Conselheira Nerivânia e Rua Bom Jesus.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1461/loteamento_marilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1461/loteamento_marilia.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça entre a Rua Roudão Barbosa Leal e a via conhecida como Rua da padaria de Bibiu, no Loteamento Marília.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1462/bairro_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1462/bairro_zamba.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a reforma e requalificação, com a implantação de rampas de acessibilidade, da Praça do Bairro Zamba, que fica localizada entre a Rua dos Jasmins e a Rua dos Antúrios.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1463/pavimentacao_e_saneamento_na_rua_projetada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1463/pavimentacao_e_saneamento_na_rua_projetada.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a  pavimentação e saneamento na rua projetada que mora Lila e Jau, localizada na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1464/pavimentacao_na_rua_gabriel_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1464/pavimentacao_na_rua_gabriel_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação na Rua Gabriel Vieira, localizada próximo ao trevo de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1465/praca_em_frente_ao_cemiterio_sao_jose.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1465/praca_em_frente_ao_cemiterio_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça em frente ao cemitério São José, localizado em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1467/no_sentido_de_que_seja_realizada_a_pavimentacao_da_rua_projetada_na_comunidade_de_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1467/no_sentido_de_que_seja_realizada_a_pavimentacao_da_rua_projetada_na_comunidade_de_pedra_preta..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a pavimentação da rua projetada na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1468/no_sentido_de_que_administracao_publica_possibilite_a_continuacao_do_asfalto_das_principais_ruas_de_nossa_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1468/no_sentido_de_que_administracao_publica_possibilite_a_continuacao_do_asfalto_das_principais_ruas_de_nossa_cidade..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possibilite a continuação do asfalto das principais ruas de nossa cidade.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1469/no_sentido_de_que_seja_realizada_a_pavimentacao_das_ruas_ao_entorno_da_capela_da_comunidade_do_minguaiu..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1469/no_sentido_de_que_seja_realizada_a_pavimentacao_das_ruas_ao_entorno_da_capela_da_comunidade_do_minguaiu..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a pavimentação das ruas ao entorno da Capela da comunidade do Minguaiu.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_imperador_ou_rua_do_bar_de_zola_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_imperador_ou_rua_do_bar_de_zola_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a pavimentação e o saneamento da Travessa da rua do Imperador ou rua do bar de Zola como é conhecida popularmente, localizada no bairro Silva de Baixo.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_palacio_ou_rua_do_meio_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_palacio_ou_rua_do_meio_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO, no sentido de que seja realizada a pavimentação e o saneamento da Travessa da rua do Palácio, ou rua do meio como é conhecida popularmente, localizada no bairro Silva de Baixo.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_no_sentido_de_que_sejam_instaladas_placas_de_sinalizacao_de_ruas_no_bairro_zamba..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_no_sentido_de_que_sejam_instaladas_placas_de_sinalizacao_de_ruas_no_bairro_zamba..pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO, no sentido de que sejam instaladas placas de sinalização de ruas no bairro Zamba.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_sentido_que_seja_disponibilizado_veiculo_que_fique_24h_para_a_populacao_carente_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_sentido_que_seja_disponibilizado_veiculo_que_fique_24h_para_a_populacao_carente_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado veículo que fique 24h para a população carente de Pão de Açúcar, que precise se deslocar para o hospital em situações de emergência que não são abrangidas pelo atendimento do SAMU.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_no_sentido_de_que_seja_feito_o_calcamento_da_travessa_madre_teresa_de_calcuta_comecando_da_esquina_do_bar_de_tio_fio_ate_chegar_na_rua_getulio_vargas_no_bairro_serrinha..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_no_sentido_de_que_seja_feito_o_calcamento_da_travessa_madre_teresa_de_calcuta_comecando_da_esquina_do_bar_de_tio_fio_ate_chegar_na_rua_getulio_vargas_no_bairro_serrinha..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da_x000D_
 Travessa Madre Teresa de Calcutá, começando da esquina do bar de Tio Fio até chegar na Rua Getúlio Vargas no bairro Serrinha.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_pracinha_no_mateus_viera.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_pracinha_no_mateus_viera.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de construir uma pracinha ou area de lazer, com todos os requisitos necessários, na comunidade do Mateus Viera.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_reforma_na_gilzenete.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_reforma_na_gilzenete.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de realizar uma ampla reforma na Escola Gilzenete Guerra, no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_construcao_de_escola_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_construcao_de_escola_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construida uma escola no bairro Cruzeiro no distrito de Pão de Açúcar, mais precisamente no terreno vizinho ao antigo PSF, pontua-se ue este terreno já pertence a Prefeitura.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_sentido_que_seja_feito_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_mais_conhecido_como_serrinha_no_distrito_de_pao_de_acucar_rua_da_gelei..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_sentido_que_seja_feito_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_mais_conhecido_como_serrinha_no_distrito_de_pao_de_acucar_rua_da_gelei..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento básico e pavimentação das ruas do Bairro Severino Vieira, mais conhecido como Serrinha no Distrito de Pão de Açúcar, mais especificamente na Rua conhecida como “Rua de Gelei”.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao-no_sentido_de_que_seja_feito_o_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_rua_do_velho_do_munguza..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao-no_sentido_de_que_seja_feito_o_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_rua_do_velho_do_munguza..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito saneamento básico e pavimentação das ruas do Bairro Severino Vieira, mais conhecido como Serrinha no Distrito de Pão de Açúcar, mais especificamente na Rua conhecida como “Rua do velho do munguzá”.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1496/implantacao_da_casa_azul_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1496/implantacao_da_casa_azul_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada a Casa Azul, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1497/calcamento_da_rua_caibeira_em_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1497/calcamento_da_rua_caibeira_em_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da rua conhecida popularmente como Caibeira, no distrito de vila do Socorro.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1498/reforma_limpeza_e_pintura_da_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1498/reforma_limpeza_e_pintura_da_praca.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada uma reforma, limpeza e pintura da praça que fica localizada no bairro Serrinha, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1499/saneamento_e_pavimentacao_-_pe_130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1499/saneamento_e_pavimentacao_-_pe_130.pdf</t>
   </si>
   <si>
     <t>No sentido que se realize saneamento e pavimentação da rua em que será construída a creche que liga a PE 130, na Avenida Everaldo_x000D_
 Tietre até o final da rua que fica ao lado do Depósito de Gás de Zé Buchada, no Loteamento Mãe Rainha.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1500/saneamento_basico_e_pavimentacao_-_rua_08_ate_a_vila_lageiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1500/saneamento_basico_e_pavimentacao_-_rua_08_ate_a_vila_lageiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado oo saneamento Básico e a pavimentação da Rua o8 que liga a PE 130, na Avenida Everaldo Tietre, á Vila do Lageiro_x000D_
 no Loteamento Mãe Rainha.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1501/saneamento_basico_e_pavimentacao_-_caic_e_capela_mae_rainha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1501/saneamento_basico_e_pavimentacao_-_caic_e_capela_mae_rainha.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o Saneamento Básico e a pavimentação da rua que liga a Escola Municipal Francisca Moura Pereira da Silva ( CAIC) e a Capela Mãe Rainha, No Loteamento Mãe Rainha.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_-_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades_de_placas_e_do_xavier..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_-_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades_de_placas_e_do_xavier..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de que o Poder Executivo possa construir lixeiras públicas nas comunidades de Placas e do Xavier.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_ponto_de_onibus_e_transporte_alternativo_toyota_com_banheiro_e_assentos_na_sede_de_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_ponto_de_onibus_e_transporte_alternativo_toyota_com_banheiro_e_assentos_na_sede_de_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de que o Poder Executivo possa construir ponto de ônibus e transporte alternativo (Toyota) com banheiro e assentos na sede de nosso município.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_-_no_sentido_de_que_o_poder_executivo_faca_a_pavimentacao_do_trecho_que_liga_a_comunidade_de_placas_passando_pela_comunidade_do_xavier_ate_a_pe_104.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_-_no_sentido_de_que_o_poder_executivo_faca_a_pavimentacao_do_trecho_que_liga_a_comunidade_de_placas_passando_pela_comunidade_do_xavier_ate_a_pe_104.pdf</t>
   </si>
   <si>
     <t>Indicação - No sentido de que o Poder Executivo faça a pavimentação do trecho que liga a comunidade de Placas, passando pela comunidade do Xavier até a PE 104.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_viabilize_as_festividades_de_sao_joao_nas_comunidades_rurais_de_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_viabilize_as_festividades_de_sao_joao_nas_comunidades_rurais_de_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que o poder Executivo juntamente com a Secretaria de Cultura viabilize as festividades de São João nas comunidades rurais de nosso município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_sentido_de_que_sejam_pavimentados_os_canteiros_centrais_da_avenida_tancredo_neves_e_instalada_iluminacao_em_led_localizado_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_sentido_de_que_sejam_pavimentados_os_canteiros_centrais_da_avenida_tancredo_neves_e_instalada_iluminacao_em_led_localizado_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que sejam pavimentados os canteiros centrais da Avenida Tancredo Neves e instalada iluminação em led localizado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_dispoe_sobre_o_tombamento_das_casas_da_rua_principal_do_distrito_de_gravata_do_ibiapina._com_isencao_de_iptu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_dispoe_sobre_o_tombamento_das_casas_da_rua_principal_do_distrito_de_gravata_do_ibiapina._com_isencao_de_iptu.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo Municipal encaminhe Projeto de Lei a esta Casa Legislativa que “Dispõe sobre o tombamento das casas da rua principal do Distrito de Gravatá do Ibiapina. Com isenção de IPTU.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_poder_executivo_possa_viabilizar_a_construcao_de_uma_praca_em_frente_ao_colegio_cetec_na_sede_do_nosso_municipio._com_parques_de_criancas_bem_iluminada_afim_de_cobrir_o_canal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_poder_executivo_possa_viabilizar_a_construcao_de_uma_praca_em_frente_ao_colegio_cetec_na_sede_do_nosso_municipio._com_parques_de_criancas_bem_iluminada_afim_de_cobrir_o_canal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, que o Poder Executivo possa viabilizar a construção de uma praça em frente ao colégio CETEC na sede do nosso município. Com parques de crianças, bem iluminada, afim de cobrir o canal.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1509/distribuicao_do_fardamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1509/distribuicao_do_fardamento.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal faça a distribuição do fardamento escolar completo, para todos os estudantes da rede municipal de_x000D_
 ensino do município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_saude_viabilize_de_forma_mais_rapida_a_instalacao_do_aparelho_de_raio-x_do_hospital_geral_severino_pereira_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_saude_viabilize_de_forma_mais_rapida_a_instalacao_do_aparelho_de_raio-x_do_hospital_geral_severino_pereira_da_silva..pdf</t>
   </si>
   <si>
     <t>no sentido de que o Poder Executivo juntamente com a Secretaria de Saúde viabilize de forma mais rápida a instalação do aparelho de Raio-x do Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1511/roco_da_estada_silva_de_baixo_ate_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1511/roco_da_estada_silva_de_baixo_ate_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar o rôço dos dois lados da estrada, que liga o Silva de baixo até Vila do Socorro.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1512/continuacao_do_servico_na_ladeira_do_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1512/continuacao_do_servico_na_ladeira_do_oiti.pdf</t>
   </si>
   <si>
     <t>No sentindo de que o Poder Executivo Municipal veja a possibilidade de dar continuidade no serviço iniciado na ladeira do sítio Oiti, ou com a pavimentação ou qualquer outro meio que venha solucionar a situação desencadeada na referida localidade.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_baiano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja alterada a Lei Municipal nº 2.075/2021, incluindo como beneficiários do transporte escolar estudantes de escola em nível fundamental, médio e técnico, residentes no município de Taquaritinga do Norte e devidamente matriculados em instituição de ensino reconhecida pela MEC.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_sentido_que_o_poder_executivo_realize_a_reforma_do_centro_administrativo_joao_farias_de_araujo_localizado_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_sentido_que_o_poder_executivo_realize_a_reforma_do_centro_administrativo_joao_farias_de_araujo_localizado_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo realize a reforma do Centro Administrativo João Farias de Araújo localizado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_centro_administrativo_na_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_centro_administrativo_na_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo possa realizar a construção de um Centro Administrativo na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_do_trecho_que_liga_a_entrada_da_br_104_ate_a_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_do_trecho_que_liga_a_entrada_da_br_104_ate_a_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo possa realizar a manutenção do trecho que liga a entrada da BR 104 até a comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1531/chafariz_de_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1531/chafariz_de_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma pintura e uma reforma geral no Chafariz da Comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1532/centro_de_zoonoses.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1532/centro_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize um estudo para a implantação de um Centro de Zoonoses no nosso município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_28_-04-2025_2_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_28_-04-2025_2_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado postes de iluminação com placas solar de LED na divisa do calçamento do Santo Agostinho até a Vila do Algodão.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_28_-04-2025_1_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_28_-04-2025_1_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção e_x000D_
 revitalização da Academia da Cidade/Saúde localizada em frente ao Hospital Geral Severino Pereira, especialmente melhorias na iluminação e nas condições da pista de cooper, que estão precárias.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1537/rua_sitio_lages.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1537/rua_sitio_lages.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a pavimentação e o saneamento da Rua Sítio Lages, ao lado da Assembleia de Deus, até o acesso da casa da senhora conhecida popularmente como Esmeraldina da farmácia.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1538/via_proximo_do_posto_de_cocada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1538/via_proximo_do_posto_de_cocada.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Antônia Maria de Jesus, que fica localizada atrás do posto de combustivel conhecido_x000D_
 popularmente como Posto de Cocada, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1539/sitio_cumbe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1539/sitio_cumbe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a requalificação das vias de acesso aos sítios: Cumbe, Serra do Cumbe, São Braz, Areia e Fundão.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1540/pe_130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1540/pe_130.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a requalificação e iluminação da via que dá acesso à Rua Padre Berenguer até a PE 130, conhecida popularmente como o acesso a cidade de Vertentes</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_sentido_que_seja_realizada_a_desapropriacao_do_terreno_do_campo_do_51_localizado_no_silva_de_cima_para_a_construcao_de_um_society..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_sentido_que_seja_realizada_a_desapropriacao_do_terreno_do_campo_do_51_localizado_no_silva_de_cima_para_a_construcao_de_um_society..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que seja realizada a desapropriação do terreno do campo do 51 localizado no Silva de Cima, para a construção de um Society</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_sentido_de_que_seja_feito_a_iluminacao_da_escadaria_do_cruzeiro_de_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_sentido_de_que_seja_feito_a_iluminacao_da_escadaria_do_cruzeiro_de_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a Iluminação da Escadaria do Cruzeiro de Vila do Socorro.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_sentido_de_que_o_evento_entardecer_na_serra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_sentido_de_que_o_evento_entardecer_na_serra.pdf</t>
   </si>
   <si>
     <t>No sentido de que o evento "ENTARDECER NA SERRA" seja retomado.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_sentido_de_que_seja_realizada_construcao_de_uma_praca_no_bairro_marilia_entre_a_rua_lucas_evangelista_e_a_rua_otacilio_marreiro_de_lima..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_sentido_de_que_seja_realizada_construcao_de_uma_praca_no_bairro_marilia_entre_a_rua_lucas_evangelista_e_a_rua_otacilio_marreiro_de_lima..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de realizada construção de uma praça no bairro Marília, entre a que seja rua Lucas Evangelista e a rua Otacílio Maneiro de Lima.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_pracinha_da_rua_dos_jasmins_localizada_no_bairro_zamba..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_pracinha_da_rua_dos_jasmins_localizada_no_bairro_zamba..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a reforma da pracinha da rua dos Jasmins, localizada no bairro Zamba.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_base_do_samu..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_base_do_samu..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a reforma da base do Samu.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_dar_continuidade_ao_saneamento_e_pavimentacao_na_av._santa_cruz_da_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_dar_continuidade_ao_saneamento_e_pavimentacao_na_av._santa_cruz_da_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja vista a possibilidade de dar continuidade ao saneamento e pavimentação na Av. Santa Cruz da comunidade do Algodão</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_fazer_uma_nova_estrutura_no_campo_inclusive_com_refletoresno_campo_de_futebol_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_fazer_uma_nova_estrutura_no_campo_inclusive_com_refletoresno_campo_de_futebol_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido que seja vista a possibilidade de fazer uma nova estrutura no campo, inclusive com refletores, no campo de futebol da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_sentido_de_que_o_poder_executivo_faca_um_campo_socity_nesta_cidade_no_bairro_capibaribe_onde_funciona_o_poeirao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_sentido_de_que_o_poder_executivo_faca_um_campo_socity_nesta_cidade_no_bairro_capibaribe_onde_funciona_o_poeirao..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça um_x000D_
 campo Socity, nesta cidade, no bairro Capibaribe, onde funciona o poeirão.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1554/geovane_06.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1554/geovane_06.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça aquisição de uma máquina PC, para fazer limpeza dos barreiros e cavar piçarra_x000D_
 para colocar nas estradas do município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_sentido_de_que_seja_destinado_um_veiculo_com_equipe_especialista_em_iluminacao_publica_para_atuar_de_forma_fixa_na_subprefeitura_localizada_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_sentido_de_que_seja_destinado_um_veiculo_com_equipe_especialista_em_iluminacao_publica_para_atuar_de_forma_fixa_na_subprefeitura_localizada_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja destinado um veículo com equipe especialista em iluminação pública para atuar de forma fixa na Subprefeitura, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_sentido_de_que_seja_construido_um_ginasio_poliesportivo_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_sentido_de_que_seja_construido_um_ginasio_poliesportivo_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um ginásio poliesportivo em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_sentido_de_que_seja_realizada_uma_reforma_na_praca_da_serrinha_praca_augustinho_rufino_localizado_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_sentido_de_que_seja_realizada_uma_reforma_na_praca_da_serrinha_praca_augustinho_rufino_localizado_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada uma reforma na praça da Serrinha (Praça Augustinho Rufino), localizado em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_sentido_de_que_seja_realizada_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_do_minguaiu..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_sentido_de_que_seja_realizada_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_do_minguaiu..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a recuperação da estrada que liga a comunidade do jerimum até a comunidade do minguaiu.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_praca_padre_otto_sailler..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_praca_padre_otto_sailler..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a manutenção dos banheiros da Praça Padre Otto Sailler.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1562/sistema_de_monitoramento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1562/sistema_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um sistema de monitoramento (sala de controle de 24 horas) e câmeras de vigilância nas três entradas da_x000D_
 comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1563/construcao_de_passagem_molhada_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1563/construcao_de_passagem_molhada_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a passagem molhada do trecho que liga Pão de Açúcar à Brejo da Madre de Deus, via conhecida popularmente como do outro lado do rio.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1564/creche_-_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1564/creche_-_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma creche na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Baiano do Povo, Geovane, João Eugênio, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1565/baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1565/baiano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja alterada a Lei Municipal n 2.075/2025, incluindo como beneficiários do transporte escolar estudantes de escola em nível fundamental, médio e técnico, residentes no município de Taquaritinga do Norte e devidamente matriculados em instituição de ensino reconhecida pela MEC.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1566/juvina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1566/juvina.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Rua Juvina Madalena, a qual se encontra a pracinha do estudante localizada no distrito de Pão de Açúcar, seja interditada nos finais de semana para prática de esporte e lazer da população.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_pavimentacao_e_saneamento_no_acudinho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_pavimentacao_e_saneamento_no_acudinho.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar o saneamento e pavimentação na comunidade do Açudinho na rua Projetada por trás do bar de dona Marluce, onde mora dona Sônia, Fatima de Nilson, Fátima Melo, entre outros moradores.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1568/limpeza_aos_arredores_da_ame.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1568/limpeza_aos_arredores_da_ame.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar uma limpeza ao redor do prédio da AME, localizado entre a PE-130 e o açude de Santo Amaro.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1569/area_para_festa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1569/area_para_festa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para realização e implantação de uma área para ser destinada a festas de grande porte, contendo toda estrutura, inclusive de estacionamento, conexão de internet, praça de alimentação, etc.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1570/sede_para_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1570/sede_para_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizado um local para ser utilizado como sede/base da Guarda Municipal de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1571/requalificacao_dos_sitios.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1571/requalificacao_dos_sitios.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a requalificação das estradas dos sítios: Santo Antônio, Tambor e Tomé, que ficam as margens da PE 130.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_sentido_de_aderir_a_contratacao_da_proposta_de_acordo_e_cooperacao_junto_ao_facepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_sentido_de_aderir_a_contratacao_da_proposta_de_acordo_e_cooperacao_junto_ao_facepe.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de aderir à contratação da proposta de acordo e cooperação junto ao FACEPE(Fundação de Amparo a Ciência e Tecnologia do Estado de Pernambuco) que visa a implementação de uma Biofábrica em nosso município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1573/pavimetacao_saneamento_rua_edmilson_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1573/pavimetacao_saneamento_rua_edmilson_dantas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar o saneamento e pavimentação na rua Edmilson Dantas até a_x000D_
 COMPESA, em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1576/copia_de_indicacao_23_-04-2025_1_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1576/copia_de_indicacao_23_-04-2025_1_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja calçada a Travessa Severino Vieira no bairro Serrinha, conhecida como a Rua das casas de Som.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_sentido_de_que_seja_realizada_a_capinacao_da_vegetacao_das_margens_da_pe_130_iniciando_do_acude_santo_amaro_ate_a_divisa_com_o_municipio_de_vertentes..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_sentido_de_que_seja_realizada_a_capinacao_da_vegetacao_das_margens_da_pe_130_iniciando_do_acude_santo_amaro_ate_a_divisa_com_o_municipio_de_vertentes..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a capinação da vegetação das margens da PE 130, iniciando do Açude Santo Amaro até a divisa com o_x000D_
 município de Vertentes.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1578/cadastramento_e_atualizacao_do_programa_bolsa_familia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1578/cadastramento_e_atualizacao_do_programa_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>No sentido de que, por meio da Secretaria Municipal de Assistência Social, seja providenciado atendimento, duas vezes por semana, para_x000D_
 cadastramento e atualização do Programa Bolsa Família, no Centro Administrativo de Vila do Socorro.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1579/construcao_de_area_de_lazer-_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1579/construcao_de_area_de_lazer-_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo estude a possibilidade de construir uma área de lazer, com parques, na comunidade Vila Alta, conhecida_x000D_
 popularmente como Piolho.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1580/pavimentacao_asfaltica_no_acesso_da_igreja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1580/pavimentacao_asfaltica_no_acesso_da_igreja.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a pavimentação asfáltica da via de acesso a Igreja Nossa Senhora do Perpétuo Socorro, na comunidade de Vila do_x000D_
 Socorro.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1581/helio-_trocada_as_arvores.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1581/helio-_trocada_as_arvores.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja trocada as árvores da Rua Balbino Pereira e da Avenida José Juventino em Pão de Açúcar, tendo em vista que está estourando os canteiros.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1582/helio_-_instalacao_de_totens.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1582/helio_-_instalacao_de_totens.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo instale Totens de monitoramento no distrito de Pão de Açúcar. Essa medida pode contribuir para aumentar a segurança, facilitar o monitoramento das áreas públicas e oferecer maior tranquilidade aos moradores e visitantes.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1583/rua_de_cida_de_ceceu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1583/rua_de_cida_de_ceceu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento, pavimentação ou calçamento da via conhecida popularmente como Rua de Cida de Ceceu.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1584/helio_-_pavimentacao_da_av_tocado_damiao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1584/helio_-_pavimentacao_da_av_tocado_damiao.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo termine a pavimentação da Avenida Tocado Damião.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1585/7a_travessa_-_sitio_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1585/7a_travessa_-_sitio_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento, pavimentação ou calçamento da rua que fica localizada na 7ª Travessa, do Sítio Silva de Cima, conhecida popularmente como rua de Mauricio, que é encanador, e da senhora conhecida como Paizinha, que trabalha na Cozinha Comunitária.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1586/5a_travessa_do_sitio_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1586/5a_travessa_do_sitio_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento, pavimentação ou calçamento da 5ª Travessa do Sítio Silva de Cima, via conhecida como Rua de Nivaldo.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, Indicação no sentido de que o Poder Executivo possa construir lixeiras públicas no bairro Marília.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_sentido_de_que_seja_realizada_construcao_de_quebra_molas_na_rua_estrada_da_compesa_no_bairro_zamba..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_sentido_de_que_seja_realizada_construcao_de_quebra_molas_na_rua_estrada_da_compesa_no_bairro_zamba..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada construção de quebra molas na rua (ESTRADA DA COMPESA) no bairro Zamba.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_sentido_de_que_administracao_publica_conclua_a_passagem_molhada_do_acude_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_sentido_de_que_administracao_publica_conclua_a_passagem_molhada_do_acude_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que administração pública conclua a passagem molhada do açude da comunidade do algodão.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_sentido_que_administracao_publica_disponibilize_mais_uma_maquina_patrol_para_realizacao_das_manutencoes_das_estradas_do_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_sentido_que_administracao_publica_disponibilize_mais_uma_maquina_patrol_para_realizacao_das_manutencoes_das_estradas_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que administração pública disponibilize mais uma máquina Patrol, para realização das manutenções das estradas do nosso município.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_sentido_de_que_seja_implantado_o_ensino_de_jovens_e_adultos_eja_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_sentido_de_que_seja_implantado_o_ensino_de_jovens_e_adultos_eja_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja implantado o ensino de jovens e adultos (EJA) na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1593/pavimetacao_e_saneamento_da_rua_edimirson_danda..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1593/pavimetacao_e_saneamento_da_rua_edimirson_danda..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar o saneamento e pavimentação na rua José Edimirson Danda até a COMPESA, em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1594/limpeza_nos_matos_do_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1594/limpeza_nos_matos_do_zamba.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar uma limpeza nos matos que estão invadindo as pavimentações e vias transitáveis, no bairro Zamba, neste município.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_14-05-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_14-05-2025_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção nos dessalinizadores da Comunidade do Monteiro.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_14-05-2025_2_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_14-05-2025_2_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento básico e a pavimentação da Rua Projetada por trás da Rua Francisco Valdivino em Pão de Açúcar, conhecida como Beco de Pretinha Marinheiro e seu Emídio do carrinho de confeito.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1598/academia_da_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1598/academia_da_saude.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído uma Academia da Saúde, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1599/picarra_nas_ruas_do_sitio_mangas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1599/picarra_nas_ruas_do_sitio_mangas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o POder Executivo, juntamente com a Secretaria de Obras, passe a máquina e realize a colocação de piçarra nas ruas do Sítio Mangas.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1600/lixeira_na_comunidade_de_varzinhas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1600/lixeira_na_comunidade_de_varzinhas.pdf</t>
   </si>
   <si>
     <t>No sentido de que se estude um local adequado para instalação de uma lixeira pública na comunidade de Varzinhas e que seja desativada a lixeira_x000D_
 que há em frente à casa da senhora Maria das Neves.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_sentido_que_seja_realizada_a_limpeza_do_canal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_sentido_que_seja_realizada_a_limpeza_do_canal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do canal que liga o bairro Marilia a Bica, neste município.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1603/asfalto_-_centro_da_cidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1603/asfalto_-_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluído o asfalto das vias localizadas no entorno da Praça do centro da cidade.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1604/telefonia_movel_-_jerimum_e_regiao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1604/telefonia_movel_-_jerimum_e_regiao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para viabilizar a instalação de um sinal de telefonia móvel na comunidade do Jerimum e região.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1605/telefonia_movel_-_acudinho_e_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1605/telefonia_movel_-_acudinho_e_placas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para viabilizar a instalação de um sinal de telefonia móvel nas comunidades: Açúdinho e Placas.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_estrada_carreira_de_jaca..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_estrada_carreira_de_jaca..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da estrada "carreira de jaca".</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_travessa_que_fica_ao_lado_do_posto_de_saude_no_bairro_capibaribe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_travessa_que_fica_ao_lado_do_posto_de_saude_no_bairro_capibaribe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da travessa, que fica ao lado do posto de Saúde no Bairro Capibaribe ".</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1608/ajeitar_estrada_de_vardo_de_nudinha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1608/ajeitar_estrada_de_vardo_de_nudinha.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de ajeitar a estrada de Vardo de Nudinha, assim como ê conhecido, local este onde moram também os populares conhecidos por, Pequeno, Som de Lia, Edinho, Sergio entre outros residentes e da mesma forma ajeitar todas as bifurcações ligadas a esta, que se encontram em situação similar ou ainda pior, esta estrada encontra-se na localidade do Silva_x000D_
 de Cima.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_sentido_de_que_seja_realizada_a_troca_dos_refletores_da_quadra_esportiva_de_gravata_do_lbiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_sentido_de_que_seja_realizada_a_troca_dos_refletores_da_quadra_esportiva_de_gravata_do_lbiapina..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a troca dos refletores da quadra esportiva de Gravatá do lbiapina.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_sentido_de_que_seja_criado_um_refeitorio_na_escola_padre_ibiapina_localizada_no_distrito_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_sentido_de_que_seja_criado_um_refeitorio_na_escola_padre_ibiapina_localizada_no_distrito_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja criado um refeitório na escola Padre Ibiapina localizada no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_sentido_de_que_seja_construida_uma_quadra_de_futevolei_com_brinquedos_infantis_no_espaco_da_antiga_lavanderia_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_sentido_de_que_seja_construida_uma_quadra_de_futevolei_com_brinquedos_infantis_no_espaco_da_antiga_lavanderia_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja construída uma quadra de futevôlei, com brinquedos infantis no espaço da antiga lavanderia de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_troca_da_iluminacao_do_trevo_que_liga_br_104_a_pe_130..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_troca_da_iluminacao_do_trevo_que_liga_br_104_a_pe_130..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo possa realizar a troca da iluminação do trevo que liga BR 104 à PE 130.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_de_placas_informativas_com_o_numero_do_samu_em_todo_territorio_de_nosso_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_de_placas_informativas_com_o_numero_do_samu_em_todo_territorio_de_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo possa realizar a instalação de placas informativas com o número do Samu em todo território de nosso município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_placas_de_sinalizacao_de_transito_nas_entradas_do_hospital_geral_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_placas_de_sinalizacao_de_transito_nas_entradas_do_hospital_geral_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo possa realizar a instalação placas de sinalização de trânsito nas entradas do HOSPITAL GERAL SEVERINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_sentido_de_que_seja_construido_um_centro_cultural_na_comunidade_do_acudinho..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_sentido_de_que_seja_construido_um_centro_cultural_na_comunidade_do_acudinho..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja construído um Centro Cultural na comunidade do Açudinho.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1634/acessibilidade_em_vias_publicas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1634/acessibilidade_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para a  implantação de rampas de acessibilidade em prédios públicos, praças e no comércio em geral, _x000D_
 em todo o município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_no_sentido_de_que_seja_pavimentada_calcamento_da_rua_ana_lins_localizada_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_no_sentido_de_que_seja_pavimentada_calcamento_da_rua_ana_lins_localizada_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja pavimentada (calçamento) da rua Ana Lins, localizada na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1636/coordenadoria_da_mulher.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1636/coordenadoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja destinado um espaço adequado para funcionar a Coordenadoria Municipal da Mulher, dispondo de recepção e salas _x000D_
 de escuta e reunião.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_asfaltica_no_entorno_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_asfaltica_no_entorno_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada pavimentação asfáltica no entorno da academia da cidade, localizada em frente ao Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1641/estrada_agreste_e_gameleira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1641/estrada_agreste_e_gameleira.pdf</t>
   </si>
   <si>
     <t>No sentindo de que o Poder Executivo Municipal veja a possibilidade de realizar a recuperação da estrada dos sítios, Agreste e Gameleira.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1642/limpeza_de_barreiros_e_barragens..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1642/limpeza_de_barreiros_e_barragens..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de realizar a limpeza nos barreiros e pequenas barragens dispostas na região do Cariri, neste município.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1643/energia_solar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1643/energia_solar.pdf</t>
   </si>
   <si>
     <t>No sentindo de que o Poder Executivo Municipal veja a possibilidade de viabilizar a instalação de equipamentos que viabilizem a captação de energia solar, em todos os departamentos públicos da Prefeitura de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1645/avenida_jose_joventino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1645/avenida_jose_joventino.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação asfáltica da Avenida José Joventino, no distrito de Pão de Açúcar, importante via de acesso da_x000D_
 BR 104 até a comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_02_bairro_sanharo_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_02_bairro_sanharo_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize o saneamento e manutenção na Rua Projetada nº 02, bairro Sanharó, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1647/rua_de_edna_carlos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1647/rua_de_edna_carlos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação e o saneamento da via conhecida como rua de Edna Carlos, no bairro Lages, localizada no distrito_x000D_
 de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1648/rua_bom_jesus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1648/rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o saneamento e a pavimentação da rua Bom Jesus, conhecida popularmente como rua de Cícero, que fica localizada no Loteamento Bom Jesus, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_01_bairro_sanharo_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_01_bairro_sanharo_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize o saneamento e manutenção na Rua Projetada nº 01, bairro Sanharó, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_03_bairro_sanharo_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_03_bairro_sanharo_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize o saneamento e manutenção na Rua Projetada nº 03, bairro Sanharó, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Felipe Martinho, Demir</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1660/1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1660/1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído no Sítio Silva de Cima um espaço esportivo comunitário que disponha de playground, quadra esportiva, área de_x000D_
 mesas para interação, Campo Society e pista de caminhada.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1661/caic_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1661/caic_2.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a reforma completa da escola municipal Francisca Moura Pereira da Silva - CAIC.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1662/rabelo_de_castro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1662/rabelo_de_castro.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada pavimentação asfáltica entre o trecho que compreende as rua Dr° José Rabelo de Castro até a rua Severino Tavares.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_sentido_de_que_seja_construido_um_posto_de_saude_psf_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_sentido_de_que_seja_construido_um_posto_de_saude_psf_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja construído um Posto de Saúde (PSF) na comunidade do algodão.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_de_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_de_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a manutenção da estrada que liga a comunidade do Jerimum até a comunidade de Serra dos Bois.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_urbanizacao_com_praca_em_frente_a_escola_chefe_leandro_localizada_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_urbanizacao_com_praca_em_frente_a_escola_chefe_leandro_localizada_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a pavimentação e urbanização com praça em frente a escola Chefe Leandro, localizada na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Demir, Felipe Martinho, Guilherme Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1668/usina_de_energia_solar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1668/usina_de_energia_solar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído, nas proximidades do trevo que fica localizado na chegada de Taquaritinga do Norte, uma Usina de Energia Solar _x000D_
 para abastecer os prédios públicos.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1669/construcao_de_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1669/construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça ao lado do terreno onde será construído o prédio da nova escola, no distrito de Vila do Socorro.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1670/calcamento_e_saneamento_da_rua_santa_luzia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1670/calcamento_e_saneamento_da_rua_santa_luzia.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita o calçamento e o saneamento da Rua Santa Luzia, conhecida popularmente como rua do senhor Miro, Pão de _x000D_
 Açúcar.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Felipe Martinho, Guilherme Cumaru, Hélio de Novo, Jamilly Myla, Nego de Pretinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1671/ceasa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1671/ceasa.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um Centro de Abastecimento e Logística de Pernambuco — CEASA, em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1672/implantacao_de_distrito_industrial.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1672/implantacao_de_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado um distrito industrial, as margens da BR 130, no município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1674/aquisicao_de_carro_para_secretaria_de_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1674/aquisicao_de_carro_para_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a aquisição de carros para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/curso_preparatorio_para_o_enem.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/curso_preparatorio_para_o_enem.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto a Secretaria de Educação oferte o Curso Preparatório para o Exame Nacional do Ensino Médio —_x000D_
 ENEM 2025.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_sentido_administracao_publica_possa_realizar_uma_feira_de_exposicao_de_animais_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_sentido_administracao_publica_possa_realizar_uma_feira_de_exposicao_de_animais_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido administração Pública possa realizar uma Feira de Exposição de animais na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_sitio_acudinho_ate_a_comunidade_do_jaburu_de_baixo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_sitio_acudinho_ate_a_comunidade_do_jaburu_de_baixo..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada a manutenção da estrada que liga sítio Açudinho até a comunidade do Jaburu de baixo.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_ao_redor_do_mercado_publico_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_ao_redor_do_mercado_publico_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que seja realizada pavimentação ao redor do Mercado Público da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_padre_berenguer_a_rua_dom_moura..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_padre_berenguer_a_rua_dom_moura..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que administração pública realize a pavimentação asfáltica no trecho que liga a rua Padre Berenguer a Rua Dom Moura.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_duque_de_caxias_ate_a_rua_dro_aloisio_pereira..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_duque_de_caxias_ate_a_rua_dro_aloisio_pereira..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que administração pública realize a pavimentação asfáltica no trecho que liga a rua Duque de Caxias até a rua Drº Aloisio Pereira.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_novo__construida_uma_nova_praca_na_proximidade_da_antiga_lavanderia_localiza_no_distrito_de_gravata_do_ibiapina._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_novo__construida_uma_nova_praca_na_proximidade_da_antiga_lavanderia_localiza_no_distrito_de_gravata_do_ibiapina._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma nova praça na proximidade da antiga lavanderia localiza no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/a_troca_dos_postes_e_que_seja_colocada_nova_iluminacao_no_cemiterio_de_gravata_do_ibiapina._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/a_troca_dos_postes_e_que_seja_colocada_nova_iluminacao_no_cemiterio_de_gravata_do_ibiapina._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a troca dos postes e que seja colocada nova iluminação no cemitério de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/realizado_reparos_no_calcamento_na_rua_principal_28rua_do_comercio29_no_distrito_de_gravata_do_ibiapina._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/realizado_reparos_no_calcamento_na_rua_principal_28rua_do_comercio29_no_distrito_de_gravata_do_ibiapina._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizado reparos no calçamento na rua principal (rua do comércio) no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_0003_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_0003_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de sistema sonoro (alto-falantes com microfone e/ou sistema de som ambiente) em todas as quadras de_x000D_
 esporte do município, com destaque para a quadra José Edson Bezerra e as demais unidades esportivas municipais.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_0002.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_0002.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de Abrigos (coberturas) nos pontos de ônibus das comunidades de Vila do Socorro, Sítio Tatus, _x000D_
 Vila Alta e Sítio Mangas.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/a.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/a.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma nova Creche no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_-_no_sentido_de_que_seja_feita_requalificacao_da_passagem_molhada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_-_no_sentido_de_que_seja_feita_requalificacao_da_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a requalificação da_x000D_
 passagem molhada entre Pão de Açúcar e Sítio Lages, mais conhecida como “o outro lado do rio”.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_-_no_sentido_que_seja_construido_um_velorio_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_-_no_sentido_que_seja_construido_um_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um velório_x000D_
 municipal em frente ao Cemitério Lírio dos Vales, no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/saneamento_-_rua_valdemar_carlos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/saneamento_-_rua_valdemar_carlos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o saneamento da rua Valdemar Carlos, a partir do trecho que se inicia na casa do senhor Marcelo Henrique até _x000D_
 a casa da senhora Dalivani.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/cras_e_grupo_de__idosos_-_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/cras_e_grupo_de__idosos_-_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que, por meio da Secretaria de Ação Social, Desenvolvimento e Trabalho, sejam retomadas as atividades do Centro de Referência de _x000D_
 Assistência Social — CRAS e do Grupo de Idosos da Comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_no_sentido_que_seja_feita_a_ampliacao_do_cemiterio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_no_sentido_que_seja_feita_a_ampliacao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ampliação do cemitério Lírio dos Vales, no distrito de Pão de açúcar.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_rocado_os_matos_das_estradas_que_dao_acesso_a_zona_rural.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_rocado_os_matos_das_estradas_que_dao_acesso_a_zona_rural.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja roçado os matos das estradas que dão acesso a zona rural de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_a_pavimentacao_e_saneamento_na_rua_do_bar_de_nerivaldo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_a_pavimentacao_e_saneamento_na_rua_do_bar_de_nerivaldo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação e saneamento na rua do bar de Nerivaldo, localizado em Pão de açúcar.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Demir, Nego de Pretinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/lucas_evangelista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/lucas_evangelista.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido administração Pública possa realizar a pavimentação asfáltica da rua Lucas Evangelista, centro de nossa cidade.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/tertulianobezerra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/tertulianobezerra.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido administração Pública possa realizar a pavimentação asfáltica da rua Tertuliano Bezerra, em nosso município.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/compesa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/compesa.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize um estudo junto a Companhia Pernambucana de Saneamento — COMPESA, para analisar a _x000D_
 possibilidade de reativar a distribuição de água no bairro Zamba, em Taquaritinga do Norte -PE.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/poda_das_arvores.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/poda_das_arvores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a poda das palmeiras e demais árvores da praça central e dos Eucaliptos localizados na chegada da cidade.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/letreiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/letreiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja restaurado e iluminado os letreiros com o nome da cidade, que ficam localizados no Cruzeiro e no Trevo da entrada de _x000D_
 Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/ind__no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_da_acesso_ao_sitio_varzea_grande.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/ind__no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_da_acesso_ao_sitio_varzea_grande.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção da estrada que dá acesso ao sítio várzea grande, nomeada por Rua Padre Fernando de lima Silva.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_no_sentido_que_seja_realizada_a_ampliacao_da_av_tancredo_neves.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_no_sentido_que_seja_realizada_a_ampliacao_da_av_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a ampliação (alargamento da via) da Avenida Tancredo Neves, localizada na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/rua_sitio_sanharo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/rua_sitio_sanharo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o saneamento e o calçamento da Rua Sítio Sanharó, conhecida como rua do senhor Lucas Cesar, localizada em _x000D_
 Vila do Socorro.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/colocacao_de_caixa_de_agua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/colocacao_de_caixa_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a colocação de uma caixa de Água no Sítio Ingá, próximo ao colégio que está desativado.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1721/sinalizacao_da_pe_130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1721/sinalizacao_da_pe_130.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pintura das faixas e sinalização na Rodovia PE 130, iniciando no trevo que dá acesso à cidade, passando pela_x000D_
 comunidade de Placas e indo sentido à cidade de Vertentes.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1722/reforma_da_escola.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1722/reforma_da_escola.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja possibilidade de realizar uma reforma na Escola e Municipal Padre José de Anchieta e principalmente no refeitório, na comunidade de Mateus Vieira.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1723/bancos_da_feira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1723/bancos_da_feira.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo Municipal veja a possibilidade de organizar a feira livre de Taquaritinga do Norte, fazendo aquisição de novos bancos padronizados, também que seja organizado em termos de segurança e trânsito no seu entorno, dando assim, mais tranquilidade e conforto a população e comerciantes.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1724/ind_helio_pavimentacao_das_ruas_projetadas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1724/ind_helio_pavimentacao_das_ruas_projetadas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação das ruas projetadas do bairro trevo, localizada em Pão de açúcar.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/helio__-_casa_azul.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/helio__-_casa_azul.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma casa azul em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1726/helio_-_pavimentacao_da_rua_augusto_bento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1726/helio_-_pavimentacao_da_rua_augusto_bento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Rua Augusto Bento da Silva, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1728/caixa_dagua_nos_sitios_tatus_e_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1728/caixa_dagua_nos_sitios_tatus_e_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de uma caixa d'agua nos sítios Tatus e Vila Alta.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/instalacao_de_bracos_de_luminaria.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/instalacao_de_bracos_de_luminaria.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a instalação de braços de luminárias no Sitio Ingá, Zona Rural de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1730/psf_elias_tavares.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1730/psf_elias_tavares.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a transferência do serviço de fisioterapia atualmente localizado no PSF Elias Tavares para o prédio onde _x000D_
 funcionará a Casa Azul, no distrito de Pão de Açucar, Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1731/pavimentacao_ee_calcamento_da_rua_loteamento_bom_jesus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1731/pavimentacao_ee_calcamento_da_rua_loteamento_bom_jesus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação/calçamento da Rua do Loteamento Bom Jesus no Bairro Serrinha, mais conhecida como Rua “por trás da caixa d’água” ou Rua “da casa de bochecha”, no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/pavimentacao_e_calcamento_da_travessa_amaro_claudino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/pavimentacao_e_calcamento_da_travessa_amaro_claudino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação/calçamento da Travessa Amaro Claudino, no Bairro Serrinha, mais conhecida como Rua “subindo no depósito de Almir do Gás”, no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/pavimentacao_da_avenida_severino_satiro_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/pavimentacao_da_avenida_severino_satiro_da_silva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Avenida Severino Sátiro da Silva até a casa de Zé de Luiza, localizado na comunidade de Placas.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_praca_mulungu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_praca_mulungu.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo juntamente com a Secretaria de Obras, realize a pavimentação ao redor da praça da comunidade do Mulungu.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_loteamento_capibaribe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_loteamento_capibaribe.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que sejam colocadas luminárias no Loteamento Capibarbe, situado próximo a comunidade do Algodão sentido Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_feira_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_feira_jerimum.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo, em conjunto com a secretaria de Agricultura, realize a construção de um parque de exposição e feira de animais na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/enem_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/enem_2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo disponibilize transporte para todos os estudantes que realizarão as provas do Exame Nacional do Ensino _x000D_
 Médio (ENEM), no corrente ano.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/demir_04.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/demir_04.pdf</t>
   </si>
   <si>
     <t>No sentido qqu e seJj a feita a colocaÇç ão de uma caixa de Água no Sítio Lagoa de Farias.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/educacao_inclusiva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/educacao_inclusiva.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo disponibilize Formação Continuada na área da Educação Inclusiva, voltados para os profissionais da _x000D_
 educação da rede municipal.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/demir_036.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/demir_036.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação da estrada do Sitio Lagoa de Farias.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/escadaria_alto_da_cocada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/escadaria_alto_da_cocada.pdf</t>
   </si>
   <si>
     <t>No sentido de que, seja feito um corrimão na escadaria do Alto da Cocada, que fica praticamente de frente ao Fórum, aqui em Taquaritinga do Norte —PE.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/praca_no_bairro_badoque.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/praca_no_bairro_badoque.pdf</t>
   </si>
   <si>
     <t>No sentido de que, seja construída uma praça em área pública, no bairro Badoque, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/saneamentos_na_comunidade_de_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/saneamentos_na_comunidade_de_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito, os saneamentos na Comunidade de Placas, neste Município.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/instalacao_de_cameras_de_monitoramento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/instalacao_de_cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a instalação de câmeras de monitoramento nas praças do Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/construcao_da_creche_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/construcao_da_creche_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a construção da Creche Municipal no Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_praca_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_praca_pedra_preta.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que seja realizada a manutenção da praça e do Centro Cultural da comunidade da Pedra Preta.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_minguaiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_minguaiu.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que sejam construidos mata-burros, na localidade de Calina e na porteira de Sula, localizados na comunidade do Sitio Minguaiu.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_escola_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_escola_jerimum.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que seja construída uma nova escola na comunidade do Jerimum, preservando o prédio da Escola Chefe Leandro para outras funções administrativas.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/rua_ayrton_senna.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/rua_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação e o saneamento da Rua Ayrton Senna, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada sinalização de trânsito completa, incluindo faixa de pedestre, estacionamento para carros e motos, etc., no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/quadra_de_esportes_-_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/quadra_de_esportes_-_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manuteção geral da quadra de esportes localizada na comunidade de Placas, incluindo limpeza, pintura, _x000D_
 instalação de refletores, pequenos reparos estruturais e melhorias gerais.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_lagoa_de_farias..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_lagoa_de_farias..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a coleta do lixo, no mínimo uma ou duas vezes por semana no sítio Lagoa de Farias.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_sentido_que_seja_viabilizado_junto_ao_governo_do_estado_de_pernambuco_estudo_tecnico_para_implantacao_de_radares_de_velocidade_na_rodovia_pe_160_no_perimetro_urbano_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_sentido_que_seja_viabilizado_junto_ao_governo_do_estado_de_pernambuco_estudo_tecnico_para_implantacao_de_radares_de_velocidade_na_rodovia_pe_160_no_perimetro_urbano_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizado junto ao Governo do Estado de Pernambuco estudo técnico para implantação de radares de velocidade na rodovia PE 160, no perímetro urbano do Distrito de Pão de Açúcar, neste Município</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_sentido_que_seja_feita_a_restauracao_do_nome_taquaritinga_do_norte_letreiro_que_fica_localizado_no_mirante_do_cruzeiro_e_tambem_o_roco_e_capinagem_e_iluminacao_do_espaco..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_sentido_que_seja_feita_a_restauracao_do_nome_taquaritinga_do_norte_letreiro_que_fica_localizado_no_mirante_do_cruzeiro_e_tambem_o_roco_e_capinagem_e_iluminacao_do_espaco..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a restauração do nome “Taquaritinga do Norte” (Letreiro que fica localizado no Mirante do Cruzeiro) e também o roço_x000D_
 e capinagem e iluminação do espaço.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_joao_ferreira_alves_conhecida_como_a_rua_de_cida_da_galinha_localizada_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_joao_ferreira_alves_conhecida_como_a_rua_de_cida_da_galinha_localizada_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Rua João Ferreira Alves, conhecida como a Rua de Cida da galinha, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_amaro_claudino_localizada_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_amaro_claudino_localizada_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Rua Amaro Claudino, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_sentido_que_seja_feita_a_pavimentacao_do_beco_que_fica_entre_o_posto_de_tonton_e_a_fabrica_da_atraidos__localizada_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_sentido_que_seja_feita_a_pavimentacao_do_beco_que_fica_entre_o_posto_de_tonton_e_a_fabrica_da_atraidos__localizada_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação do beco que fica entre o posto de Tonton e a fábrica da atraídos , localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/veiculo_para_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/veiculo_para_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a aquisição de um veiculo, tipo caminhonete 4x4, totalmente equipado com os itens necessários _x000D_
 para a atuação dos profissionais da Guarda Municipal de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/veiculos_-_psf.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/veiculos_-_psf.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a aquisição de veículos para serem destinados ao use dos profissionais que atuam nos PSF _x000D_
 (Programa Saúde da Família) em todo município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/nomenclatura_das_ruas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/nomenclatura_das_ruas.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize estudo técnico visando a regulamentação oficial da nomenclatura das ruas, bem como a instalação de _x000D_
 placas de identificacao em todos os bairros de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_sentido_que_o_poder_executivo_realize_o_retorno_dos_atendimentos_medicos_na_comunidade_da_varzinha_e_lagoa_do_juca..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_sentido_que_o_poder_executivo_realize_o_retorno_dos_atendimentos_medicos_na_comunidade_da_varzinha_e_lagoa_do_juca..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize o retorno dos atendimentos médicos na comunidade da Varzinha e Lagoa do Jucá.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao-no_sentido_que_seja_realizada_a_reforma_e_ampliacao_da_praca_central_do_distrito_de_gravata_do_lbiapina_tornando-a_um_espaco_para_eventos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao-no_sentido_que_seja_realizada_a_reforma_e_ampliacao_da_praca_central_do_distrito_de_gravata_do_lbiapina_tornando-a_um_espaco_para_eventos..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a reforma e ampliação da Praça central do Distrito de Gravatá do lbiapina, tornando-a um espaço para eventos.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/calcamento_da_travessa_sorocaba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/calcamento_da_travessa_sorocaba.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizado o saneamento e o calçamento da Travessa Sorocaba, centro (rua por traz do gordo da casa de peça).</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/contruido_um_acostamento_nas_margens.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/contruido_um_acostamento_nas_margens.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construído um acostamento nas margens da PE-13 o no sítio Placas, em frente ao forrozão 2 irmãos.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/calcamento_da_avenida_rildo_marcelo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/calcamento_da_avenida_rildo_marcelo.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja concluído o calçamento da Avenida Rildo Marcelino até o encontro da rua do antigo Bandepe.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_no_cajueiro_proximo_ao_silva_de_baixo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_no_cajueiro_proximo_ao_silva_de_baixo..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder executivo veja a possibilidade de realizar a recuperação das estradas no Cajueiro, próximo ao Silva de baixo</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_o_saneamento_e_pavimentacao_na_rua_da_fabrica_de_rato_onde_mora_dona_luzia_e_fabricio_localizado_no_juca..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_o_saneamento_e_pavimentacao_na_rua_da_fabrica_de_rato_onde_mora_dona_luzia_e_fabricio_localizado_no_juca..pdf</t>
   </si>
   <si>
     <t>no sentido que o Poder executivo veja a possibilidade de realizar o saneamento e pavimentação na Rua da fábrica de rato, onde mora dona Luzia e Fabrício, localizado no Jucá.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_do_sitio_sao_braz_santo_antonio_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_do_sitio_sao_braz_santo_antonio_neste_municipio..pdf</t>
   </si>
   <si>
     <t>no sentido que o Poder executivo veja a possibilidade de realizar a recuperação das estradas do sitio São Braz, Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/fossa_septica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/fossa_septica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma fossa séptica na comunidade Vila Alta.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/rua_nossa_senhora_do_perpetuo_socorro_e_vidal_pereira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/rua_nossa_senhora_do_perpetuo_socorro_e_vidal_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído da rua Nossa Senhora do Perpetuo Socorro ate a via Vidal Pereira, na comunidade de Vila do Socorro, o _x000D_
 calçamento e também a instalação de um espaço destinado a circulação segura de pedestres, inclusive, possibilitando a prática de caminhadas.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_sentido_que_seja_realizada_a_manutencao_pintura_limpeza_e_iluminacao_da_praca_do_sitio_pe_de_serra_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_sentido_que_seja_realizada_a_manutencao_pintura_limpeza_e_iluminacao_da_praca_do_sitio_pe_de_serra_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção, pintura, limpeza e iluminação da praça do Sítio Pé de serra do Jerimum.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_sentido_que_seja_perfurado_um_poco_e_instalado_um_chafariz_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_sentido_que_seja_perfurado_um_poco_e_instalado_um_chafariz_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que seja perfurado um poço e instalado um chafariz, no loteamento Fonte de Água Viva, próximo à comunidade do Algodão.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_iluminacao_da_estrada_que_da_acesso_ao_sitio_varzea_grande_nomeada_por_rua_padre_fernando_de_lima_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_iluminacao_da_estrada_que_da_acesso_ao_sitio_varzea_grande_nomeada_por_rua_padre_fernando_de_lima_silva..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação e iluminação da estrada que dá acesso ao Sítio Várzea Grande, nomeada por Rua Padre Fernando de Lima Silva.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_saneamento_na_rua_projetada_que_mora_lila_e_jau_localizada_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_saneamento_na_rua_projetada_que_mora_lila_e_jau_localizada_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e saneamento na Rua Projetada que mora Lila e Jau, localizada na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que a Guarda Municipal realize rondas na via conhecida como "O Outro Lado do Rio", no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Felipe Martinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_policlinica_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_policlinica_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma Policlínica no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_ruas_por_tras_do_posto_de_tonton_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_ruas_por_tras_do_posto_de_tonton_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a recuperação das ruas por trás do posto de Tonton em Pão de Açúcar</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_colocar_uma_ondulacao_transversal_na_rua_padre_arruda_em_frente_a_clinica_espaco_do_sorriso_aqui_em_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_colocar_uma_ondulacao_transversal_na_rua_padre_arruda_em_frente_a_clinica_espaco_do_sorriso_aqui_em_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de colocar uma ondulação transversal na rua Padre Arruda, em frente a clínica Espaço do Sorriso, aqui em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao-_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_espaco_ao_lado_do_centro_comercial_demetrio_paes_de_andrade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao-_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_espaco_ao_lado_do_centro_comercial_demetrio_paes_de_andrade.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo, possa realizar a construção de um espaço ao lado do Centro Comercial Demétrio Paes de Andrade, para realização da feira livre que acontece aos sábados, permitindo também que seja realizada uma feira da Agricultura Familiar durante os outros dias da semana.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_da_estrada_que_liga_a_br_104_a_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_da_estrada_que_liga_a_br_104_a_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo, possa realizar a manutenção da estrada que liga a BR104 a comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_entre_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_santa_cruz_do_capibaribe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_entre_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_santa_cruz_do_capibaribe..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção da estrada entre a comunidade do Jerimum até a divisa com a cidade de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/saneamento_da_rua_de_biu_da_coxinha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/saneamento_da_rua_de_biu_da_coxinha.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o saneamento da via conhecida como Rua de Biu da Coxinha, na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/saneamento_e_o_calcamento_-_rua_de_naldo_do_gesso.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/saneamento_e_o_calcamento_-_rua_de_naldo_do_gesso.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o saneamento e o calçamento da via conhecida como Rua de Naldo do Gesso, localizada no Loteamento em frente _x000D_
 a Comunidade Católica Kairós, na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/eja_-_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/eja_-_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado o Ensino de Jovens e Adultos — EJA, na comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao-no_sentido_de_que_seja_construido_muro_de_contencao_nas_barreiras_existentes_as_margens_da_rodovia_pe-130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao-no_sentido_de_que_seja_construido_muro_de_contencao_nas_barreiras_existentes_as_margens_da_rodovia_pe-130.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja construído muro de contenção nas barreiras existentes às margens da Rodovia PE-130, de ambos os lados, nas_x000D_
 imediações da subida para o Sítio Cumbe, próximo ao Jucá, considerando que em dias de chuva há deslizamento de terra no local, podendo causar acidente aos que por ali transitam.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_iluminacao_sitio_cumbe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_iluminacao_sitio_cumbe.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo, através da secretaria de obras, realize a manutenção da iluminação pública do Sitio Cumbe.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_manutencao_da_estrada_sitio_cumbe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_manutencao_da_estrada_sitio_cumbe.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo, através da secretaria de obras, realize a manutenção da estrada (Passagem da Máquina) no sítio cumbe_x000D_
 em frente ao campo society.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/acudinho_ate_o_jaburu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/acudinho_ate_o_jaburu.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a recuperação da estrada que liga o sítio Açudinho até o Jaburú</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/sitio_placas_ate_o_xavier.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/sitio_placas_ate_o_xavier.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a recuperação da estrada que liga o sítio Placas até o Xavier, na BR 104.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao-no_sentido_de_que_seja_realizada_a_reforma_da_sala_de_pediatria_do_hospital_geral_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao-no_sentido_de_que_seja_realizada_a_reforma_da_sala_de_pediatria_do_hospital_geral_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Indicação,  no sentido que seja realizada a reforma da sala de pediatria do Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/no_sentido_que_seja_reativado_a_unidade_de_saude_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/no_sentido_que_seja_reativado_a_unidade_de_saude_pedra_preta.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que o Poder Executivo, possa reativar a Unidade de Saúde Satélite na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/recuperacao_estradas_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/recuperacao_estradas_situacao.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a recuperação colocando piçarra nas estradas da comunidade da Situação.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/recuperacao_estrada_faz_sao_paulo_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/recuperacao_estrada_faz_sao_paulo_jerimum.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a recuperação da estrada que liga a comunidade do Jerimum à Fazenda São Paulo.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_no_sitio_placas_sentido_a_br_104..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_no_sitio_placas_sentido_a_br_104..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação no Sítio Placas sentido a BR 104.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_sentido_que_seja_realizada_a_iluminacao_e_o_alargamento_da_ponte_de_djalma_que_da_acesso_ao_bairro_brasilia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_sentido_que_seja_realizada_a_iluminacao_e_o_alargamento_da_ponte_de_djalma_que_da_acesso_ao_bairro_brasilia..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a iluminação e o alargamento da ponte de Djalma, que dá acesso ao bairro Brasília.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_para_ser_utilizado_nas_regioes_brejeiras_do_municipio_tais_como_sitios_mateus_vieira_oiti_jua_sao_joao_e_sao_bento..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_para_ser_utilizado_nas_regioes_brejeiras_do_municipio_tais_como_sitios_mateus_vieira_oiti_jua_sao_joao_e_sao_bento..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a aquisição de um veículo para ser utilizado nas regiões brejeiras do município, tais como, sítios Mateus Vieira, Oiti, Juá, São João e São Bento.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/manutencao_estrada_pe_130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/manutencao_estrada_pe_130.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que seja realizada a manutenção da estrada da PE 130 até o final do sítio Inga.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/contrucao_area_de_lazer_beira_rio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/contrucao_area_de_lazer_beira_rio.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a construção de uma praça (com parques infantis) próximo a lavanderia entre os bairros Zamba e Beira Rio.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/2-_indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_aluisio_mota_de_lima_localizada_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/2-_indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_aluisio_mota_de_lima_localizada_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Rua Aluísio Mota de Lima, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/1-_indicacao_no_sentido_que_seja_feita_uma_praca_no_espaco_do_canal_que_esta_sendo_construido_no_bairro_trevo_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/1-_indicacao_no_sentido_que_seja_feita_uma_praca_no_espaco_do_canal_que_esta_sendo_construido_no_bairro_trevo_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma praça no espaço do canal que está sendo construído no Bairro Trevo em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/reforma_na_base_da_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/reforma_na_base_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada uma reforma na Base da Guarda Municipal, localizada no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/instalacao_de_placas_solares.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/instalacao_de_placas_solares.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a instalação de placas solares com lâmpadas nos pontos de ônibus do nosso município.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/pontos_de_moto-taxis.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/pontos_de_moto-taxis.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja regulamentada a organização dos pontos de moto-táxis localizados no Bairro Brasília, na Panisu, na rua do comércio, no _x000D_
 hospital, na praça, na padaria MF e no bairro Zamba, bem como que os locais sejam estruturados com design turístico, espaço para carregamento de celular, gelágua e condições de conforto tanto para os profissionais que atuam na área quanto para a população usuária.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/camera_de_monitoramento_em_predios_publicos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/camera_de_monitoramento_em_predios_publicos.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja instalado câmeras de monitoramento em todos os prédios públicos do nosso município, com prioridade para as _x000D_
 entradas principais das escolas.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/bancos_e_lixeiros_nas_pracas_centrais.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/bancos_e_lixeiros_nas_pracas_centrais.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam disponibilizados novos bancos e novos lixeiros para as praças centrais de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/req._angelica_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/req._angelica_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo, a elaboração e inplantação de um projeto de urbanização as margens da PE 130, do trecho que_x000D_
 liga o Sftio Silva de Cima ate o Trevo ao lado da Escola Municipal Francisca Moura Pereira da Silva - CAIC, na entrada da cidade.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_manilhas_no_riacho_proximo_a_fazenda_de_sebastiao_dos_calcao_sentido_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_manilhas_no_riacho_proximo_a_fazenda_de_sebastiao_dos_calcao_sentido_pedra_preta..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que o Poder Executivo, possa colocar manilhas no riacho próximo a Fazenda de Sebastião dos Calção, sentido Pedra Preta.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_veiculo_oficial_casa_azul_26-08-25_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_veiculo_oficial_casa_azul_26-08-25_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que o veículo oficial que faz o_x000D_
 transporte das crianças atípicas para a Casa Azul seja devidamente adesivado conforme Lei Municipal nº 1.714/2011, identificando ainda a sua finalidade.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_o_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_o_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que o Poder Executivo, possa realizar o saneamento da Avenida Santa Cruz, na comunidade do Algodão.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_ao_redor_da_igreja_da_comunidade_da_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_ao_redor_da_igreja_da_comunidade_da_situacao..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que seja realizada a pavimentação ao redor da igreja da comunidade da Situação.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_sentido_que_o_poder_executivo_atraves_da_secretaria_de_obras_possa_construir_um_novo_campo_de_futebol_na_comunidade_das_placas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_sentido_que_o_poder_executivo_atraves_da_secretaria_de_obras_possa_construir_um_novo_campo_de_futebol_na_comunidade_das_placas..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo, através da secretaria de obras, possa construir um novo campo de futebol na comunidade das Placas.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_sentido_que_o_poder_executivo_possa_criar_em_nosso_municipio_o_programa_medicamento_em_casa..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_sentido_que_o_poder_executivo_possa_criar_em_nosso_municipio_o_programa_medicamento_em_casa..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo possa criar em nosso município o programa Medicamento em Casa.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_sentido_que_o_poder_executivo_possa_adquirir_uma_01_motocicleta_destinada_para_o_programa_medicamentos_em_casa..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_sentido_que_o_poder_executivo_possa_adquirir_uma_01_motocicleta_destinada_para_o_programa_medicamentos_em_casa..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo, possa adquirir uma (01) motocicleta, destinada para o programa Medicamentos em Casa.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_sentido_que_seja_realizada_pavimentacao_da_avenida_no_sitio_acudinho_em_frente_a_igreja_assembleia_de_deus..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_sentido_que_seja_realizada_pavimentacao_da_avenida_no_sitio_acudinho_em_frente_a_igreja_assembleia_de_deus..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada pavimentação da avenida no sítio açudinho em frente à igreja assembleia de Deus.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_gabriel_vieira_localizada_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_gabriel_vieira_localizada_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação da Rua Gabriel Vieira, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_organizar_os_agendamentos_e_marcacoes_de_exames_e_consultas_atraves_de_sistemas_de_agendamentos_eletronicos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_organizar_os_agendamentos_e_marcacoes_de_exames_e_consultas_atraves_de_sistemas_de_agendamentos_eletronicos..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de organizar os agendamentos e marcações de exames e consultas através de sistemas de agendamentos eletrônicos.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_revitalizacao_do_matadouro_publico_e_de_mais_uma_atencao_ao_transporte_da_carne.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_revitalizacao_do_matadouro_publico_e_de_mais_uma_atencao_ao_transporte_da_carne.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a revitalização do matadouro público e dê mais uma atenção ao transporte da carne, pois estes dois serviços carecem de um olhar especial em relação as melhorias estruturais nas suas dependências.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_transformar_o_acude_de_santo_amaro_em_um_ponto_turistico.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_transformar_o_acude_de_santo_amaro_em_um_ponto_turistico.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de transformar o Açude de Santo Amaro em um ponto turístico, cabendo investimentos na sua infraestrutura, que o possa assim ser considerado um espaço aberto ao turismo, tais como: limpeza, pedalinhos, quiosques, pista de correr em seu torno, entre outros.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_sentido_que_seja_adquirido_novos_onibus_escolares_para_o_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_sentido_que_seja_adquirido_novos_onibus_escolares_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adquirido novos ônibus escolares para o município.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_um_letreiro_com_o_nome_vila_do_socorro_na_entrada_da_comunidade_mencionada..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_um_letreiro_com_o_nome_vila_do_socorro_na_entrada_da_comunidade_mencionada..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a instalação de um letreiro com o nome Vila do Socorro, na entrada da Comunidade mencionada.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_uma_lombada_eletronica_na_entrada_da_comunidade_de_vila_do_socorro_na_rua_valdemar_carlos._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_uma_lombada_eletronica_na_entrada_da_comunidade_de_vila_do_socorro_na_rua_valdemar_carlos._1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a instalação de uma lombada eletrônica na entrada da Comunidade de Vila do Socorro, na rua Valdemar Carlos.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_mod._novo_joao_03.docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_mod._novo_joao_03.docx</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a pavimentação que vai da entrada do sítio Cumbe até o bar de Marcone de Zuzinha.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_seguranca_escolas_e_postos_01-09-25_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_seguranca_escolas_e_postos_01-09-25_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja viabilizada equipes de segurança para as escolas e creches públicas do Município, bem como para todas as unidades de saúde.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_transferencia_dos_caminhoes_e_maquinas_estacionados_no_espaco_da_escola_municipal_francisca_moura.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_transferencia_dos_caminhoes_e_maquinas_estacionados_no_espaco_da_escola_municipal_francisca_moura.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que o Poder Executivo, possa realizar a transferência dos caminhões e máquinas estacionados no espaço da Escola Municipal_x000D_
 Francisca Moura Pereira da Silva (CAIC), para outro local apropriado para o estacionamento desses maquinários.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_sentido_que_possa_ser_realizada_a_manutencao_da_estrada_do_jerimum_ate_a_comunidade_de_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_sentido_que_possa_ser_realizada_a_manutencao_da_estrada_do_jerimum_ate_a_comunidade_de_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>Indicação,  no sentido que possa ser realizada a manutenção da estrada do Jerimurn até a comunidade de Serra dos Bois.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_sentido_que_o_poder_executivo_em_conjunto_com_a_secretaria_de_saude_possa_implantar_a_realizacao_de_ultrassonografia_morfologica_no_hospital_geral_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_sentido_que_o_poder_executivo_em_conjunto_com_a_secretaria_de_saude_possa_implantar_a_realizacao_de_ultrassonografia_morfologica_no_hospital_geral_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o Poder Executivo, em conjunto com a Secretaria de Saúde, possa implantar a realização de ultrassonografia morfológica no Hospital Geral Severino Pereira da Silva, oferecendo maior assistência para as gestantes do município.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_sentido_de_que_a_prefeitura_viabilize_uma_viatura_para_a_patrulha_maria_da_penha..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_sentido_de_que_a_prefeitura_viabilize_uma_viatura_para_a_patrulha_maria_da_penha..pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura viabilize uma viatura para a Patrulha Maria da Penha.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_sentido_que_seja_construida_uma_escola_estadual_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_sentido_que_seja_construida_uma_escola_estadual_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Escola Estadual em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_sentido_que_seja_instalada_iluminacao_com_refletores_e_construidos_banheiros_no_campo_de_futebol_da_comunidade_de_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_sentido_que_seja_instalada_iluminacao_com_refletores_e_construidos_banheiros_no_campo_de_futebol_da_comunidade_de_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada iluminação com refletores e construídos banheiros no campo de futebol da comunidade de Vila do Socorro.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_reforma_e_ampliacao_da_sede_da_secretaria_de_acao_social..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_reforma_e_ampliacao_da_sede_da_secretaria_de_acao_social..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize reforma  e ampliação da sede da Secretaria de Ação Social.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_sentido_que_o_poder_executivo_disponibilize_equipamentos_como_microcomputadores_impressoras_e_demais_itens_de_informatica_para_a_secretaria_de_acao_social..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_sentido_que_o_poder_executivo_disponibilize_equipamentos_como_microcomputadores_impressoras_e_demais_itens_de_informatica_para_a_secretaria_de_acao_social..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo disponibilize equipamentos como microcomputadores, impressoras e demais itens de informática para a_x000D_
  Secretaria de Ação Social.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/que_disponibilize_veiculos_para_as_unidades_do_cras_centro_de_referencia_de_assistencia_social_e_do_creas_centro_de_referencia_especializado_de_assistencia_social.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/que_disponibilize_veiculos_para_as_unidades_do_cras_centro_de_referencia_de_assistencia_social_e_do_creas_centro_de_referencia_especializado_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder E:xecutivo disponibilize  veículos para as unidades do CRAS (Centro de Referência de Assistência Social) e do CREAS_x000D_
  (Centro de Referência Especializado de Assistência Social), a fim de serem utilizados em todas  as atividades e programas da Secretaria de Ação Social.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/implementacao_de_um_programa_de_moradia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/implementacao_de_um_programa_de_moradia.pdf</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/sistema_de_protocolo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/sistema_de_protocolo.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo juntamente com a Secretaria de Educação veja a possibilidade de implementar um sistema por meio de protocolo, com vistas para ação, controle e acompanhamento dos casos de violência nas escolas da rede municipal de Taquaritinga do Norte, envolvendo estudantes com professores, estudantes com estudantes e mais quaisquer outros colaboradores que nas unidades de ensino prestem serviço.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/implementacao_de_um_programa_de_moradia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/implementacao_de_um_programa_de_moradia.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de fazer a implementação de um programa de moradia, afim de realizar a regularização fundiária no município de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_iluminacao_pda_pe_160_03-09-25_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_iluminacao_pda_pe_160_03-09-25_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado postes com_x000D_
 iluminação de placas solar de LED na rodovia PE 160, no perímetro urbano do Distrito de Pão de Açúcar, neste Município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_iluminacao_pda_a_scc_pe_160_04-09-25_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_iluminacao_pda_a_scc_pe_160_04-09-25_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado postes com_x000D_
 iluminação de placas solar de LED por toda a Rodovia PE 160, entre o Distrito de Pão de_x000D_
 Açúcar, neste Município e a divisa com o Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_construcao_de_uma_praca_arborizada_com_parquinhos_e_espaco_para_jovens_e_adultos_se_soacializarem.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_construcao_de_uma_praca_arborizada_com_parquinhos_e_espaco_para_jovens_e_adultos_se_soacializarem.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de realizar a construção de uma praça arborizada, com parquinhos e espaço para_x000D_
 jovens e adultos se socializarem, no bairro Marília, mais precisamente no final da avenida Lucídio de Assis.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_sentido_que_seja_construido_um_chafariz_para_abastecimento_de_agua_no_sitio_piranhas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_sentido_que_seja_construido_um_chafariz_para_abastecimento_de_agua_no_sitio_piranhas..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construído um chafariz para abastecimento de água, no Sítio Piranhas.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_iluminacao_publica_da_comunidade_de_poco_da_pedra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_iluminacao_publica_da_comunidade_de_poco_da_pedra..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção da iluminação pública da comunidade de Poço da Pedra.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_barra_de_sao_miguel..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_barra_de_sao_miguel..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção da estrada, que liga a comunidade do Jerimum até a divisa com a cidade de Barra de São Miguel.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/no_sentido_de_que_administracao_publica_possa_construir_uma_quadra_na_academia_da_saude_bairro_beira_rio_substituindo_o_campo_de_areia_existente..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/no_sentido_de_que_administracao_publica_possa_construir_uma_quadra_na_academia_da_saude_bairro_beira_rio_substituindo_o_campo_de_areia_existente..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa construir uma quadra na academia da saúde (bairro beira rio), substituindo o campo de areia existente.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/trevo_assinado_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/trevo_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo possa construir um trevo (denominado via verde) para os veículos que chegam ao nosso município, vindos pela PE que liga a cidade das Vertentes-PE.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/no_sentido_de_que_administracao_publica_possa_construir_um_muro_de_contencao_para_sustentar_a_barreira_da_subida_do_sitio_cumbe_proximo_ao_campo_do_juca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/no_sentido_de_que_administracao_publica_possa_construir_um_muro_de_contencao_para_sustentar_a_barreira_da_subida_do_sitio_cumbe_proximo_ao_campo_do_juca.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa ⁠construir um muro de contenção, para sustentar a barreira da subida do sítio Cumbe (próximo ao campo do Jucá).</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/coleta_de_lixo_lagoa_de_farias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/coleta_de_lixo_lagoa_de_farias.pdf</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/coleta_lixo_do_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/coleta_lixo_do_oiti.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a coleta do lixo, no mínimo uma ou duas vezes por semana no sítio Lagoa de Oiti.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/rua_vitor_batista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/rua_vitor_batista.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de concluir a pavimentação da rua Vitor Batista de Lima conhecida por rua do meio, localizada no Silva de Baixo, neste município.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/estrada_do_retiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/estrada_do_retiro.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo juntamente a Secretaria de Obras veja a possibilidade de realizara a recuperação na estrada do retiro que vai para residência de Zé de Lindô e dona Maria Socorro.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/placas_ruas_do_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/placas_ruas_do_zamba.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo juntamente com as secretarias responsáveis, veja a possibilidade de realizar no bairro Zamba, as instalações de placas com nomes oficiais de ruas, avenidas e vielas nos padrões que regem a legislação municipal.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/asfalto_no_sao_miguel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/asfalto_no_sao_miguel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita o asfalto no sitio São Miguel.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/construcao_de_fossa_septica_-.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/construcao_de_fossa_septica_-.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo construa uma fossa séptica para atender à comunidade do Sítio Tatus</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/saneamento_e_calcamento_-_sitio_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/saneamento_e_calcamento_-_sitio_tatus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o saneamento e  o calçamento em frente à Igreja Assembleia de Deus, no Sítio Tatus.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/saneamento_e_calcamento_-_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/saneamento_e_calcamento_-_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados o saneamento e o calçamento da Rua em que a senhora Maria Juliana de Lima Azevedo reside,_x000D_
  localizada no bairro Cruzeiro, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/colocar_dois_02_postes_no_final_da_avenida_rildo_marcelino_proximo_ao_pe_de_caja..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/colocar_dois_02_postes_no_final_da_avenida_rildo_marcelino_proximo_ao_pe_de_caja..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo através da secretaria de obras possa colocar dois (02) postes no final da avenida Rildo Marcelino (próximo ao pé de cajá).</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/criar_um_campeonato_de_futebol_na_zona_rural_de_nosso_municipio._28129_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/criar_um_campeonato_de_futebol_na_zona_rural_de_nosso_municipio._28129_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo juntamente com a secretaria de esporte, possa criar um campeonato de futebol na zona rural de nosso município.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/indicacao_no_sentido_que_o_poder_executivo_contrate_uma_maquina_patrol_para_dar_um_suporte_na_recuperacao_das_estradas_da_zona_rural_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/indicacao_no_sentido_que_o_poder_executivo_contrate_uma_maquina_patrol_para_dar_um_suporte_na_recuperacao_das_estradas_da_zona_rural_do_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que, o Poder Executivo, contrate uma máquina Patrol, para dar um suporte na recuperação das estradas da zona rural do município.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_iluminacao_na_parede_do_acude_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_iluminacao_na_parede_do_acude_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que o Poder Executivo, possa colocar iluminação na parede do açude da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_sentido_que_seja_realizada_a_troca_da_iluminacao_da_parede_do_acude_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_sentido_que_seja_realizada_a_troca_da_iluminacao_da_parede_do_acude_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que, seja realizada a troca da iluminação da parede do açude da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_15-09-2025_calcamento_sitio_bicas_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_15-09-2025_calcamento_sitio_bicas_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento da Avenida Frei Damião, no Sítio Bicas, na extensão da entrada do lixeiro até a casa de Adenilton.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_sentido_que_o_poder_executivo_disponibilize_para_a_saude_um_veiculo_tipo_sprinter_para_o_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_sentido_que_o_poder_executivo_disponibilize_para_a_saude_um_veiculo_tipo_sprinter_para_o_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo disponibilize para a saúde um veículo tipo sprinter para o distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/patrol_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/patrol_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que o poder executivo possa realizar a aquisição de uma Máquina Patrol para atender as demandas do município.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_sentido_que_seja_construida_uma_pracinha_com_todos_os_requisitos_necessarios_no_bairro_brasilia_mais_precisamente_na_rua_nerivania..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_sentido_que_seja_construida_uma_pracinha_com_todos_os_requisitos_necessarios_no_bairro_brasilia_mais_precisamente_na_rua_nerivania..pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma pracinha com todos os requisitos necessários, no bairro Brasília, mais precisamente na rua Nerivânia.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_juntamente_a_secretaria_de_saude_do_municipio_para_atender_as_necessidades.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_juntamente_a_secretaria_de_saude_do_municipio_para_atender_as_necessidades.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a aquisição de um veículo, juntamente a Secretaria de Saúde do município para atender as necessidades com fins de_x000D_
 atendimento à saúde das comunidades de Placas e Açudinho.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_acudinho..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_acudinho..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a coleta do lixo, no mínimo uma ou duas vezes por semana no Sítio Àçudinho.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_sentido_que_seja_realizada_uma_reforma_geral_na_praca_que_fica_localizada_em_frente_a_escola_municipal_professora_gilzenete_guerra_com_implantacao_de_um_novo_padrao_de_urbanizacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_sentido_que_seja_realizada_uma_reforma_geral_na_praca_que_fica_localizada_em_frente_a_escola_municipal_professora_gilzenete_guerra_com_implantacao_de_um_novo_padrao_de_urbanizacao..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reforma geral na  praça que fica localizada em frente a Escola Municipal Professora Gilzenete Guerra, com_x000D_
  implantação de um novo padrão de urbanização.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_sentido_que_seja_realizada_a_implantacao_de_iluminacao_publica_na_localidade_da_baixa_verde_no_sitio_tatus_em_frente_a_residencia_da_senhora_solange..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_sentido_que_seja_realizada_a_implantacao_de_iluminacao_publica_na_localidade_da_baixa_verde_no_sitio_tatus_em_frente_a_residencia_da_senhora_solange..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de iluminação pública na localidade da Baixa Verde, no Sítio Tatus, em frente a residência da_x000D_
 Senhora Solange.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_sentido_que_seja_construido_um_centro_de_reabilitacao_no_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_sentido_que_seja_construido_um_centro_de_reabilitacao_no_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de Reabilitação, no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/rua_edimirson.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/rua_edimirson.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo veja a possibilidade de fazer a iluminação pública da Rua Edimirson Danda (conhecida como a rua da_x000D_
 Compesa).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/picarras_das_estradas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/picarras_das_estradas.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo veja a possibilidade de mandar espalhar as piçarras das estradas do sitio Agreste e Gameleiras, pois_x000D_
 faz tempo que foi colocado as pigarras e não espalharam sendo levadas pelas chuvas.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/atendimentos_psicologicos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/atendimentos_psicologicos.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo junto com os órgãos competentes veja a possibilidade de fazer os atendimentos psicológicos nas escolas do Município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_02-10-2025_isencao_iptu_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_02-10-2025_isencao_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um mecanismo legal que conceda desconto no Imposto Predial e Territorial Urbano – IPTU para imóveis residenciais cujos proprietários, locatários ou possuidores sejam mães, pais ou responsáveis legais por crianças e adolescentes atípicos.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_sentido_que_a_administracao_publica_possa_deslocar_viaturas_da_guarda_municipal_para_dar_suporte_aos_domingos_na_feira_de_gado_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_sentido_que_a_administracao_publica_possa_deslocar_viaturas_da_guarda_municipal_para_dar_suporte_aos_domingos_na_feira_de_gado_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, possa deslocar viaturas da Guarda Municipal, para dar suporte aos domingos na feira de gado, da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_do_cemiterio_publico_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_do_cemiterio_publico_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja colocado um piso de concreto nas ruas do cemitério público, da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_dos_cemiterios_publicos_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_dos_cemiterios_publicos_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja colocado um piso de concreto nas ruas dos cemitérios públicos, da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/pavimentacao_e_saneamento_da_rua_severino_tavares2c_centro_de_nossa_cidade._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/pavimentacao_e_saneamento_da_rua_severino_tavares2c_centro_de_nossa_cidade._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que seja realizada a pavimentação e saneamento da Rua Severino Tavares, centro de nossa cidade.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/drenagem_pluvial_do_e2809criachoe2809d2c_que_fica_no_final_da_avenida_rildo_marcelino_28proximo_ao_pe_de_caja29._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/drenagem_pluvial_do_e2809criachoe2809d2c_que_fica_no_final_da_avenida_rildo_marcelino_28proximo_ao_pe_de_caja29._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que seja realizada a drenagem pluvial do “riacho”, que fica no final da Avenida Rildo Marcelino (próximo ao pé de Cajá).</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/aquisicao_de_um_caminhao_cacamba_para_atender_as_necessidades_do_nosso_municipio._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/aquisicao_de_um_caminhao_cacamba_para_atender_as_necessidades_do_nosso_municipio._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que o Poder Executivo faça aquisição de um caminhão caçamba para atender as necessidades do nosso município.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_no_sentido_que_seja_construida_a_estrada_da_igreja_do_maracaja_ate_a_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_no_sentido_que_seja_construida_a_estrada_da_igreja_do_maracaja_ate_a_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a estrada da Igreja do Maracajá até a Comunidade do Algodão.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_no_sentido_que_seja_feita_a_capinagem_e_terraplanagem_da_estrada_que_tem_inicio_na_radio_taquaritinga_fm_ate_a_rampa_do_pepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_no_sentido_que_seja_feita_a_capinagem_e_terraplanagem_da_estrada_que_tem_inicio_na_radio_taquaritinga_fm_ate_a_rampa_do_pepe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a capinagem e_x000D_
 Terraplanagem da estrada que tem início na Rádio Taquaritinga FM até a Rampa do Pepê.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_no_sentido_que_seja_criada_uma_casa_de_apoio_aos_pacientes_que_necessitam_de_atendimento_medico_e_hospitalar_na_cidade_de_garanhuns..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_no_sentido_que_seja_criada_uma_casa_de_apoio_aos_pacientes_que_necessitam_de_atendimento_medico_e_hospitalar_na_cidade_de_garanhuns..pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma Casa de Apoio aos pacientes que necessitam de atendimento médico e hospitalar na cidade de Garanhuns.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_no_sentido_que_seja_feita_a_solicitacao_para_a_adesao_e_construcao_de_unidades_habitacionais_do_programa_minha_casa_minha_vida_no_distrito_de_pao_de_acucar._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_no_sentido_que_seja_feita_a_solicitacao_para_a_adesao_e_construcao_de_unidades_habitacionais_do_programa_minha_casa_minha_vida_no_distrito_de_pao_de_acucar._1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a solicitação para a adesão e construção de unidades habitacionais do Programa “Minha Casa, Minha Vida” no distrito de_x000D_
  Pão de Açúcar.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_no_sentido_que_seja_realizado_a_pavimentacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_ate_a_comunidade_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_no_sentido_que_seja_realizado_a_pavimentacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_ate_a_comunidade_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a pavimentação da estrada que se inicia no Bairro Silva de Baixo até a comunidade Vila do Socorro.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/implantacao_da_iluminacao_de_todo_o_trecho_da_av._jose_mendes_de_carvalho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/implantacao_da_iluminacao_de_todo_o_trecho_da_av._jose_mendes_de_carvalho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que administração pública realize a implantação da iluminação de todo o trecho da Av. José Mendes de Carvalho (Av. Dé Cumaru), que vai do trevo até o início da rua principal de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_calcamento_dos_dois_cemiterios_do_distrito_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_calcamento_dos_dois_cemiterios_do_distrito_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido que administração pública realize a pavimentação (calçamento) dos dois cemitérios do Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_sentido_que_seja_construida_uma_area_de_lazer_em_frente_a_escola_chefe_leandro_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_sentido_que_seja_construida_uma_area_de_lazer_em_frente_a_escola_chefe_leandro_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma área de lazer, em frente à Escola Chefe Leandro, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_projetada_que_fica_localizada_ao_lado_da_igreja_de_santo_antonio_bairro_cruzeiro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_projetada_que_fica_localizada_ao_lado_da_igreja_de_santo_antonio_bairro_cruzeiro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a  pavimentação da Rua Projetada que fica localizada ao lado da Igreja de Santo Antônio, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_no_sentido_que_seja_construida_uma_coberta_com_telha_em_frente_a_unidade_de_saude_satelite_na_comunidade_do_algodao_para_a_populacao_que_aguarda_atendimento_medico.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_no_sentido_que_seja_construida_uma_coberta_com_telha_em_frente_a_unidade_de_saude_satelite_na_comunidade_do_algodao_para_a_populacao_que_aguarda_atendimento_medico.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja construída uma coberta com telha, em frente a Unidade de Saúde Satélite, na comunidade do Algodão, proporcionando maior conforto para a população que aguarda atendimento médico na unidade.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_no_sentido_que_seja_instalada_uma_casa_de_apoio_na_cidade_do_recife_proximo_ao_hospital_do_imip_proporcionando_conforto_para_os_pacientes_que_vao_a_cidade_para_atendimento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_no_sentido_que_seja_instalada_uma_casa_de_apoio_na_cidade_do_recife_proximo_ao_hospital_do_imip_proporcionando_conforto_para_os_pacientes_que_vao_a_cidade_para_atendimento.pdf</t>
   </si>
   <si>
     <t>Indicação,  no sentido que seja instalada uma casa de apoio na cidade do Recife, próximo ao Hospital do IMIP, proporcionando melhor conforto para os pacientes e acompanhantes, que vão a cidade para atendimento médico.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_no_sentido_que_seja_feita_uma_praca_na_frente_da_igreja_santo_antonio_no_bairro_cruzeiro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_no_sentido_que_seja_feita_uma_praca_na_frente_da_igreja_santo_antonio_no_bairro_cruzeiro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita uma praça na frente da igreja Santo Antônio, no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_-_baiano_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_-_baiano_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja substituída ou retirada a_x000D_
 corrente instalada no acesso à Feira Livre de Pão de Açúcar, a qual tem dificultado a_x000D_
 acessibilidade dos frequentadores, especialmente idosos e pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_ferreira_tutu_no_loteamento_cruzeiro_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_ferreira_tutu_no_loteamento_cruzeiro_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize a pavimentação/calçamento da rua Ferreira Tutu, no loteamento Cruzeiro em Pão de Açúcar</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_sao_geraldo_no_loteamento_cruzeiro_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_sao_geraldo_no_loteamento_cruzeiro_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize a pavimentação/calçamento da rua São Geraldo, no loteamento Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_parede_do_acude_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_parede_do_acude_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada, a pavimentação da parede do açude da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_no_sentido_que_seja_agilizada_a_reforma_dos_blocos_cirurgicos_do_hospital_geral_severino_pereira_da_silva_entregando_mais_rapido_para_a_populacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_no_sentido_que_seja_agilizada_a_reforma_dos_blocos_cirurgicos_do_hospital_geral_severino_pereira_da_silva_entregando_mais_rapido_para_a_populacao..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja agilizada a reforma dos blocos cirúrgicos do Hospital Geral Severino Pereira da Silva, entregando mais rápido para a_x000D_
 população.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_no_sentido_que_a_administracao_publica_possa_construir_um_campo_de_futebol_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_no_sentido_que_a_administracao_publica_possa_construir_um_campo_de_futebol_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública possa construir um campo de futebol, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_jamilly_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_jamilly_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado postes com iluminação de LED da comunidade do Algodão, até a divisa com o Município de Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_jamily_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_jamily_2.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um piso de concreto  nas ruas dos cemitérios públicos, do distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao-no_sentido_que_seja_feita_a_construcao_do_canal_no_trecho_entre_os_bairros_beira_rio_e_marilia_ate_o_sitio_bicas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao-no_sentido_que_seja_feita_a_construcao_do_canal_no_trecho_entre_os_bairros_beira_rio_e_marilia_ate_o_sitio_bicas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção do canal no trecho entre os bairros Beira Rio e Marília até o sítio Bicas</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_no_sentido_que_seja_feita_a_construcao_de_uma_praca_no_cruzamento_do_bairro_beira_rio_com_o_marilia_e_o_orlando_marcelino..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_no_sentido_que_seja_feita_a_construcao_de_uma_praca_no_cruzamento_do_bairro_beira_rio_com_o_marilia_e_o_orlando_marcelino..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção de uma praça no cruzamento do bairro Beira rio com o Marília e o Orlando Marcelino.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_sentido_que_seja_feito_o_complemento_da_pavimentacao_da_rua_que_interliga_os_bairros_zamba_marilia_e_orlando_marcelino_com_o_centro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_sentido_que_seja_feito_o_complemento_da_pavimentacao_da_rua_que_interliga_os_bairros_zamba_marilia_e_orlando_marcelino_com_o_centro..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o complemento da pavimentação da rua que interliga os bairros Zamba, Marília e Orlando Marcelino, com o centro.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/felipe24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/felipe24.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada a Iluminação Pública na Rua Josefa Miranda Batista – Dona Zé, localizada em frente ao Clube de Festas “Forrozão Dois Irmãos”.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/nomes_dos_sitios_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/nomes_dos_sitios_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja refeita e padronizada a sinalização com os nomes dos sítios do município Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/pavimentacao_-_rua_santo_amaro_-_sitio_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/pavimentacao_-_rua_santo_amaro_-_sitio_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação da Rua Santo Amaro, ao lado da Igreja Evangélica, no Sítio Placas.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_sentido_que_seja_realizada_a_reforma_no_centro_de_convivencia_da_comunidade_de_pedra_preta_onde_funciona_a_unidade_de_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_sentido_que_seja_realizada_a_reforma_no_centro_de_convivencia_da_comunidade_de_pedra_preta_onde_funciona_a_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a reforma, incluindo pintura, troca das portas e instalação de internet, no Centro de Convivência, da comunidade de Pedra Preta, onde funciona a Unidade de Saúde Satélite, para melhor funcionamento da unidade.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_avenida_ismael_nogaia_de_oliveira_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_avenida_ismael_nogaia_de_oliveira_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada, a pavimentação da Avenida Ismael Nogaia de Oliveira, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Amauri de Mino, Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_sentido_que_seja_enviado_um_projeto_de_lei_que_transforme_o_sitio_jerimum_e_a_vila_do_socorro_em_distritos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_sentido_que_seja_enviado_um_projeto_de_lei_que_transforme_o_sitio_jerimum_e_a_vila_do_socorro_em_distritos..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja enviado um Projeto de lei que transforme o Sítio Jerimum e a Vila do Socorro em Distritos.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/sitio_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/sitio_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido  de  que  seja feito o  calçamento  na Comunidade  de  Mateus Vieira,  que  dá  acesso  à Capela  de  Nossa  Senhora  da  Conceição,_x000D_
  induindo  a  construção  de  uma  pracinha  arborizada  com  bancos,  postes  de  ferro  com  iluminação LED e brinquedos infantil.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/casa_da_gestante.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/casa_da_gestante.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criada a Casa da Gestante, em nosso município, com atendimentos exclusivo às mulheres gestantes</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_.pdf</t>
   </si>
   <si>
     <t>no sentido de que administração pública possa construir duas (02) lombadas na Rua Francisco de Assis, centro. A primeira em frente à casa do popular Zé Bento, e outra em frente do Colégio Estadual.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao0_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao0_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa construir duas (02) lombadas na Rua Dom Moura, centro. A primeira em frente a padaria MF, e outra em frente a farmácia Santa Helena.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_sentido_de_que_administracao_publica_possa_instalar_um_letreiro_com_o_nome_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_sentido_de_que_administracao_publica_possa_instalar_um_letreiro_com_o_nome_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que administração pública possa instalar um letreiro com o nome de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_do_grupo_escolar_do_riacho_doce_dos_bernardos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_do_grupo_escolar_do_riacho_doce_dos_bernardos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que administração pública possa realizar a reforma do grupo escolar do riacho doce dos Bernardos.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_da_praca_central_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_da_praca_central_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa realizar a reforma da praça central de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_sentido_que_seja_realizada_a_manutencao_e_recuperacao_pintura_construcao_de_banheiros_no_mercado_publico_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_sentido_que_seja_realizada_a_manutencao_e_recuperacao_pintura_construcao_de_banheiros_no_mercado_publico_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja, realizada a manutenção e recuperação (pintura, construção de banheiros), no Mercado Público da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_sentido_que_a_administracao_publica_realize_a_ornamentacao_natalina_de_todas_as_pracas_publicas_das_comunidades_da_zona_rural_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_sentido_que_a_administracao_publica_realize_a_ornamentacao_natalina_de_todas_as_pracas_publicas_das_comunidades_da_zona_rural_do_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, realize a ornarmentação natalina de todas as praças públicas das comunidades da zona rural do município.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_sentido_que_seja_realizada_a_instalacao_de_um_chafariz_na_comunidade_do_algodao_abastecido_com_agua_do_acude_da_comunidade_ou_atraves_de_um_poco_artesiano..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_sentido_que_seja_realizada_a_instalacao_de_um_chafariz_na_comunidade_do_algodao_abastecido_com_agua_do_acude_da_comunidade_ou_atraves_de_um_poco_artesiano..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a instalação de um chafariz na comunidade do Algodão, abastecido com água do açude da comunidade ou através de um poço artesiano.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/ind_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/ind_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo solicite ao comandante do corpo de bombeiros militares do Estado de Pernambuco a instalação de uma_x000D_
 base dos bombeiros em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_busto_simbolo_da_missa_do_vaqueiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_busto_simbolo_da_missa_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado e colocado um busto símbolo da missa do vaqueiro (festa do vaqueiro) na comunidade de Serra dos Bois. Ressalvo_x000D_
 que, a estátua deverá ser um vaqueiro montado em um cavalo.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_saneamento_e_calcamento_na_rua_gabriel_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_saneamento_e_calcamento_na_rua_gabriel_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o saneamento e calçamento da Rua Gabriel Vieira, no trevo de Pão de Açúcar.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/1_jamilly.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/1_jamilly.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja viabilizado a perfuração e  instalação de o3 (três) poços artesianos, sendo o1 (um) no Sitio Tatus, o1 (um) na comunidade_x000D_
  Vila Alta e o1 (um) no Sitio Mangas, município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/2_-_jamilly.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/2_-_jamilly.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a pavimentação das laterais da praca da comunidade do Mulungu.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/3_-_jamilly.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/3_-_jamilly.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a continuação do calçamento que fica na ladeira localizada no Sitio Oití, na Zona Rural de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_sentido_que_o_poder_executivo_junto_a_secretaria_de_obras_passe_a_maquina_na_estrada_que_liga_para_o_sitio_lagoa_dantas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_sentido_que_o_poder_executivo_junto_a_secretaria_de_obras_passe_a_maquina_na_estrada_que_liga_para_o_sitio_lagoa_dantas..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo junto a Secretaria de Obras passe a máquina na estrada que liga para o Sítio Lagoa Dantas.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_das_luminarias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_das_luminarias.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo junto a Secretaria de Obras realize a colocação de luminárias na comunidade de São Bento, nas proximidades da residência do Sr. Cícero Alexandre (Tuiú), conhecido por Nego da Celpe.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/_construir_uma_280129_lombada_na_pe-1302c_em_frete_ao_cemiterio_parque_das_dalias_na_chega_de_nossa_cidade._28129_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/_construir_uma_280129_lombada_na_pe-1302c_em_frete_ao_cemiterio_parque_das_dalias_na_chega_de_nossa_cidade._28129_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, no sentido de que a administração pública possa construir uma (01) lombada na PE-130, em frente ao cemitério Parque das Dálias na chega de nossa cidade.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_sentido_que_seja_realizado_o_alargamento_e_colocada_uma_placa_de_sinalizacao_na_entrada_da_estrada_que_liga_a_comunidade_do_jerimum_a_br_104..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_sentido_que_seja_realizado_o_alargamento_e_colocada_uma_placa_de_sinalizacao_na_entrada_da_estrada_que_liga_a_comunidade_do_jerimum_a_br_104..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizado o alargamento e colocada uma placa de sinalização na entrada da estrada que liga a comunidade do Jerimum à BR104.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_sentido_que_a_administracao_publica_realize_a_pavimentacao_da_rua_emanuel_rodrigues_no_loteamento_mae_julia_situado_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_sentido_que_a_administracao_publica_realize_a_pavimentacao_da_rua_emanuel_rodrigues_no_loteamento_mae_julia_situado_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, realize a pavimentação da Rua Emanuel Rodrigues, no loteamento Mãe Júlia, situado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_sentido_que_a_administracao_publica_possa_contratar_um_tecnico_de_enfermagem_para_trabalhar_diariamente_na_unidade_de_saude_satelite_na_comunidade_da_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_sentido_que_a_administracao_publica_possa_contratar_um_tecnico_de_enfermagem_para_trabalhar_diariamente_na_unidade_de_saude_satelite_na_comunidade_da_situacao..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, possa contratar um técnico de enfermagem, para trabalhar diariamente na Unidade de Saúde Satélite, na comunidade da Situação.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_sentido_que_seja_feito_um_quebra-molas_passarela_em_frente_a_igreja_assembleia_de_deus_em_pao_de_acucar_localizada_na_rua_balbino_pereira_em_atendimento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_sentido_que_seja_feito_um_quebra-molas_passarela_em_frente_a_igreja_assembleia_de_deus_em_pao_de_acucar_localizada_na_rua_balbino_pereira_em_atendimento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito um quebra-molas passarela em frente a Igreja Assembleia de Deus em Pão de Açúcar, localizada na Rua Balbino Pereira, em atendimento a uma solicitação do Pastor Eurival de Moraes Silva.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_sentido_que_seja_feita_a_manutencao_e_limpeza_do_canal_que_atravessa_o_distrito_de_pao_de_acucar_visando_a_melhoria_de_vida_da_populacao_local.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_sentido_que_seja_feita_a_manutencao_e_limpeza_do_canal_que_atravessa_o_distrito_de_pao_de_acucar_visando_a_melhoria_de_vida_da_populacao_local.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção e limpeza do canal que atravessa o distrito de Pão de Açúcar , visando a melhoria de vida da população local.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realize_a_limpeza_do_acude_publico_da_comunidade_da_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realize_a_limpeza_do_acude_publico_da_comunidade_da_situacao..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que a Administração Pública, em conjunto com a Secretaria de Agricultura, realize a limpeza do açude público da comunidade da Situação.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realiza_a_limpeza_do_acude_publico_da_comunidade_de_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realiza_a_limpeza_do_acude_publico_da_comunidade_de_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido que a Administração Pública, em conjunto com a Secretaria de Agricultura, realize a limpeza do açude público da comunidade de Serra dos Bois.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_junto_as_esferas_estaduais_de_realizar_o_asfalto_estrada_que_liga_da_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_junto_as_esferas_estaduais_de_realizar_o_asfalto_estrada_que_liga_da_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder executivo veja a viabilidade junto as esferas estaduais de realizar o asfalto (estrada) que liga da comunidade do Algodão ao Jerimum, dando continuidade até a BR 104.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_um_poco_artesiano_na_comunidade_de_lagoa_dantas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_um_poco_artesiano_na_comunidade_de_lagoa_dantas..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder executivo veja a possibilidade de construir um poço artesiano na comunidade de Lagoa Dantas.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_de_reforma_da_quadra_de_esporte_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_de_reforma_da_quadra_de_esporte_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder executivo veja a viabilidade de reforma da quadra de esporte da comunidade do Algodão.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_da_reforma_dos_banheiros_da_escola_gilzete_guerra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_da_reforma_dos_banheiros_da_escola_gilzete_guerra..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a_x000D_
 possibilidade da reforma dos banheiros da escola Gilzete Guerra</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/a_administracao_publica_realize_a_instalacao_dos_equipamentos_do_poco_artesiano_da_comunidade_do_minguaiu_no_local_adequado_pois_os_mesmos_se_encontram_instalados_dentro_da_igreja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/a_administracao_publica_realize_a_instalacao_dos_equipamentos_do_poco_artesiano_da_comunidade_do_minguaiu_no_local_adequado_pois_os_mesmos_se_encontram_instalados_dentro_da_igreja.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, realize a instalação dos equipamentos do poço artesiano da comunidade do Minguaiu, no local adequado, pois os mesmos se encontram instalados dentro da igreja da comunidade.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_sentido_que_seja_que_a_administracao_publica_possa_construir_uma_praca_publica_em_frente_a_igreja_da_comunidade_de_poco_da_pedra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_sentido_que_seja_que_a_administracao_publica_possa_construir_uma_praca_publica_em_frente_a_igreja_da_comunidade_de_poco_da_pedra..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja, que a Administração Pública, possa construir uma praça pública, em frente à igreja da comunidade de Poço da Pedra.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_sentido_que_a_administracao_publica_possa_criar_um_programa_de_limpeza_de_barreiros_dos_pequenos_produtores_rurais_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_sentido_que_a_administracao_publica_possa_criar_um_programa_de_limpeza_de_barreiros_dos_pequenos_produtores_rurais_do_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que a Administração Pública, possa criar um programa de limpeza de barreiros dos pequenos produtores rurais do_x000D_
 município.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/construir_duas_280229_lombadas_na_rua_10_de_maio2c_bairro_capibaribe2c_centro_do_nosso_municipio._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/construir_duas_280229_lombadas_na_rua_10_de_maio2c_bairro_capibaribe2c_centro_do_nosso_municipio._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que administração pública possa construir duas (02) lombadas na rua 10 de Maio, bairro Capibaribe, centro do nosso município.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/construir_uma_280129_lombada_na_pe_-1302c_em_frente_ao_alto_da_cocada._assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/construir_uma_280129_lombada_na_pe_-1302c_em_frente_ao_alto_da_cocada._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que administração pública possa construir uma (01) lombada na PE -130, em frente ao alto da cocada.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_papagaio_no_loteamento_colorado..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_papagaio_no_loteamento_colorado..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento e saneamento da Rua Papagaio, no loteamento Colorado.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_no_sentido_que_seja_feita_a_manutencao_da_iluminacao_publica_do_loteamento_colorado..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_no_sentido_que_seja_feita_a_manutencao_da_iluminacao_publica_do_loteamento_colorado..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção da iluminação pública do loteamento Colorado.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_beija-flor_no_loteamento_colorado..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_beija-flor_no_loteamento_colorado..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento e saneamento da Rua Beija-Flor no loteamento Colorado.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao-reativacao_da_brigada_municipal_de_prevencao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao-reativacao_da_brigada_municipal_de_prevencao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita reativação da Brigada Municipal de Prevenção, Conscientização e Combate a Incêndios e queimadas no município de_x000D_
 Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-promover_a_contratacao_e_formacao_de_novos_guardas_mun.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-promover_a_contratacao_e_formacao_de_novos_guardas_mun.pdf</t>
   </si>
   <si>
     <t>No sentido que a Administração Pública possa promover concurso público e formação de novos Guardas Municipais, adquirindo novas viaturas_x000D_
 e equipamentos de segurança individuais e a construção de novas base.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao-cadastro_de_habitacao_de_interesse_social_voltado_par.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao-cadastro_de_habitacao_de_interesse_social_voltado_par.pdf</t>
   </si>
   <si>
     <t>No sentido que a Administração Pública possa criar um cadastro de habitação de interesse social, voltado para famílias que não possuem moradia, para posterior inclusão destas no programa minha casa minha vida.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._iluminacao_do_trevo_a_br_104.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._iluminacao_do_trevo_a_br_104.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado postes com luminárias no trecho que vai do trevo da entrada de Taquaritinga até a BR-104.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_do_sitio_pe_de_serra_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_do_sitio_pe_de_serra_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a recuperação da estrada do Sítio Pé de Serra, da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_sentido_que_seja_realizado_a_conclusao_do_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_sentido_que_seja_realizado_a_conclusao_do_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizado a conclusão do saneamento da Avenida Santa Cruz, na comunidade do Algodão.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_do_assentamento_manoel_santos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_do_assentamento_manoel_santos..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido que seja realizada a manutenção da estrada do Assentamento Manoel Santos.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_atendimento_medico_24hrs_na_ubs_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_atendimento_medico_24hrs_na_ubs_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de implantar atendimento médico 24hrs na UBS em Pão de Açúcar</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_viabilizar_uma_nova_unidade_escolar_no_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_viabilizar_uma_nova_unidade_escolar_no_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de viabilizar uma nova unidade escolar no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_uma_uti_movel_para_o_hospital_severino_pereira_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_uma_uti_movel_para_o_hospital_severino_pereira_da_silva..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a possibilidade de adquirir uma UTI móvel para o Hospital Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_sentido_de_que_administracao_publica_possa_requalificar_a_iluminacao_da_travessa_sorocaba_centro_rua_por_tras_do_gordo_da_casa_de_peca..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_sentido_de_que_administracao_publica_possa_requalificar_a_iluminacao_da_travessa_sorocaba_centro_rua_por_tras_do_gordo_da_casa_de_peca..pdf</t>
   </si>
   <si>
     <t>Indicação, no sentido de que administração pública possa requalificar a iluminação da Travessa Sorocaba, centro (rua por trás do gordo da casa de peça).</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/digitalizacao_26-11-2025_1222.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/digitalizacao_26-11-2025_1222.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo veja a_x000D_
 possibilidade de construção de 02(duas) fossas na comunidade do Algodão.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/digitalizacao_26-11-2025_1221.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/digitalizacao_26-11-2025_1221.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo realize o saneamento na comunidade do Algodão.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/digitalizacao_26-11-2025_1220.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/digitalizacao_26-11-2025_1220.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito um acesso público e instalação de uma placa para a visualização ao poço perfurado e instalado pela empresa Codevasf na Comunidade de Pedra Preta.</t>
   </si>
   <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_reativar_a_ubs_satelite_do_sitio_situacao_neste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>No sentido que o Poder Executivo veja a possibilidade de reativar a UBS Satélite do Sítio Situação, neste município.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_castram6vel_que_ira_contribuir_no_controle_populacional_de_animais_de_rua..pdf</t>
+  </si>
+  <si>
+    <t>No sentido que o Poder Executivo veja a possibilidade de adquirir um Castramóvel que irá contribuir no controle populacional de animais de rua.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_uma_creche_em_tempo_integral_na_sede_do_municipio..pdf</t>
+  </si>
+  <si>
+    <t>No sentido que o Poder Executivo veja a possibilidade de implantar uma creche em tempo integral na sede do município.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_sentido_que_seja_realiza_a_manutencao_incluindo_pintura_a_pane_eletrica_hidraulica_telhado_do_predio_da_escola_sebastiao_ferreira_de_lima_situada_na_comunidade_do_algodao..pdf</t>
+  </si>
+  <si>
+    <t>Indicação, no sentido que seja realizada a manutenção, incluindo pintura, a parte elétrica, hidráulica, telhado, do prédio da Escola Sebastião Ferreira de Lima, situada na comunidade do Algodão.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_no_sentido_que_seja_realizada_a_manutencao_eletrica_hidraulica_pintura_no_predio_da_escola_chefe_leandro_na_comunidade_do_jerimum..pdf</t>
+  </si>
+  <si>
+    <t>Indicação, no sentido que seja realizada a manutenção, elétrica, hidráulica, pintura, no prédio da Escola Chefe Leandro, na comunidade do Jerimum.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_no_sentido_que_seja_realizada_a_manutencao_no_predio_da_unidade_de_saude_amaro_minerva_sobrinho_na_comunidade_do_jerimum..pdf</t>
+  </si>
+  <si>
+    <t>Indicação, no sentido que seja realizada a manutencão no prédio da Unidade de Saúde Amaro Minerva Sobrinho na comunidade do Jerimum.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/adquirir_uma_maquina_escavadeira_28pc292c__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação, no sentido que administração pública, possa adquirir uma máquina escavadeira (PC) para o atendimento das necessidades do nosso município.</t>
+  </si>
+  <si>
     <t>1310</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Felipe Martinho, Demir, Guilherme Cumaru, Jamilly Myla</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_grupo_de_escoteiros_chefe_leandro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_grupo_de_escoteiros_chefe_leandro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em favor de GRUPO DE ESCOTEIROS CHEFE LEANDRO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>Amauri de Mino, Baiano do Povo, Demir, Felipe Martinho, Guilherme Cumaru, Hélio de Novo, Jamilly Myla, Milton, Nego de Pretinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1673/mocao_de_aplauso_deputado_federal_eduardo_henrique_da_fonte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1673/mocao_de_aplauso_deputado_federal_eduardo_henrique_da_fonte.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em favor do Deputado Federal EDUARDO HENRIQUE DA FONTE DE ALBUQUERQUE SILVA</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>Amauri de Mino, Baiano do Povo, Demir, Felipe Martinho, Geovane, Guilherme Cumaru, Hélio de Novo, Jamilly Myla, João Eugênio, Milton, Nego de Pretinho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/mocao_de_aplauso_carlinhos_santos_lucas_ferraz_e_aos_organizadores_da_festa_de_vaquejada_do_parque_araguaia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/mocao_de_aplauso_carlinhos_santos_lucas_ferraz_e_aos_organizadores_da_festa_de_vaquejada_do_parque_araguaia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em favor a Carlinhos Santos, Lucas Ferraz e aos Organizadores da Festa de Vaquejada do Parque Araguaia</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_nego.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_nego.pdf</t>
   </si>
   <si>
     <t>Requerimento —Retirada de Proposição. Indicações 08/2025 e 13/2025</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento-_retirada_de_proposicao_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento-_retirada_de_proposicao_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - RETIRADA DE PROPOSIÇÃO - INDICAÇÃO Nº 16 2025.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento-_retirada_de_proposicao_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento-_retirada_de_proposicao_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - RETIRADA DE PROPOSIÇÃO</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento-retirada_de_proposicao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento-retirada_de_proposicao.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retirada de Proposição _x000D_
 Indicação n° 033/2025</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento-abono_de_falta_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento-abono_de_falta_helio.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data 30 de janeiro de 2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/adobe_scan_03_de_fev._de_2025_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/adobe_scan_03_de_fev._de_2025_1.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento-voto_de_pesar-severino_minerva_ferreira_conhecido_por_mino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento-voto_de_pesar-severino_minerva_ferreira_conhecido_por_mino.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo Falecimento de Severino Minerva Ferreira "Mino"</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento-voto_de_pesar-maria_vitoria_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento-voto_de_pesar-maria_vitoria_silva.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo Falecimento de Maria Vitória Silva</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_de_abono_de_falta_-_amilton_cicero.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_de_abono_de_falta_-_amilton_cicero.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta do dia 04/02/2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações sobre:_x000D_
 a) Que sejam disponibilizadas informações sobre cargo ocupado, carga horária, local de_x000D_
 lotação, folha de ponto, bem como ato oficial que instituiu o vínculo dos servidores_x000D_
 indicados abaixo, constantes na folha de pagamentos da Prefeitura, bem como a_x000D_
 comprovante da devida atualização do Portal da Transparência._x000D_
 _x000D_
 b) Que sejam disponibilizadas informações sobre cargo ocupado, carga horária, folha de_x000D_
 ponto, bem como ato oficial que instituiu o vínculo dos servidores indicados abaixo,_x000D_
 constantes na folha de paganrentos da Secretaria Municipal de Saúde, bem como_x000D_
 comprovante da devida atualização do Portal da Transparência._x000D_
 _x000D_
 c) Que seja encaminhada lista atualizada dos servidores efetivos readaptados vinculados_x000D_
 à Secretaria Municipal de Educação._x000D_
 _x000D_
 d) Que seja encaminhada lista atualizada de todos os condutores de transporte escolar_x000D_
 do ano de 2025, bem como cópia da carteira nacional de habilitação e Certificado de_x000D_
 Conclusão em Curso de Condutor de Transporte Escolar._x000D_
 _x000D_
 e) Que seja encaminhada folha de ponto de todos servidores que receberam hora extra_x000D_
 no mês de janeiro de 2025.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento-pedido_de_informacoes-baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento-pedido_de_informacoes-baiano.pdf</t>
   </si>
   <si>
     <t>Pedido de informação:_x000D_
 Requer o que segue:_x000D_
 Que sejam disponibilizadas informações sobre a Seleção de Diretor Escolar da rede_x000D_
 municipal de ensino de Taquaritinga do Norte, contendo Edital devidamente publicado, resultado da referida seleção e Portaria de nomeação, considerando que o provimento do cargo ou função de gestor escolar é de acordo com critérios técnicos de mérito e desempenho e deve ser seguido o que preconiza o Decreto Municipal n° 042/2022 e a Lei Federal n° 14.133/2020.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/demir-_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/demir-_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Relato a minha ausência a 5ª reunião ordinária do 1º período Legislativo em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_pedido_de_informacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Requer o que segue: Pedido de informação sobre publicidade e transparência a respeito_x000D_
 das atividades da Chefia do Gabinete do Poder Executivo:_x000D_
 a) Processo Licitatório, caso houve ou processo de processo dispensa._x000D_
 b) Notas fiscais e comprovantes de pagamentos._x000D_
 c) Relação dos carros locados com cópia dos CRLV de cada veículo.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva_-_baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva_-_baiano.pdf</t>
   </si>
   <si>
     <t>Pedido de informação:_x000D_
 Requer o que segue que sejam disponibilizadas cópias de todas as despesas para a realização da Tradicional Festa de Janeiro 2025, acompanhada de processos licitatórios, contratos, notas fiscais, empenhos e comprovantes de pagamento.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_de_abono_de_falta_-_helio_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_de_abono_de_falta_-_helio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de falta referente a 8ª reunião ordinária do 1ª período Legislativo em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1473/requerimento_-_pedido_de_informacoes_ao_prefeito_-_eduardo_jose.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1473/requerimento_-_pedido_de_informacoes_ao_prefeito_-_eduardo_jose.pdf</t>
   </si>
   <si>
     <t>Pedido de informação - Requer que sejam disponibilizadas cópias de  ofícios que solicitam e justificam contratação por excepcional público sem prévia realização de processo seletivo simplificado no âmbito da administração direta e indireta do Município de Taquaritinga do Norte datados a_x000D_
 partir de 01 de janeiro de 2025 até os dias atuais.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento__voto_de_pesar_pelo_falecimento_de_jose_severino_bezerra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento__voto_de_pesar_pelo_falecimento_de_jose_severino_bezerra.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de José Severino Bezerra</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Abono de Falta referente à Sessão do dia 18 de março nos termos da justificativa.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_de_abono_de_falta_-_18.03.2025_-_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_de_abono_de_falta_-_18.03.2025_-_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_-_voto_de_pesar_pelo_falecimento_de_augusto_cesar_da_cunha_castro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_-_voto_de_pesar_pelo_falecimento_de_augusto_cesar_da_cunha_castro.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Augusto César da Cunha Castro.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_de_abono_de_falta_-_27.02.2025_-_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_de_abono_de_falta_-_27.02.2025_-_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Abono de Falta referente à Sessão do dia 27 de fevereiro nos termos da justificativa.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento-abono_de_falta_helio_24.04.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento-abono_de_falta_helio_24.04.25.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta referente a ausência na 1ª sessão ordinária legislativa do 2º período, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1541/copia_de_requerimento_-_retirada_de_proposicao_sem_parecer_2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1541/copia_de_requerimento_-_retirada_de_proposicao_sem_parecer_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Retirada de Proposição - Indicação n° 238/2025 de sua Autoria, em epígrafe, tendo vista que ainda não foi submetida à deliberação do Plenário, competindo ao Presidente deferir o pedido, nos termos dos Arts. 143, inciso I e 126, § 1º do Regimento Interno.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_-_abono_de_falta_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_-_abono_de_falta_demir.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 1° sessão ordinária legislativa do 2° período Legislativo. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Genivaldo Ferreira Lins</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1575/oficio_segab_n.229.2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1575/oficio_segab_n.229.2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Retirada de Pauta do Projeto de Lei Ordinária do Executivo nº10/2025</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_-_pedido_de_informacoes_14-05-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_-_pedido_de_informacoes_14-05-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer o que seja disponibilizada cópia da Sindicância Investigativa encerrada referente_x000D_
 à possível irregularidade na compra de medicamento e material médico hospitalar, noticiada em fevereiro do ano em curso. Considerando não ter conhecimento de decreto de sigilo sobre_x000D_
 as informações constantes dos autos da sindicância, e, considerando por fim, o direito de acesso a informações de interesse público encontra amparo nos incisos XXXIII e XXXIV do art. 5º da Constituição Federal, bem como na Lei nº 12.527 /2011 (Lei de Acesso à Informação), sendo, portanto, a publicidade a regra e o sigilo a exceção</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_de_abono_de_falta_13.05_-_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_de_abono_de_falta_13.05_-_demir.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 4° sessão ordinária legislativa do 2° período Legislativo. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_voto_de_pesar_-_jose_bezerra_filho_cazuza.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_voto_de_pesar_-_jose_bezerra_filho_cazuza.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar à família do senhor José Bezerra Filho (Cazuza)</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1638/requerimento_-_pedido_de_informacoes_26-05-2025_-_boqueirao_de_amarela_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1638/requerimento_-_pedido_de_informacoes_26-05-2025_-_boqueirao_de_amarela_assinado.pdf</t>
   </si>
   <si>
     <t>Requer cópia da licença de construção, e de todos os documentos apresentados no ato do requerimento da referida licença da propriedade Boqueirão de Amarela, localizada no perímetro urbano do Distrito de Pão de Açúcar, as margens da Rodovia PE-160, Km 3, pertencente a Sra. Maria do Rosário Nascimento, onde funciona o Projeto de Descarte de Jazida.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_-_pedido_de_informacoes_26-05-2025_-_recursos_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_-_pedido_de_informacoes_26-05-2025_-_recursos_assinado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a origem dos recursos que foram destinados à compra de super vans para o serviço de TFD e 1 ambulância.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_-_pedido_de_informacoes_26-05-2025_-_vila_do_socorro_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_-_pedido_de_informacoes_26-05-2025_-_vila_do_socorro_assinado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a aquisição do terreno onde será construída a nova escola de Vila do Socorro, cuja autorização se deu Lei Municipal 2.207/2025.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_de_falta_15.05.25_-_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_de_falta_15.05.25_-_helio.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta - Solicito abono de falta na data 15/05/2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1667/estou_compartilhando_o_arquivo_requerinento_de_falta_29.05.2025_-_amilton_com_voce.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1667/estou_compartilhando_o_arquivo_requerinento_de_falta_29.05.2025_-_amilton_com_voce.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data acima citada, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_-_pedido_de_informacoes_10-06-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_-_pedido_de_informacoes_10-06-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de informação: Requer o que segue:_x000D_
 a) Cópia da folha de pagamento detalhada dos Diretores de Escola, lotados da Secretaria Municipal de Educação, Cultura e Esporte, nos meses de fevereiro a maio de 2025.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/abono_de_falta.pdf</t>
   </si>
   <si>
     <t>SOLICITO ABONO DE FALTA NA DATA ACIMA, POR ASSUNTOS PESSOAIS INTRANSFERÍVEL.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento-abono_de_falta_baiano-_24.07.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento-abono_de_falta_baiano-_24.07.25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta no dia 24/07/2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_abono_de_falta_-_helio_-_30.07.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_abono_de_falta_-_helio_-_30.07.25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 16/06/2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento-pedido_de_informacoes-baiano-04.08.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento-pedido_de_informacoes-baiano-04.08.25.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Prefeito, mediante anuência da Presidência._x000D_
 Requer o que segue:_x000D_
 Que seja encaminhada planilha atualizada de todos os veículos locados pelo Fundo Municipal de Saúde, contendo placa, modelo, nome do motorista e quais os setores que os referidos veículos são destinados.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento-abono_de_falta_demir-_24.07.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento-abono_de_falta_demir-_24.07.25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data do dia 24 de Julho, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento-abono_de_falta-milton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento-abono_de_falta-milton.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente á reunião do dia 31 de julho, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento-pedido_de_informacoes-baiano-13.08.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento-pedido_de_informacoes-baiano-13.08.25.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Prefeito, mediante anuência da Presidência. _x000D_
 Requer o que segue:_x000D_
 a) Que seja encaminhada informações sobre todas as despesas detalhadas do Festival Café Cultural, como contratações artísticas, estrutura, locações de espaço, contratação de pessoal, material gráfico, brindes, fardamento enfim, todas as despesas realizadas para que o mesmo pudesse acontecer, de todas as Secretarias envolvidas e FWIART, contendo Processo licitatório, contratos, nota fiscal, empenho, comprovante de pagamento._x000D_
 _x000D_
 b) Que seja encaminhada cópia dos contratos de patrocínio, de convênios, firmados pelo Município para a realização do Festival Café Cultural, bem como comprovante de todos os valores recebidos para este fim.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/req._pedido_de_informacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/req._pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Prefeito, mediante anuência da Presidência. Requer o que segue: a)Informações referentes aos recursos utilizados na recuperação da estrada que liga Vila do Socorro ao Silva de Baixo. b) Origem desses recursos. c) Detalhamento do material utilizado, bem como, o valor destes. d) Valor pago pela contratação do serviço das maquinas. e) Se esta ação foi estendida para mais alguma localidade.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/oficio_gp_n.543.2025_-_camara_municipal_-_retirada_ploe_20-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/oficio_gp_n.543.2025_-_camara_municipal_-_retirada_ploe_20-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de Projeto de Lei Ordinária do Executivo - PLOE</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_de_retirada_-_14.08.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_de_retirada_-_14.08.25.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Proposição:_x000D_
 PLOE 17/2025 - Autoriza o Poder Executivo a contratar operação de crédito, com a Caixa Econômica Federal com ou sem garantia da união, e da outras providencias.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_-_pedido_de_informacoes_prestacao_de_servico_de_transporte_escolar_21-08-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_-_pedido_de_informacoes_prestacao_de_servico_de_transporte_escolar_21-08-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de informação: Requer o que segue:_x000D_
 a) Que seja encaminhada cópia de todos os contratos de prestação de serviços de_x000D_
 transporte escolar das redes estadual e municipal de ensino do ano de 2025,_x000D_
 acompanhado dos respectivos termos aditivos e processos de dispensa de licitação, se_x000D_
 for o caso;_x000D_
 b) Que seja encaminhada cópia de todos os documentos de habilitação dos condutores_x000D_
 prestadores de serviço do referido transporte escolar, bem como certificado do curso_x000D_
 de condutor de transporte escolar;_x000D_
 c) Que seja encaminhada cópia do documento de todos os veículos utilizados na prestação do serviço de transporte escolar, bem como certificado de vistoria do_x000D_
 Detran/PE devidamente atualizado, autorizando os mesmos para estes fins.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/falta-_baiano_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/falta-_baiano_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta - Solicito abono de falta na data acima citada, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/justif._dia_21.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/justif._dia_21.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 6ª sessão ordinária legislativa do 3º período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/justif_dia_14.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/justif_dia_14.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 5ª sessão ordinária legislativa do 3º período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento-abono_de_falta_geovane-21.08.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento-abono_de_falta_geovane-21.08.25.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência 6ª sessão ordinária do 3º período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/falta-_baiano-1_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/falta-_baiano-1_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta no dia 11.09.2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_-_pedido_de_informacoes_16-09-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_-_pedido_de_informacoes_16-09-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de informação: _x000D_
 Requer o que segue: Requer o que segue:_x000D_
 a) Cópia da Portaria nº 604/2025 na íntegra, pois a mesma afirma dar publicidade ao_x000D_
 Edital de Seleção Simplificada para Diretores Escolares, menciona que o mesmo está em anexo,_x000D_
 porém não está disponível no portal da transparência conforme pode ser constatado através deste link chrome extension://efaidnbmnnnibpcajpcglclefindmkaj/https://transparenciapm.taquaritingadonor_x000D_
 te.pe.gov.br/sistema/uploads/portarias/1756479183_481dd76ce654eda6843a.pdf e também não fora publicada no Diário Oficial do Município – AMUPE até a noite do dia 15 de setembro do ano em curso.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_-_informacoes_a_mesa-camara_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_-_informacoes_a_mesa-camara_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de informação_x000D_
 Requer-se:_x000D_
 a) Cópia de requerimento escrito, discutido e votado pelo Plenário, nos termos do art._x000D_
 148, VIII do Regimento Interno desta Casa, que solicitou realização de audiência pública_x000D_
 referente ao FINISA – crédito caixa, que aconteceu no distrito de Pão de Açúcar, no dia 12 de agosto do ano em curso._x000D_
 b) Cópia da ata da referida audiência pública.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_-_abono_de_falta_-_11.09.25_-_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_-_abono_de_falta_-_11.09.25_-_helio.pdf</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_-_pedido_de_informacoes_02-10-2025_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_-_pedido_de_informacoes_02-10-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de informação:_x000D_
 Requer o que segue:_x000D_
 a) Cópia de todas as notas fiscais da empresa Agil locadora de veículos Ltda, oriunda do contrato com o Fundo Municipal de Saúde no ano de 2025._x000D_
 b) Cópia de todos os contratos dos prestadores de serviço de transporte terceirizado junto ao Fundo Municipal de Saúde no ano de 2025.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_pedido_de_informacoes_-_baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_pedido_de_informacoes_-_baiano.pdf</t>
   </si>
   <si>
     <t>Pedido de informação: _x000D_
 Requer o que segue:_x000D_
 a) Cópia do contrato da empresa responsável pela coleta do lixo urbano no distrito de Pão de Açúcar._x000D_
 b) Cópia do cronograma de coleta do lixo urbano no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimnto_de_falta_-_11.09_-_geovane_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimnto_de_falta_-_11.09_-_geovane_1.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 4ª sessão ordinária legislativa do 3º período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_-_abono_de_falta_de_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_-_abono_de_falta_de_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente a reunião do dia 11 de setembro, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_de_falta_-_23.09.25_-_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_de_falta_-_23.09.25_-_helio.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta - _x000D_
 Solicito abono de falta do dia 23/09/2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_-_abono_de_falta_-_21.10.25_-_jamilly.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_-_abono_de_falta_-_21.10.25_-_jamilly.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento-voto_de_pesar_pelo_falecimento_de_francisco_jackson_alves.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento-voto_de_pesar_pelo_falecimento_de_francisco_jackson_alves.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Francisco Jackson Alves</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento-voto_de_pesar_pelo_falecimento_de_joselia_maria_de_assuncao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento-voto_de_pesar_pelo_falecimento_de_joselia_maria_de_assuncao..pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Josélia Maria de Assunção</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/requerimento_abono_de_falta_-_amilton_16.10.2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/requerimento_abono_de_falta_-_amilton_16.10.2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 1ª sessão ordinária legislativa do 4º período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_-_abono_de_falta_eduardo_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_-_abono_de_falta_eduardo_0001.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta- solicito abono de falta no dia 30/10/2025, por motivos de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_-__abono_de_falta_de_helio_referente_ao_dia_23-10-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_-__abono_de_falta_de_helio_referente_ao_dia_23-10-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 3ªSessão Ordinária Legislativa do 4º período Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-_abono_de_falta_-_amilton_-_30.10.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-_abono_de_falta_-_amilton_-_30.10.25.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de faIta referente a ausência na 4a sessão ordinária legislativa do 4º período. Por motivos pessoais e inadiáveis</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_de_abono_de_falta_-_21.10.25_-_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_de_abono_de_falta_-_21.10.25_-_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/requerimento_-_pedido_de_informacoes_-_baiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/requerimento_-_pedido_de_informacoes_-_baiano.pdf</t>
   </si>
   <si>
     <t>Pedido de informação:_x000D_
 Requer o que segue:_x000D_
 a) Cópia dos contratos de locação de todos os imóveis locados pela Secretaria Municipal_x000D_
 de Assistência Social, através do Fundo Municipal de Assistência Social, bem como_x000D_
 comprovantes de pagamentos dos referidos aluguéis durante o ano de 2025.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_-_abono_de_falta_-_helio_-_07.11.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_-_abono_de_falta_-_helio_-_07.11.25.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 5° Sessão Ordinária legislativo do 4° período, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_abono_de_falta_-_eduardo_jose_-_11.11.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_abono_de_falta_-_eduardo_jose_-_11.11.25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta no dia 11.11.2025, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_-_voto_de_pesar_pelo_falecimento_de_jose_gilson_pereira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_-_voto_de_pesar_pelo_falecimento_de_jose_gilson_pereira.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de José Gilson Pereira</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_-_voto_de_pesar_pelo_falecimento_de_armindo_helio_oliveira_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_-_voto_de_pesar_pelo_falecimento_de_armindo_helio_oliveira_silva.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Armindo Hélio Oliveira Silva</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/abono_demir_16-09-25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/abono_demir_16-09-25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na 1ª Reunião Ordinária da 4ª Sessão Legislativa (16/09/25) , por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/abono_demir_13-11-25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/abono_demir_13-11-25.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na 7ª Reunião Ordinária da 4ª Sessão Legislativa (13/11/2025), por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento-abono_de_falta-milton_18.11.25.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o abono de falta na data 18/11/2025, por motivo de assuntos pessoais intransferíveis.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento-abono_de_falta-helio.pdf</t>
+  </si>
+  <si>
+    <t>Solicito abono de falta no dia 27.11.2025, por motivo de assuntos pessoais intransferíveis.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento-abono_de_falta-baiano.pdf</t>
+  </si>
+  <si>
     <t>1301</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_resolucao_dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2017_ordenador_de_despesas_ivanildo_mestre_bezerra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_resolucao_dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2017_ordenador_de_despesas_ivanildo_mestre_bezerra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte-PE, relativas ao exercício de 2017, Ordenador de Despesas Ivanildo Mestre Bezerra</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_resolucao_altera_o_art._127-a_do_regimento_interno.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_resolucao_altera_o_art._127-a_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 127-A e revoga o § 1°, ambos do Regimento Interno da Câmara de Vereadores de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_resolucao_dispoe_sobre_o_regimento_interno_da_camara_municipal_de_taquaritinga_do_norte_estado_de_pernambuco..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_resolucao_dispoe_sobre_o_regimento_interno_da_camara_municipal_de_taquaritinga_do_norte_estado_de_pernambuco..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Taquaritinga do Norte, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_resolucao_no_02-2025..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_resolucao_no_02-2025..pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução ao Poder Executivo municipal de veículo pertencente ao patrimônio da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_resolucao_-_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_resolucao_-_helio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as exigências para concessão de Títulos de Cidadão Nortetaquaritinguense e  da Medalha Severino Pereira da Silva e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>PARL</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_ploe_n1_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_ploe_n1_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação do PLOE 01/2025: - ALTERA AS LEIS MUNICIPAIS N° 1.603/2009 E 1.863/2017, FIXA O VENCIMENTO DE CARGOS EM COMISSAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_ploe_n2_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_ploe_n2_cfo.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 02/2025Cria as funções gratificadas de "Agente de Contratação" e "Agente de Comissão de Contratação e Equipe de Apoio" no âmbito da Administração Pública Municipal Direta e Fundacional do Município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_ploe_n3_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_ploe_n3_cfo.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 03/2025: - FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>CJLE - Comissão de Justiça, Legislação e Ética</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_cjle_ploe_no_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_cjle_ploe_no_01.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação do PLOE 01/2025 ALTERA AS LEIS MUNICIPAIS N° 1.603/2009 E 1.863/2017, FIXA O VENCIMENTO DE CARGOS EM COMISSAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/parecer_cjle_ploe_no_02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/parecer_cjle_ploe_no_02.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 02/2025 Cria as funções gratificadas de "Agente de Contratação" e "Agente de Comissão de Contratação e Equipe de Apoio" no âmbito da Administração Pública Municipal Direta e Fundacional do Município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/parecer_cjle_ploe_n_03-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/parecer_cjle_ploe_n_03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação do PLOE 03/2025 FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/parecer_plol_n2_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/parecer_plol_n2_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 02/2025: - Projeto de Lei N° 02/2025 - Altera a Lei Municipal n° 2.163/2024, de 02 de janeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/parecer_plol_n2_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/parecer_plol_n2_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 02/2025 - Altera a Lei Municipal n° 2.163/2024, de 02 de janeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/parecer_pdl_n1_cjle_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/parecer_pdl_n1_cjle_2025.pdf</t>
   </si>
   <si>
     <t>Parecer pelo arquivamento do PDL 01/2025 - Concede Título de Cidadão de Taquaritinga do Norte — PE ao ilustríssimo Senhor JUNIOR BERNARDINO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_plol_n1_cjle_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_plol_n1_cjle_2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 01/2025 - Denominar DE AVENIDA JOSÉ MENDES DE CARVALHO, o trecho que compreende o trevo até a rua do comércio no Distrito De Gravatá Do Ibiapina.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/parecer_cfo_ploe_n5-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/parecer_cfo_ploe_n5-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 05/2025: - Dispõe sobre a autorização para abertura de crédito adicional especial para execução de transferência da união pela política nacional Adir Blanc de fomento á cultura no município de Taquaritinga do Norte e promove adequação orçamentária, nos termos da lei federal n° 4.320, de 17 de março de 1964.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>CTICSP - Comissão de Turismo, Indústria, Comércio e Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_cticsp_ploe_n4-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_cticsp_ploe_n4-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE N° 04/2025 - Altera a Lei Municipal n° 1.698/2011, que dispõe sobre o Serviço de Inspeção Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_pdl_n02_2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_pdl_n02_2025_cjle.pdf</t>
   </si>
   <si>
     <t>Esta Comissão opina favoravelmente pela tramitação do Projeto de Decreto Legislativo n° 02/2025 Concede Título de Cidadão de Taquaritinga do Norte — PE ao ilustríssimo Senhor José Gilson Pereira.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_pres_n2-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_pres_n2-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação do Projeto de Resolução N° 02/2025, Altera o Artigo 127-A e revoga o § 1 °, ambos do Regimento Interno da Câmara de Vereadores de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_plol__no03-2025_cjle_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_plol__no03-2025_cjle_.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 03/2025 - Institui o dia da Matemática no Município de Taquaritinga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_ploe_no4-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_ploe_no4-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 04/2025 - Altera a Lei Municipal n° 1.698/2011, que dispõe sobre o Serviço de Inspeção Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_ploe_no5-2025_cjle_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_ploe_no5-2025_cjle_.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 05/2025 - Dispõe sobre a autorização para abertura de crédito adicional especial para execução de transferência da união pela política nacional Aldir Blanc de fomento ã cultura no município de Taquaritinga do Norte e promove adequação orçamentária, nos termos da lei federal n° 4.320, de 17 de março de 1964.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>CECESASDC - Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1437/parecer_ploe__06-25_cecesadc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1437/parecer_ploe__06-25_cecesadc.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 06/2025: Altera o art. 4º, caput e § 9º da Lei Municipal no 1.468, de 28 de janeiro_x000D_
 de 2004, e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1438/parecer_plol_n4_2025_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1438/parecer_plol_n4_2025_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 04/2025: altera a Lei Municipal nº 2.158/2023 e cria cargo em comissão de Assessor Parlamentar de Plenário no âmbito da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1439/parecer_plol_n4-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1439/parecer_plol_n4-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 04/2025 Altera a Lei Municipal nº 2.158/2025 e cria cargo em comissão de Assessor Parlamentar de Plenário no âmbito da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1440/parecer_ploe_06-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1440/parecer_ploe_06-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 06/2025 - Altera o art. 4°, caput e § 9° da Lei Municipal n° 1.468, de 28 de janeiro de 2004, e dá outras providências.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1487/parecer_cjle_ploe_no_07.25.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1487/parecer_cjle_ploe_no_07.25.pdf</t>
   </si>
   <si>
     <t>Esta Comissão opina favoravelmente pela tramitação do Projeto de Lei 07/2025 - Dispõe sobre a instituição do Programa de Regularização Fiscal 2025 (REFIS 2025), destinado à regularização de débitos tributários e não tributários no Município de Taquaritinga do Norte, estabelece condições para adesão, concede benefícios fiscais, autoriza a realização de campanha de recuperação de créditos mediante sorteio de prêmios e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>CMJLEFO - Comissão Mista de Justiça, Legislação e Ética e Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1516/parecer_pres_01_2025_comissaomista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1516/parecer_pres_01_2025_comissaomista.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PRES 01/2025: Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte-PE, relativas ao exercício de 2017, Ordenador de Despesas Ivanildo Mestre Bezerra.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_ploe_09_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_ploe_09_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 09/2025: Autoriza o Poder Executivo Municipal a conceder premiação e apoio financeiro a eventos públicos e privados de natureza esportiva, cultural, religiosa e educacional no Município de Taquaritinga do Norte-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_ploe_09_cecesasdc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_ploe_09_cecesasdc.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 09/2025:Autoriza o Poder Executivo Municipal a conceder premiação e apoio financeiro a eventos públicos e privados de natureza esportiva, cultural, religiosa e educacional no Município de Taquaritinga do Norte-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1519/pdl_03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1519/pdl_03.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 03/2025: Concede Título de Cidadão de Taquaritinga do Norte – PE ao Ilustríssimo Senhor GIOVANNI TAVARES DE SOUSA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1520/parecer_plol_07_cecesasdc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1520/parecer_plol_07_cecesasdc.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 07/2025: Dispõe sobre a reserva de vagas de emprego para mulheres em situação de violência doméstica e familiar nas empresas prestadoras de serviços junto ao Município de Taquaritinga do Norte-PE e da outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_ploe_13_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_ploe_13_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 13/2025: Autoriza o Município de Taquaritinga do Norte a realizar despesa com a aquisição de monumento religioso em homenagem a José Antônio de Maria Ibiapina – Padre Ibiapina, e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_plol_06_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_plol_06_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 06/2025: INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAL DO MUNICÍPIO DE TAQUARITINGA DO NORTE-PE A SEMANA MUNICIPAL DE EDUCAÇÃO FÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plol_07_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plol_07_cjle.pdf</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_ploe_08_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_ploe_08_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 08/2025: Autoriza o Município de Taquaritinga do Norte a ceder, com encargo, o direito de uso do imóvel que indica.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_ploe_9_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_ploe_9_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 09/2025 Autoriza o Poder Executivo Municipal a conceder premiação e apoio financeiro a eventos públicos e privados de natureza esportiva, cultural, religiosa e educacional no Município de Taquaritinga do Norte-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_ploe_13_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_ploe_13_cjle.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>COUSPAMA - Comissão de Obras, Urbanismo, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1616/parecer_couspama_plol_09-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1616/parecer_couspama_plol_09-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 9/2025: - Dispõe sobre, estabelecer diretrizes para o Incentivo e Desenvolvimento_x000D_
 da Apicultura e da Meliponicultora e o desenvolvimento de produtos e serviços apícolas e meliponicolas de qualidade no município de Taquaritinga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1617/parecer_couspama_plc_1-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1617/parecer_couspama_plc_1-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLC 1/2025 - Altera a Lei Municipal N'’ 1433/2022, que dispõe sobre o parcelamento do solo urbano no âmbito do município de Taquaritinga do Norte-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1618/parecer_cfo_ploe_14-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1618/parecer_cfo_ploe_14-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 14/2025: DISPÕE SOBRE A REFORMA ADMINISTRATIVA, ALTERA OS VENCIMENTOS DOS CARGOS COMISSIONADOS DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE TAQUARITINGA DO NORTE – FUNDATA E REVOGA O DECRETO MUNICIPAL   Nº 12/2017.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_cecesasdc_ploe_14-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_cecesasdc_ploe_14-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 14/2025: - Altera os vencimentos dos Cargos Comissionados da Fundação Municipal_x000D_
 de Saúde De Taquaritinga do Norte – FUNDATA, concede gratificação de representação aos ocupantes desses cargos e revoga o Decreto Municipal Nº 12/2017.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_cfo_ploe_15-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_cfo_ploe_15-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 15/2025: - Autoriza a abertura de Crédito Adicional Especial no Orçamento do_x000D_
 Município de Taquaritinga do Norte, Estado de Pernambuco, para a inclusão de dotação orçamentária destinada à aquisição de imóveis pela Secretaria de Educação, mediante anulação de dotação existente, nos termos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_cfo_plol_09-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_cfo_plol_09-2025.pdf</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_cjle_ploe_15-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_cjle_ploe_15-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação: PLOE 15/2025 - Autoriza a abertura de Crédito Adicional Especial no Orçamento do Município de Taquaritinga do Norte, Estado de Pernambuco, para a inclusão de dotação orçamentária destinada à aquisição de imóveis pela Secretaria de Educação, mediante anulação de dotação existente, nos termos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_cjle_pdl_04-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_cjle_pdl_04-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL o4/2025 - Concede Título de Cidadão de Taquaritinga do Norte – PE ao ilustríssimo Senhor Diôgo Marans.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_cjle_ploe_14-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_cjle_ploe_14-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 14/2025 - Dispõe sobre a reforma administrativa, altera os vencimentos dos cargos comissionados da fundação municipal de saúde de Taquaritinga do Norte – FUNDATA e revoga o decreto municipal nº 12/2017.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_cjle_plol_10-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_cjle_plol_10-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 10/2025 - Dispõe sobre a liberação de espaços públicos para realização de eventos com som automotivo regulamentando suas atividades e dá outras providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_cjle_pdl_06-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_cjle_pdl_06-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL o6/2025 -. Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor Rivaldo Queiroz Dantas.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_cjle_pdl_05-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_cjle_pdl_05-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL o5/2025 - Concede Título de Cidadão de Taquaritinga do Norte – PE ao ilustríssimo Senhor Paulo César Dias.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_cjle_plol_08-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_cjle_plol_08-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL o8/2025 „. Denomina a sala de Raio-x, do HOSPITAL SEVERINO PEREIRA DA SILVA, DE SALA DE RAIO-X DJALMA DOS SANTOS.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_cjle_plol_09-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_cjle_plol_09-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL o9/2025 - Dispõe sobre, estabelecer diretrizes para o Incentivo e Desenvolvimento da Apicultura e da Meliponicultora e o desenvolvimento de produtos e serviços apícolas e meliponicolas de qualidade no município de Taquaritinga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_cjle_plc_1-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_cjle_plc_1-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLC 1/2025 - Altera a Lei Municipal Nº 1433/2022, que dispõe sobre o parcelamento do solo urbano no âmbito do município de Taquaritinga do Norte-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1651/parecer_ploe_16_cecesasdc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1651/parecer_ploe_16_cecesasdc.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 16/2025: - Dispõe sobre a atualização do piso salarial dos professores efetivos da_x000D_
 rede municipal de ensino de Taquaritinga do Norte em 6,27% e dá outras providências.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1652/parecer_ploe_16_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1652/parecer_ploe_16_cfo.pdf</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1653/parecer_ploe_16_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1653/parecer_ploe_16_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 16/2025 - Dispõe sobre a atualização do piso salarial dos professores efetivos da rede municipal de ensino de Taquaritinga do Norte em 6,27% e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1654/parecer_pdl_7_2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1654/parecer_pdl_7_2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 07/2025 - Concede Título de Cidadão de Taquaritinga d0 Norte - PE ao Ilustríssimo Casal Fernando e Werlânia.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_cecesasdc_ploe_11-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_cecesasdc_ploe_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 11/2025: - Dispõe sobre a criação da Gratificação por Desempenho da Direção de_x000D_
 Ensino no âmbito da Rede Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1676/parecer_cecesasdc_ploe_12-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1676/parecer_cecesasdc_ploe_12-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 12/2025: - Dispõe sobre a criação do cargo comissionado de Coordenador Geral de_x000D_
 Educação, no âmbito da Administração Pública Direta do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_cfo_ploe_12-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_cfo_ploe_12-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 12/2025: Dispõe sobre a criação do cargo comissionado de Coordenador Geral de Educação, no âmbito da Administração Pública Direta do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/parecer_cfo_ploe_11-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/parecer_cfo_ploe_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 11/2025: Dispõe sobre a criação da Gratificação por Desempenho da Direção de Ensino no âmbito da Rede Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/parecer_cjle_ploe_n_11-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/parecer_cjle_ploe_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 11/2025 Dispõe sobre a criação da Gratificação por Desempenho da Direção de Ensino no âmbito da Rede Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/parecer_cjle__-_pres_03-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/parecer_cjle__-_pres_03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PRES 3/2025 :Dispõe sobre o Regimento Interno da Câmara Municipal de Taquaritinga do Norte, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/parecer_cjle_-_plol_11-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/parecer_cjle_-_plol_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL11/2025: Cria a implementação dos 18 ODS Objetivos de Desenvolvimento Sustentável, da Agenda 2030 da ONU e adota outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_cjle_-_pelo_01-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_cjle_-_pelo_01-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PELO 1/2025 Revisa a Lei Orgânica do município de Taquaritinga do Norte, Estado de Pernambuco, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/parecer_cjle_-_ploe_12-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/parecer_cjle_-_ploe_12-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 12/2025 Dispõe sobre a criação do cargo comissionado de Coordenador Geral de Educação, no âmbito da Administração Pública Direta do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plol_12_comissao_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plol_12_comissao_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 12/2025 Institui o Programa Municipal de Formação e Capacitação Profissional - CAPACITAQ no âmbito do município de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/comissao_financas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/comissao_financas.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 15/2025 dispõe sobre a alteração da Lei Municipal N° 2.158, de 19 de dezembro_x000D_
 de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_ploe_17-2025_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_ploe_17-2025_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 17/2025 - Autoriza o poder executivo a contratar operação de crédito, com a Caixa Econômica Federal com ou sem garantia da União, e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_pdl_12-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_pdl_12-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 12/2o25 - Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor, Édson Pessoa da Silva.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_ploe_17-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_ploe_17-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOE 17/2025 - Autoriza o poder executivo a contratar operação de crédito, com a caixa econômica federal com ou sem garantia da união, e da outras providencias.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plol_15-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plol_15-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 15/2025 - Dispõe sobre a alteração da Lei Municipal N° 2.158, de 19 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/parecer_pdl_8-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/parecer_pdl_8-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 08/2025 - Concede Título de Cidadão de Taquaritinga do Norte ao Sr. EDNALDO VIEIRA FILHO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/parecer_pdl_11-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/parecer_pdl_11-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 11/2025 - Concede Título de Cidadão de Taquaritinga do Norte -PE a Ilustríssima Senhora TACIANA DE CASTRO GONÇALO DA SILVA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/parecer_plol_12-25_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/parecer_plol_12-25_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 12/2025 - Institui o Programa Municipal de Formação e Capacitação Profissional - CAPACITAQ no âmbito do município de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_pdl_9-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_pdl_9-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 09/2025 - Concede Título de Cidadão de Taquaritinga do Norte à Sra. NATALIA LAGES LEITE.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_plol_13-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_plol_13-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 13/2025 - Dispõe sobre a obrigatoriedade do uso de focinheira em cães de raça ferozes e demais descritos, bem como seus cruzamentos em vias e locais públicos no território do município de Taquaritinga do Norte-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_pdl_10-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_pdl_10-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 10/2025 - Concede Título de Cidadão de Taquaritinga do Norte - PE ao ilustríssimo Senhor MARCO AURÉLIO DE SIQUEIRA XAVIER.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_plol_14-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_plol_14-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 14-2025 - Dispõe sobre denominação da creche municipal localizada na Vila do Socorro de CRECHE PALLOMA CÉZAR SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_plol_18_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_plol_18_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL18/2025 Denomina-se de Rua Marcos Aurélio de Lima Oliveira a via Projetada 9, localizada no Bairro Alto da Boa Vista, em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_pdl_15_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_pdl_15_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 15/2025 Concede Título de Cidadão de Taquaritinga do Norte – PE ao Ilustríssimo Senhor EDSON FERREIRA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_plol_16_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_plol_16_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL16/2025 Concede Título de Cidadão de Taquaritinga do Norte – PE a Ilustríssima Senhora, Jocielma A. de França Pereira.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>CJLE - Comissão de Justiça, Legislação e Ética, Guilherme Cumaru</t>
-[...2 lines deleted...]
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_pdl_13_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_pdl_13_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 13/2025 Concede Título de Cidadão de Taquaritinga do Norte – PE ao ilustríssimo Senhor, Hamilton Figueira de Arruda.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_pdl_14_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_pdl_14_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 14/2025 Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor, Cicero de Vasconcelos.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_pdl_17_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_pdl_17_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PDL 17/2025 Concede Título de Cidadão de Taquaritinga do Norte ao Sr. RICHARDSON DA SILVA ALENCAR.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_plol_16_0001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_plol_16_0001.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL16/2025 Denomina-se de Rua Marconi de Moura Rodrigues a via que tem início na PE-130, estendendo-se até o acesso ao Restaurante de Marconi, localizado no Sítio Cumbe.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_plol_19_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_plol_19_2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação PLOL 19/2025 - Denomina-se de Rua Alfredo Eloi de Arruda a Rua Projetada 10, no Bairro Cruzeiro, via que tem início por trás da Camisaria Mestre até a Igreja de Santo Antônio, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_emenda_modificativa_n_2-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_emenda_modificativa_n_2-2025.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA MODIFICATIVA n 02/2025: Dê-se ao §30 do art. 110 a seguinte redação: ''§ 30 - Para efeito do disposto no g 30, do art. 16 da Lei Complementar no 101, de 04 de maio de 2000, - Lei de Responsabilidade Fiscal, serão consideradas despesas irrelevantes aquelas que não excedam os limites estabelecidos nos incisos l e lI, do art. 75 da Lei Federal no 14.133/21 e atualizações posteriores.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer__ploe_no_19-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer__ploe_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PLOE 19/2025: DISPÕE SOBRE AS DIRETRIZES PARA AS METAS E AS PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INCLUINDO AS DESPESAS DE CAPITAL, OBSERVANDO A ELABORÂÇÃO DÂ LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/parecer_emenda_aditiva_no_1-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/parecer_emenda_aditiva_no_1-2025.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA ADITIVA n 01/2025:Acrescente-se o §50 ao art. 46, com a seguinte redação: "§50 O montante global das programações decorrentes das emendas parlamentares individuais de execução obrigatória corresponderá a 1,55% (um inteiro e cinquenta e cinco centésimos por cento) da Receita Corrente Líquida do Município, apurada nos termos da legislação aplicável, devendo sua execução observar as condições técnicas, operacionais e legais previstas nesta Lei e na legislação correlata. "</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/parecer_emenda_aditiva_no_2-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/parecer_emenda_aditiva_no_2-2025.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA ADITIVA n 02/2025: Acrescente-se o §30 ao art. 104, com a seguinte redação: '§30 As atualizações de que trata o caput poderão ser promovidas, no que couber, pelo Poderes, no âmbito de suas competências e com observância da iniciativa privativa, mediante lei específica, preservadas a autonomia dos Poderes e as regras de direito financeiro."</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_emenda_modificativa_no_1-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_emenda_modificativa_no_1-2025.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA MODIFICATIVA n 01/2025: - Dê-se ao §30 do art. 46 a seguinte redação: §3 Para assegurar a execução tempestiva das emendas parlamentares impositivas, o Poder Executivo: I - até o dia 10 de janeiro do exercício, informará à Câmara Municipal e aos autores das emendas os impedimentos técnicos e/ou legais eventualmente identificados, com a devida fundamentação; II – o autor da emenda disporá de 10 (dez) dias, contados do recebimento da comunicação, para promover ajustes que viabilizem a execução; III – até o dia 30 de janeiro, deverá publicar o cronograma de desembolso e de execução financeira das emendas parlamentares individuais, com atualização periódica, sem prejuízo do cronograma anual de que trata o art. 116 desta Lei.".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/parecer_emenda_modificativa_n_3-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/parecer_emenda_modificativa_n_3-2025.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA MODIFICATIVA n 03/2025: Dê-se ao §30 do art. 110 a seguinte redação: "Art. 92 - No texto da Lei Orçamentária, constará autorização para abertura de créditos adicionais suplementares, de 05% (cinco por cento), do total dos orçamentos, como margem de remanejamento, nos termos dos artigos 70, inciso i, e art. 42, da Lei Federal 4.320, de 17 de março de 1964, e art. 165, § 80, da Constituição Federal, bem como autorização para contratação de operação de crédito."</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/parecer_ploe_27-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/parecer_ploe_27-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PLOE 27/2025: ALTERA A REDAÇÃO DO § 1º DO ART. 20 DA LEI MUNICIPAL Nº 1.771, DE 09 DE SETEMBRO DE 2013, QUE MODIFICOU O ART. 20 DA LEI MUNICIPAL Nº 1.433, DE 2002, PARA ADEQUAÇÃO URBANÍSTICA E CONFORMIDADE COM OS PARÂMETROS FEDERAIS DE PARCELAMENTO DO SOLO URBANO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/parecer_ploe_30-2025__cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/parecer_ploe_30-2025__cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PLOE 30/2025: Autoriza a abertura de Crédito Especial ao Orçamento Municipal do exercício de 2025, no âmbito da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/parecer_ploe_23-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/parecer_ploe_23-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PLOE 23/2025: Altera a Lei Municipal nº 1.555. 2008, que dispõe sobre a legalização de áreas em que foi autorizado ao particular construir em terrenos pertencentes ao patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/parecer__pres_4-2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/parecer__pres_4-2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PRES 04/2025: Autoriza a devolução ao Poder Executivo municipal de veículo pertencente ao patrimônio da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/parecer_pdl_18_2025_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/parecer_pdl_18_2025_cjle.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação do PDL 18/2025: Concede Título de Cidadã de Taquaritinga do Norte à Exma. Sra. RAQUEL TEIXEIRA LYRA LUCENA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/parecer_ploe_27_2025_comissao_de_obras.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/parecer_ploe_27_2025_comissao_de_obras.pdf</t>
   </si>
   <si>
     <t>Parecer Favoravelmente pela legalidade da tramitação da PLOE 27/2025 ALTERA A REDAÇÃO DO § 1º DO ART. 20 DA LEI MUNICIPAL Nº 1.771, DE 09 DE SETEMBRO DE 2013, QUE MODIFICOU O ART. 20 DA LEI MUNICIPAL Nº 1.433, DE 2002, PARA ADEQUAÇÃO URBANÍSTICA E CONFORMIDADE COM OS PARÂMETROS FEDERAIS DE PARCELAMENTO DO SOLO URBANO.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/parecer_ploe_30_2025_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/parecer_ploe_30_2025_cfo.pdf</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_cmjlefo_-_ploe_29-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_cmjlefo_-_ploe_29-2025.pdf</t>
   </si>
   <si>
     <t>Esta Comissão opina pelo favoravelmente do Projeto de Lei 29/2025 – "INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE TAQUARITINGA DO NORTE PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_cmjlefo_-_ploe_28-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_cmjlefo_-_ploe_28-2025.pdf</t>
   </si>
   <si>
     <t>Esta Comissão opina pelo favoravelmente do Projeto de Lei 28/2025 - "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TAQUARITINGA DO NORTE PARA O EXERCÍCIO FINANCEIRO DE 2026”.</t>
   </si>
   <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/parecer_cticsp_-_ploe_33.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE NO 33/2025 - Altera os arts. 30 e 11 da Lei no 1.967, de 7 de maio de 20r9, que institui o Conselho Municipal de Segurança Pública e o Fundo Municipal de Segurança Pública de Taquaritinga do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/parecer_cticsp_-_ploe_34.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE N° 34/2025 - Institui e regulamenta a Cédula de Identidade Funcional da Guarda Civil Municipal de Taquaritinga do Norte, Estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/parecer_cticsp_-_ploe_35.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE NO 35/2025 - Institui como símbolos oficiais da Guarda Civil Municipal de Taquaritinga do Norte – GCMTN o Brasão da Corporação e o Brasão da Corregedoria Geral da GCMTN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/parecer_cjle_-_ploe_32.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE; N° 32/2025 - Dispõem sobre a proibição de afixação de cartazes, faixas, adesivos, panfletos e materiais análogos em prédios, equipamentos e demais bens públicos do município de Taquaritinga do Norte, estabelece procedimentos fiscalizatórios, penalidades, bem como a proibição de instalação e funcionamento de barracas, trailers, bancos, estruturas comerciais, parques de diversão e brinquedos em vias e logradouros públicos sem o devido alvará municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/parecer_cjle_-_ploe_33.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE Nº 33/2025 - Altera os arts. 3º e 11 da Lei nº 1.967, de 7 de maio de 2019, que institui o Conselho Municipal de Segurança Pública e o Fundo Municipal de Segurança Pública de Taquaritinga do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/parecer_cjle_-_ploe_34.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE Nº 34/2025 - Institui e regulamenta a Cédula de Identidade Funcional da Guarda Civil Municipal de Taquaritinga do Norte, Estado de Pernambuco e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/parecer_cjle_-_ploe_35.pdf</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/parecer_cjle_-_ploe_36.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão opina favoravelmente ao PLOE: Nº 36/2025 - Autoriza o município de Taquaritinga do Norte a doar ao estado de Pernambuco área de terreno público destinada à construção de escola estadual, estabelecendo prazo de 02 (dois) anos para edi6cação sob pena de reversão, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1658</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1658/oficio_gp_n.375.2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1658/oficio_gp_n.375.2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Mensagem de Veto Total ao Projeto de Lei nº 10/2025 - Comunico a Vossas Excelências que, nos termos do art. 66, §1º, da Constituição Federal, bem como do § 1º do art. 50 da Lei Orgânica Municipal, decido vetar integralmente o Projeto de Lei nº 10/2025, aprovado por essa egrégia Casa Legislativa, que “Dispõe sobre a liberação de espaços públicos para realização de eventos com som automotivo regulamentando suas atividades e dá outras providências”, pelas razões de inconstitucionalidade, ilegalidade e contrariedade ao interesse público, conforme passa a expor.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1659/oficio_gp_n.377.2025_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1659/oficio_gp_n.377.2025_.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Mensagem de Veto Total ao Projeto de Lei nº 09/2025 - Comunico a Vossas Excelências que, nos termos do art. 66, §1º, da Constituição Federal, bem como do § 1º do art. 50 da Lei Orgânica Municipal, , decido vetar integralmente o Projeto de Lei nº 09/2025, aprovado por essa egrégia Casa Legislativa, que “Dispõe sobre estabelecer diretrizes para o Incentivo e Desenvolvimento da Apicultura e da Meliponicultora e o desenvolvimento de produtos e serviços apícolas e meliponícolas de qualidade no município de Taquaritinga do Norte e da outras providencias.”</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_gp_no_566.2025_-_encaminha_mensagem_de_veto_parcial_ao_projeto_de_lei_ordinaria_do_executivo._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_gp_no_566.2025_-_encaminha_mensagem_de_veto_parcial_ao_projeto_de_lei_ordinaria_do_executivo._1.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial ao Projeto de Lei Ordinária do Legislativo nº 14/2025, que dispõe sobre a denominação da Creche Municipal localizada na Vila do Socorro de CRECHE PALLOMA CÉZAR SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CMJLEFO - Comissão Mista de Justiça, Legislação e Ética e Finanças e Orçamento, Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/emenda_modificativa_no_3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/emenda_modificativa_no_3.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 03:_x000D_
 Dê-se ao art. 92 a seguinte redação:_x000D_
 "Art. 92  No texto da Lei Orçamentária, constará autorização para abertura de créditos adicionais suplementares, de 05% (cinco por cento), do total_x000D_
 dos orçamentos, como margem de remanejamento, nos termos dos artigos 70, inciso I, e art. 42, da Lei Federal 4.320, de 17 de março de 1964, e art. 165, § 80, da Constituição Federal, bem como autorização para contratação de operação de crédito,"</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/emenda_modificativa_no_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/emenda_modificativa_no_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01_x000D_
 Dê-se ao §3º do art. 46 a seguinte redação:_x000D_
 § 3º Para assegurar a execução tempestiva das emendas parlamentares impositivas, o Poder Executivo:_x000D_
 I – até o dia 10 de janeiro do exercício, informará à Câmara Municipal e aos autores das emendas os impedimentos técnicos e/ou legais eventualmente identificados, com a devida fundamentação;_x000D_
 II – o autor da emenda disporá de 10 (dez) dias, contados do recebimento da comunicação, para promover ajustes que viabilizem a execução;_x000D_
 III - até o dia 30 de janeiro, deverá publicar o cronograma de desembolso e de execução financeira das emendas parlamentares individuais, com_x000D_
 atualização periódica, sem prejuízo do cronograma anual de que trata o art. 116 desta Lei."</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/emenda_aditiva_no_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/emenda_aditiva_no_1.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 01_x000D_
 Acrescente-se o §5º ao art. 46, com a seguinte redação:_x000D_
 §5º O montante global das programações decorrentes das emendas parlamentares individuais de execução obrigatória corresponderá a 1,55%_x000D_
 (um inteiro e cinquenta e cinco centésimos por cento) da Receita Corrente Líquida do Município, apurada nos termos da legislação aplicável, devendo sua execução observar as condições técnicas, operacionais e legais previstas nesta Lei e na legislação correlata.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/emenda_modificativa_no_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/emenda_modificativa_no_2.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 02:_x000D_
 Dê-se ao §3º do art. 110 a seguinte redação:_x000D_
 "§ 3º  Para efeito do disposto no § 30, do art. 16 da Lei Complementar no 101, de 04 de maio de 2000, - Lei de Responsabilidade Fiscal, serão_x000D_
 consideradas despesas irrelevantes aquelas que não excedam os limites estabelecidos nos incisos I e 11, do art. 75 da Lei Federal no 14.133/21 e_x000D_
 atualizações posteriores."</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/emenda_aditiva_no_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/emenda_aditiva_no_2.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 02_x000D_
 Acrescente-se o §3º ao art. 104, com a seguinte redação:_x000D_
 "§3º As atualizações de que trata o caput poderão ser promovidas, no que couber, pelo Poderes, no âmbito de suas competências e com observância da iniciativa privativa, mediante lei específica, preservadas a autonomia dos Poderes e as regras de direito financeiro."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_decreto_legislativo-titulo_de_cidadania_junior_bernardino_de_albuquerque.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_decreto_legislativo-titulo_de_cidadania_junior_bernardino_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao llustríssimo Senhor JUNIOR BERNARDINO DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_do_legislativo-concede_titulo_de_cidadao_de_taquaritinga_do_norte-pe_ao_ilustrissimo_senhor_jose_gilson_pereira..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_do_legislativo-concede_titulo_de_cidadao_de_taquaritinga_do_norte-pe_ao_ilustrissimo_senhor_jose_gilson_pereira..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao ilustríssimo Senhor José Gilson Pereira.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1489/pdl_-_titulo_de_cidadao_giovanni_tavares_de_sousa..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1489/pdl_-_titulo_de_cidadao_giovanni_tavares_de_sousa..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de_x000D_
 Taquaritinga do Norte – PE ao Ilustríssimo Senhor GIOVANNI TAVARES DE SOUSA.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1533/diogo_marans.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1533/diogo_marans.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania de Taquaritinga do Norte - PE, ao Ilustríssimo Senhor Diôgo Marans.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1534/paulo_cesar_dias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1534/paulo_cesar_dias.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania de Taquaritinga do Norte-PE, ao Ilustríssimo Senhor Paulo César Dias.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1555/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_rivaldo_queiroz_dantas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1555/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_rivaldo_queiroz_dantas..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor Rivaldo Queiroz_x000D_
 Dantas</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1631/pdl_-_concede_titulo_de_cidadao_ao_casal_fernando_e_werlania.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1631/pdl_-_concede_titulo_de_cidadao_ao_casal_fernando_e_werlania.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Casal Fernando e Werlânia.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_dl_-_titulo_de_cidadao_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_dl_-_titulo_de_cidadao_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte ao Sr. EDNALDO VIEIRA FILHO.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_dl_-_titulo_de_cidada_28129_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_dl_-_titulo_de_cidada_28129_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte à Sra. NATALIA LAGES LEITE.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/papel_timbrado_2025_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/papel_timbrado_2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de_x000D_
 Taquaritinga do Norte – PE ao Ilustríssimo Senhor MARCO AURÉLIO DE SIQUEIRA XAVIER.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_decreto.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão de Taquaritinga do Norte —PE a Ilustríssima Senhora TACIANA DE CASTRO GONÇALO DA SILVA.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_de_decreto_legislativo_-_titulo_de_cidadao_edson_pessoa_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_de_decreto_legislativo_-_titulo_de_cidadao_edson_pessoa_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao Ilustríssimo Senhor, Édson Pessoa da Silva.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_hamilton_figueira_de_arruda..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_hamilton_figueira_de_arruda..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao ilustríssimo Senhor, Hamilton Figueira de Arruda.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/titulo_cicero_de_vasconcelos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/titulo_cicero_de_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor, Cicero de Vasconcelos.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_edson_ferreira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_edson_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao Ilustríssimo Senhor EDSON FERREIRA.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_decreto_jocielma.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_decreto_jocielma.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE a Ilustríssima Senhora, Jocielma A. de França Pereira.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_dl_-_titulo_de_cidadao_richardson_da_silva_alencar_28129_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_dl_-_titulo_de_cidadao_richardson_da_silva_alencar_28129_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte ao Sr. RICHARDSON DA SILVA_x000D_
 ALENCAR.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_dl_-_titulo_de_cidada_raquel_teixeira_lyra_lucena_assinado_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_dl_-_titulo_de_cidada_raquel_teixeira_lyra_lucena_assinado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã de Taquaritinga do_x000D_
 Norte à Exma. Sra. RAQUEL TEIXEIRA LYRA_x000D_
 LUCENA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_-_guilherme_henrique-ass.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_-_guilherme_henrique-ass.pdf</t>
   </si>
   <si>
     <t>DENOMINAR DE AVENIDA JOSÉ MENDES DE CARVALHO "DÉ CUMARU", O TRECHO QUE COMPREENDE O TREVO ATÉ A RUA DO COMÉRCIO NO DISTRITO DE GRAVATÁ DO IBIAPINA.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/plol_-_altera_a_lei_municipal_no_2.163-2024_de_02_de_janeiro_de_2024_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/plol_-_altera_a_lei_municipal_no_2.163-2024_de_02_de_janeiro_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.163/2024, de 02 de janeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_dia_da_matematica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_dia_da_matematica.pdf</t>
   </si>
   <si>
     <t>Institui o dia da Matemática no Município de Taquaritinga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/plol_-_altera_a_lei_municipal_no_2.158-2023_e_cria_cargo_em_comissao_de_assessor_parlamentar_de_plenario_no_ambito_da_camara_municipal_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/plol_-_altera_a_lei_municipal_no_2.158-2023_e_cria_cargo_em_comissao_de_assessor_parlamentar_de_plenario_no_ambito_da_camara_municipal_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 2.158/2023 e cria cargo em comissão de Assessor Parlamentar de Plenário no âmbito da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1488/plol_-_dispoe_e_autoriza_o_poder_executivo_a_fazer_concessao_de_internet_gratuita_na_feira_livre_da_sede_do_municipio....pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1488/plol_-_dispoe_e_autoriza_o_poder_executivo_a_fazer_concessao_de_internet_gratuita_na_feira_livre_da_sede_do_municipio....pdf</t>
   </si>
   <si>
     <t>Dispõe e autoriza o poder executivo a fazer concessão de internet gratuita na Feira livre da Sede do Município, Feira Livre de Pão de Açúcar, Feira de Gado do Jerimum , Praça de Alimentação Magno Moura, Centro Comercial Demétrio Paes de Andrade, Açougue Público Lenivaldo Alves da Costa, Açougue Sebastião Manoel do Nascimento e Mercado Público Luís Izídeo dos Santos, promovendo a inclusão digital e o fortalecimento econômico dos comerciantes e consumidores.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1495/semana_da_educacao_fisica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1495/semana_da_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAL DO MUNICÍPIO DE TAQUARITINGA DO NORTE-PE A SEMANA MUNICIPAL DE EDUCAÇÃO FÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1513/plol_-_dispoe_sobre_a_reserva_de_vagas_de_emprego_para_mulheres_em_situacao_de_violencia_domestica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1513/plol_-_dispoe_sobre_a_reserva_de_vagas_de_emprego_para_mulheres_em_situacao_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de emprego para mulheres em situação de violência doméstica e familiar nas empresas prestadoras de serviços junto ao Município de Taquaritinga do Norte-PE e da outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1514/pl_-_sala_de_raio-x.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1514/pl_-_sala_de_raio-x.pdf</t>
   </si>
   <si>
     <t>Denomina a sala de Raio-x, do HOSPITAL SEVERINO PEREIRA DA SILVA, DE SALA DE RAIO-X DJALMA DOS SANTOS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1549/plol_-_dispoe_sobre_estabelecer_diretrizes_para_o_incentivo_e_desenvolvimento_da_apicultura.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1549/plol_-_dispoe_sobre_estabelecer_diretrizes_para_o_incentivo_e_desenvolvimento_da_apicultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre, estabelecer diretrizes para o Incentivo e Desenvolvimento da Apicultura e da Meliponicultora e o desenvolvimento de produtos e serviços apícolas e meliponicolas de qualidade no município de Taquaritinga do Norte e da outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1556/plol_2025_amauri_-_dispoe_sobre_a_liberacao_de_espacos_publicos_para_realizacao_de_eventos_com_som_automotivo_regulamentando_suas_atividades.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1556/plol_2025_amauri_-_dispoe_sobre_a_liberacao_de_espacos_publicos_para_realizacao_de_eventos_com_som_automotivo_regulamentando_suas_atividades.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liberação de espaços públicos para realização de eventos com som automotivo regulamentando suas atividades e dá outras providências.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1657/plol_-_cria_a_implementacao_dos_18_ods_objetivos_de_desenvolvimento_sustentavel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1657/plol_-_cria_a_implementacao_dos_18_ods_objetivos_de_desenvolvimento_sustentavel.pdf</t>
   </si>
   <si>
     <t>Cria a implementação dos 18 ODS Objetivos de Desenvolvimento Sustentável, da Agenda 2030 da ONU e adota outras providências</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/plol_no_11_-_institui_o_programa_municipal_de_formacao_e_capacitacao_profissional_-_capacitaq_no_ambito_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/plol_no_11_-_institui_o_programa_municipal_de_formacao_e_capacitacao_profissional_-_capacitaq_no_ambito_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Formação e Capacitação Profissional - CAPACITAQ no âmbito do município de Taquaritinga do Norte e dá outras providências</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_de_lei_-_obrigatoriedade_do_uso_de_focinheira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_de_lei_-_obrigatoriedade_do_uso_de_focinheira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de focinheira em cães de raça ferozes e demais descritos, bem como seus cruzamentos em vias e  locais públicos no território do município de Taquaritinga do Norte-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_-_creche_palloma_cezar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_-_creche_palloma_cezar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da creche municipal localizada na Vila do Socorro de CRECHE PALLOMA CÉZAR SILVA e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_-_altera_a_lei_2158-2023-1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_-_altera_a_lei_2158-2023-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal Nº 2.158, de 19 de dezembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/marconi_de_moura_rodrigues.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/marconi_de_moura_rodrigues.pdf</t>
   </si>
   <si>
     <t>'Denomina-se de Rua Marconi de Moura Rodrigues a via que tem início na PE-130, estendendo-se até o acesso ao Restaurante de _x000D_
 Marconi, localizado no Sítio Cumbe.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/grupo_de_escoteiros.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/grupo_de_escoteiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declara Patrimônio Cultural Imaterial do Município de Taquaritinga do Norte-PE, o Grupo de Escoteiro Chefe Severino Leandro.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/rua_marcos_aurelio_de_lima_oliveira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/rua_marcos_aurelio_de_lima_oliveira.pdf</t>
   </si>
   <si>
     <t>"Denomina-se de Rua Marcos Aurélio de Lima Oliveira a via Projetada 9, localizada no Bairro Alto da Boa Vista, em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/plol-denomina-se_de_rua_alfredo_eloi_de_arruda_a_rua_projetada_10.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/plol-denomina-se_de_rua_alfredo_eloi_de_arruda_a_rua_projetada_10.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Alfredo Eloi de Arruda a Rua Projetada 10, no Bairro Cruzeiro, via que tem início por trás da Camisaria Mestre até a Igreja de Santo Antônio, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/plol-dispoe_sobre_denominacao_da_creche_municipal_localizada_em_pao_de_acucar_de_creche_josefa_figueira_de_arruda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/plol-dispoe_sobre_denominacao_da_creche_municipal_localizada_em_pao_de_acucar_de_creche_josefa_figueira_de_arruda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Creche Municipal localizada em Pão de Açúcar de Creche Josefa Figueira de Arruda e dá outras providências.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/plol-ubs_maria_do_socorro_bezerra_de_lima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/plol-ubs_maria_do_socorro_bezerra_de_lima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Unidade Básica de Saúde- UBS, que será construída no Bairro Beira Rio, de UBS MARIA DO _x000D_
 SOCORRO BEZERRA DE LIMA, e dá outras providências.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/ploe_2025_dispoe_sobre_das_bandeiras_oficiais_dos_distritos_de_gravata_do_ibiapina_e_de_pao_de_acucar_no_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/ploe_2025_dispoe_sobre_das_bandeiras_oficiais_dos_distritos_de_gravata_do_ibiapina_e_de_pao_de_acucar_no_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DAS BANDEIRAS OFICIAIS DOS DISTRITOS DE GRAVATÁ DO IBIAPINA E DE PÃO DE AÇÚCAR, NO MUNICÍPIO DE TAQUARITINGA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/plol_-_institui_o_programa_municipal_de_inclusao_digital_para_idosos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/plol_-_institui_o_programa_municipal_de_inclusao_digital_para_idosos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Inclusão Digital Para Idosos.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/projetfica_denominado_o_trecho_que_liga_a_comunidade_do_algodao_ate_a_cidade_de_santa_cruz_do_capibaribe_-_pe_de_braz_ferreira_de_araujo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/projetfica_denominado_o_trecho_que_liga_a_comunidade_do_algodao_ate_a_cidade_de_santa_cruz_do_capibaribe_-_pe_de_braz_ferreira_de_araujo.pdf</t>
   </si>
   <si>
     <t>Fica denominado o trecho que liga a comunidade do Algodão até a cidade de Santa Cruz do Capibaribe-PE de BRAZ FERREIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/plol_-_jamilly_21.10.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/plol_-_jamilly_21.10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da praça que será construída no bairro Cruzeiro, em Pão de  Açúcar, de Praça JOSÉ ALVES DE ARAÚJO_x000D_
  e dá outras providências.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>Felipe Martinho, Jamilly Myla</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/pl.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre  denominação  da  Galpão  da  Juventude, localizado no distrito de Pão de Açúcar,   de    GALPÃO    DA    JUVENTUDE_x000D_
  MARIA    VITÓRIA    SILVA    e    dá    outras  providências.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/plol_-_dispoe_sobre_a_implementacao_do_dia_de_corpus_christi_como_feriado_municipal_a_ser_acrescido_no_calendario_de_feriados_religiosos_ja_consolidados_no_municipio_de_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/plol_-_dispoe_sobre_a_implementacao_do_dia_de_corpus_christi_como_feriado_municipal_a_ser_acrescido_no_calendario_de_feriados_religiosos_ja_consolidados_no_municipio_de_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do dia de Corpus Christi como feriado municipal a ser acrescido no calendário de feriados religiosos já consolidados no município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/altera_as_leis_municipais_no_1.6032009_e_1.8632017_fixa_o_vencimento_de_cargos_em_comissao_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/altera_as_leis_municipais_no_1.6032009_e_1.8632017_fixa_o_vencimento_de_cargos_em_comissao_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS N° 1.603/2009 E 1.863/2017, FIXA O VENCIMENTO DE CARGOS EM COMISSAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/cria_as_funcoes_gratificadas_de_agente_de_contratacao_e_agente_de_comissao_de_contratacao_e_equipe_de_apoio_no_ambito_da_administracao_publica_municipal_direta_e_fundacional.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/cria_as_funcoes_gratificadas_de_agente_de_contratacao_e_agente_de_comissao_de_contratacao_e_equipe_de_apoio_no_ambito_da_administracao_publica_municipal_direta_e_fundacional.pdf</t>
   </si>
   <si>
     <t>Cria as funções gratificadas de “Agente de Contratação” e “Agente de Comissão de Contratação e Equipe de Apoio” no âmbito da Administração Publica Municipal Direta e Fundacional do Municipio de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/fixa_o_valor_do_salario_minimo_dos_servidores_municipais_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/fixa_o_valor_do_salario_minimo_dos_servidores_municipais_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_-_altera_lei_1698-2011_-_sim_-_14-02-2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_-_altera_lei_1698-2011_-_sim_-_14-02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.698/2011, que dispõe sobre o Serviço de Inspeção Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/autorizacao_para_abertura_de_credito_adicional_especial_para_execucao_de_transferencia_da_uniao_pela_politica_nacional_aldir_blanc_de_fomento_a_cultura_no_municipio_de_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/autorizacao_para_abertura_de_credito_adicional_especial_para_execucao_de_transferencia_da_uniao_pela_politica_nacional_aldir_blanc_de_fomento_a_cultura_no_municipio_de_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA EXECUÇÃO DE TRANSFERÊNCIA DA UNIÃO PELA POLÍTICA NACIONAL ALDIR BLANC DE FOMENTO À CULTURA NO MUNICÍPIO DE TAQUARITINGA DO NORTE E PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA, NOS TERMOS DA LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_-_alteracao_comsea.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_-_alteracao_comsea.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º, caput e § 9º da Lei Municipal nº 1.468, de 28 de janeiro de 2004, e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_-_dispoe_sobre_a_instituicao_do_programa_de_regularizacao_fiscal_2025_refis_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_-_dispoe_sobre_a_instituicao_do_programa_de_regularizacao_fiscal_2025_refis_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Regularização Fiscal 2025 (REFIS 2025), destinado à regularização de débitos tributários e não tributários no Município de Taquaritinga do Norte, estabelece condições para adesão, concede benefícios fiscais, autoriza a realização de campanha de recuperação de créditos mediante sorteio de prêmios e dá outras providências.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1484/projeto_de_lei_-_autoriza_cessao_de_uso.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1484/projeto_de_lei_-_autoriza_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Taquaritinga do Norte a ceder, com encargo, o direito de uso do imóvel que indica.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_-_cria_premiacao_e_apoio_financeiro_a_eventos_publicos_e_privados.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_-_cria_premiacao_e_apoio_financeiro_a_eventos_publicos_e_privados.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiação e apoio financeiro a eventos públicos e privados de natureza esportiva, cultural, religiosa e educacional no Município de Taquaritinga do Norte-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1486/projeito_-__lei_remuneracao_da_fundata_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1486/projeito_-__lei_remuneracao_da_fundata_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VENCIMENTOS DOS CARGOS COMISSIONADOS DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE TAQUARITINGA DO NORTE – FUNDATA, CONCEDE GRATIFICAÇÃO DE REPRESENTAÇÃO AOS OCUPANTES DESSES CARGOS E REVOGA O DECRETO MUNICIPAL Nº 12/2017.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_-_gratificacao_direcao_de_ensino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_-_gratificacao_direcao_de_ensino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Gratificação por Desempenho da Direção de Ensino no âmbito da Rede Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_-_cria_cargo_coordenador_geral_de_ensino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_-_cria_cargo_coordenador_geral_de_ensino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo comissionado de Coordenador Geral de Educação, no âmbito da Administração Pública Direta do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_de_lei_-_monumento_religioso_padre_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_de_lei_-_monumento_religioso_padre_ibiapina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Taquaritinga do Norte a realizar despesa com a aquisição de monumento religioso em homenagem a José Antônio de Maria Ibiapina – Padre Ibiapina, e dá outras providências.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1574/projeto_de_lei_-_dispoe_sobre_a_reforma_administrativa_altera_os_vencimentos_dos_cargos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1574/projeto_de_lei_-_dispoe_sobre_a_reforma_administrativa_altera_os_vencimentos_dos_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMA ADMINISTRATIVA, ALTERA OS VENCIMENTOS DOS CARGOS COMISSIONADOS DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE TAQUARITINGA DO NORTE – FUNDATA E REVOGA O DECRETO MUNICIPAL Nº 12/2017.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_-_credito_especial_taquaritinga_aqusicao_de_terreno.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_-_credito_especial_taquaritinga_aqusicao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no Orçamento do Município de Taquaritinga do Norte, Estado de Pernambuco, para a inclusão de dotação orçamentária destinada à aquisição de imóveis pela Secretaria de Educação, mediante anulação de dotação existente, nos termos da Lei Federal nº 4.320, de 17 de março de 1964, e dá outras providências.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1632/projeto_de_lei_-_piso_do_magisterio_2025_-_aumento_de_627.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1632/projeto_de_lei_-_piso_do_magisterio_2025_-_aumento_de_627.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos professores efetivos da rede municipal de ensino de Taquaritinga do Norte em 6,27% e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/projeto_de_lei_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/projeto_de_lei_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias._1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERACÃO DE CRÉDITO, COM A CAIXA ECONÔMICA FEDERAL COM OU SEM GARANTIA DA UNIÃO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_no____dispoe_sobre_a_limpeza_nos_imoveis_habitados_ou_nao_bem_como_nos_terrenos_baldios..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_no____dispoe_sobre_a_limpeza_nos_imoveis_habitados_ou_nao_bem_como_nos_terrenos_baldios..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza nos imóveis habitados ou não bem como nos terrenos baldios no âmbito do município de Taquaritinga do norte, em especial na área urbana, e da outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/projeto_de_lei__-_ldo_2026.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/projeto_de_lei__-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA AS METAS E AS PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INCLUINDO AS DESPESAS DE CAPITAL, ORIENTANDO A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/projeto_de_lei_no__de_13_de_agosto_de_2025_-_prorrogacao_da_vigencia_do_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/projeto_de_lei_no__de_13_de_agosto_de_2025_-_prorrogacao_da_vigencia_do_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogaçãi da vigência do Plano Municipal de Educação, instituído pela Lei Municipal nº1.820, de 09 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/oficio_gp_n.544.2025_-_projeto_de_lei_-_prorrogacao_pme.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/oficio_gp_n.544.2025_-_projeto_de_lei_-_prorrogacao_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_-_suas_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_-_suas_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município de Taquaritinga do Norte, revoga as Leis Municipais nºs 1.291/1995 e 1.490/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_no_-_altera_a_lei_municipal_no_1.555_-_2008.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_no_-_altera_a_lei_municipal_no_1.555_-_2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.555. 2008, que dispõe sobre a legalização de áreas em que foi autorizado ao particular construir em terrenos pertencentes ao patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei_-_alteracao_nomenclatura_secretaria_de_assistencia_social.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei_-_alteracao_nomenclatura_secretaria_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura da Secretaria Municipal de Ação Social, Desenvolvimento e Trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_no______que_institui_feriado_municipal_no_dia_20_de_agosto._.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_no______que_institui_feriado_municipal_no_dia_20_de_agosto._.pdf</t>
   </si>
   <si>
     <t>Institui feriado municipal no dia 20 de agosto, em comemoração á criação do Distrito de Gravatá do Ibiapina, no Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_no_____que_institui_feriado_municipal_no_dia_26_de_agosto..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_no_____que_institui_feriado_municipal_no_dia_26_de_agosto..pdf</t>
   </si>
   <si>
     <t>INSTITUI FERIADO MUNICIPAL NO DIA 26 DE AGOSTO, EM COMEMORAÇÃO Á CRIAÇÃO DO DISTRITO DE PÃO DE AÇUCAR, NO MUNICÍPIO DE TAQUARITINGA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/projeto_de_lei_-_25_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/projeto_de_lei_-_25_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ART. 20 DA LEI MUNICIPAL Nº 1.771, DE 09 DE SETEMBRO DE 2013, QUE MODIFICOU O ART. 20 DA LEI MUNICIPAL Nº 1.433, DE 2002, PARA ADEQUAÇÃO URBANÍSTICA E CONFORMIDADE COM OS PARÂMETROS FEDERAIS DE PARCELAMENTO DO SOLO URBANO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_loa_2026.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_loa_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual – LOA 2026 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TAQUARITINGA DO NORTE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_ppa__2026_-_2029.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_ppa__2026_-_2029.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do PPA 2026–2029 - INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE TAQUARITINGA DO NORTE PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_credito_especial_-_saude_emendas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_credito_especial_-_saude_emendas.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Municipal do exercício de 2025, no âmbito da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/projeto_de_lei_em_regime_de_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/projeto_de_lei_em_regime_de_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Altera o limite autorizado para abertura de créditos adicionais por anulação de dotações, previsto na Lei Orçamentária Anual nº 2.188/2024 e na Lei de Diretrizes Orçamentárias nº 2.180/2024, ambas do Município de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/projeto_de_lei__uso_indevido_de_bens_e_vias_publicas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/projeto_de_lei__uso_indevido_de_bens_e_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de afixação de cartazes, faixas, adesivos, panfletos e materiais análogos em prédios, equipamentos e demais bens públicos do município de Taquaritinga do Norte, estabelece procedimentos fiscalizatórios, penalidades, bem como a proibição de instalação e funcionamento de barracas, trailers, bancos, estruturas comerciais, parques de diversão e brinquedos em vias e logradouros públicos sem o devido alvará municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_-_altera_lei_1.967-2019_-_cmsp_e__fmsp.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_-_altera_lei_1.967-2019_-_cmsp_e__fmsp.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 3º e 11 da Lei nº 1.967, de 7 de maio de 2019, que institui o Conselho Municipal de Segurança Pública e o Fundo Municipal de Segurança Pública de Taquaritinga do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_-_identidade_funcional.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_-_identidade_funcional.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Cédula de Identidade Funcional da Guarda Civil Municipal de Taquaritinga do Norte, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_-_brasao_gcm.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_-_brasao_gcm.pdf</t>
   </si>
   <si>
     <t>Institui como símbolos oficiais da Guarda Civil Municipal de Taquaritinga do Norte – GCMTN o Brasão da Corporação e o Brasão da Corregedoria Geral da GCMTN, e dá outras providências.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_doacao_de_terreno_ao_estado_de_pernambuco.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_doacao_de_terreno_ao_estado_de_pernambuco.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TAQUARITINGA DO NORTE A DOAR AO ESTADO DE PERNAMBUCO ÁREA DE TERRENO PÚBLICO DESTINADA À CONSTRUÇÃO DE ESCOLA ESTADUAL, ESTABELECENDO PRAZO DE 02 (DOIS) ANOS PARA EDIFICAÇÃO SOB PENA DE REVERSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1550/plol-altera__a_lei_municipal_no_1.433-2022.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1550/plol-altera__a_lei_municipal_no_1.433-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 1433/2022, que Dispõe sobre o parcelamento do solo urbano no âmbito do município de Taquaritinga do Norte-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1655/proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1655/proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Revisa a Lei Orgânica do município de Taquaritinga do Norte, Estado de Pernambuco, e dá outras providências correlatas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10384,56 +10558,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/ind-amauri-pavimentacaoasfalticaentrejerimumatedivisacomstacruz_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/ind-amauri-pavimentacaoasfalticaentreacomunidadejerimumabr104_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/ind-demir-poderexecutivopossaconstruirubsemmateusvieira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/ind-helio_que_seja_implatada_uma_base_da_guarda_municipal_no_jer.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/ind-helio_que_seja_implatada_uma_base_do_samu_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/ind-amauri-p.executivoviabilizeumveiculoparapsfdojerimum_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ind-helio_que_seja_realizada_passagem_molhada_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ind-rubervan-p.executivoconstruaeurbanizeduaspontesocanalbeirari.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/baiano-ind-calcamento_da_rua_joao_ferreira_alves_centro_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/baiano-ind-calcamento_da_rua_maria_jose_de_araujo_psf_da_serrinha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/baiano-ind-calcamento_da_rua_jose_deodato_da_silva_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/ind-rubervan-ubsnozambaabragendobeira-riostio_arrozequeimadas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/ind-rubervan-pavimentacaodapracadositioserradosbois.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/ind-jamilly-construirvestiariobanheiroscisternanocampofutpaoacuc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/ind-jamilly-realizereformageralnochafarizdacomunidadevilaalta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/felipe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/ind-geovane-fecharnosfinaisdesemanavenidajoaojoseempaodeacucar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/ind-geovane-avvaldemarcarlosemvilasocorropaisagismobancosdepraca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_vv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ind_felipe_-_no_sentido_que_a_prefeitura_disponibilize_um_reservatorio_de_agua_potavel_que_beneficie_atraves_de_sistema_de_gravidade_os_moradores_que_residem_na_localidade_do_alto_da_cocada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/ind_felipe_-_no_sentido_de_que_o_poder_executivo_municipal_coloque_picarra_na_estrada_que_inicia_na_entrada_do_sitio_sao_miguel_e_passa_pelos_sitios_paquevira_e_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_3_nego.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_2_nego.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/milton1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/milton2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/milton3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/no_sentido_de_que_seja_disponibilizado_01_carro_para_que_fique_a_disposicao_dos_pacientes_e_acompanhantes_de_taquaritinga_do_norte__que_sao_usuarios_da_casa_de_apoio_solar_do_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/no_sentido_de_seja_feito_uma_via_de_acesso_ate_a_igreja_nossa_senhora_do_perpetuo_socorro_e_a_construcao_de_uma_praca_ao_lado_da_referida_igreja.__1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_ao_lado_do_psf_do_badoque.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/base_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/kitmaterial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/fardamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-no_sentido_que_seja_realizada_a_construcao_de_um_predio_proprio_ubs_no_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao-_recapeamento-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-_manutencao_do_acude_novo-ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/mototaxi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_psf_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_vestiario_feminino_e__a_manutencao_do_vestiario_masculino_na_quadra_de_esportes_padre_estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reestruturar_o_acude_de_santo_amaro_para_ficar_como_mais_um_ponto_turistico_para_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_lixeira_na_comunidade_de_sao_bento_na_proximidade_do_sr._cicero_alexandre_conhecido_como_tuiu..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao-_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_fazer_o_fechamento_da_frente_da_cobertura_da_quadra_padre__estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao-no_sentido_de_que_o_poder_executivo_possa_agilizar_junto_ao_governo_do_estado_a_distribuicao_de_sementes_para_os_agricultores_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/placa_que_sinalize_a_divisao_entre_o_nosso_municipio_e_a_cidade_de_santa_cruz_do_capibaribe_na_localidade_denominada_de_riacho_dos_brinquinhos..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao-no_sentido_de_que_o_poder_executivo_possa_reativar_a_patrulha_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao-no_sentido_que_seja_feito_pavimentacao_e_saneamento_em_frente_a_igreja_catolica_na_comunidade_vila_alta..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao-no_sentido_que_seja_instalado_um_semaforo_em_frente_a_loja_de_fabrica_staccione..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_caminhao_frigorifico_para_atender_o_transporte_de_carne_do_matadouro_aos_comerciantes..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/bombeiros.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/ambulancia__1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/picarra_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_contruir_e_urbanizar_espaco_as_margens_do_acude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_revitalizar_a_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_1_demir.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_letreiro_gravata.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_cameras_em_gravata.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_rua_aecio_neves_gravata.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/no_sentido_de_que_seja_feito_o_calcamento_da_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_subestacao_de_energia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_trilhas_de_concreto_bar_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao__subida_do_sitio_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_criacao_de_uma_diretoria_ou_patrulha_para_cuidar_das_estradas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reforma_da_praca_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao-no_sentido_de_que_o_poder_executivo_junto_com_a_secretaria_de_saude_veja_a_possibilidade_de_reformar_o_posto_de_saude_satelite_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao-no_sentido_de_que_seja_feito_o_calcamento_da_rua_irma_dulce_localizada_no_bairro_cruzeiro_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/seja_construida_uma_cobertura_na_recepcao_do_hospital_severino_pereira_da_silva_para_embarque_e_desembarque_dos_pacientes_que_sofrem_muito_no_periodo_de_chuvas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/saneamento_da_rua_nossa_senhora_do_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/saneamento_e_calcamento_da_rua_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao-no_sentido_que_seja_feito_o_calcamento_da_travessa_severino_vieira_sentido_vaquejada_de_piluta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1313/img_8963_assinado_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao-no_sentido_de_que_o_poder_executivo_mande_para_esta_casa_legislativa_com_urgencia_urgentissima_o_projeto_do_piso_salarial_dos_professores_com_o_novo_reajuste..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao-no_sentido_de_que_o_poder_executivo_desmembre_da_secretaria_de_educacao_a_diretoria_de_de_esporte_e_se_crie_uma_secretaria_de_esporte..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construcao_de_uma_praca_arborizada_dispondo_de_parque_infantil_ao_lado_do_colegio_que_fica_situado_na_comunidade_do_tatus..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/instalacao_de_tabelas_de_basquete_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/construcao_de_ponte_no_riacho_da_bica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/indi_ponto_de_abrigo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_bracos_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/construcao_de_praca_-_milton.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/ind-no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_basico_da_rua_santa_luzia_no_trecho_que_se_inicia_na_br-l04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/ind-no_sentido_que_seja_feita_a_reforma_limpeza_e_pintura_da_lavanderia_que_fica_na_comunidade_tatus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/ind-no_sentido_que_seja_construida_uma_praca_na_comunidade_espirito_santo_mais_conhecida_como_inga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/tfd_-_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/tfd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/ind-helio-nosentidoquepoderexecutivodisponibilizetransportetfd.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/ind-helio-nosentidoquefacarecuperacaodaestradamaracajaatealgodao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/ind-helio-nosentidosejafeitapavimentacaoesaneamentobairrosanharo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_jerimum._1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_algodao._1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao-no_sentido_que_o_poder_executivo_realize_o_calcamento_da_rua_antonia_maria_de_jesus_por_tras_da_creche_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao-no_sentido_que_o_poder_executivo_identifique_todos_os_veiculos_inclusive_os_veiculos_lotados_por_forma_de_adesivo_especificando_a_qual_secretaria_ele_pertence..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_e_vai_ate_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao-no_sentido_que_seja_feita_a_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/no_sentido_de_que_seja_realizado_uma_reforma_geral_no_antigo_espaco_do_centro_administrativo_que_fica_localizado_na_rua_amaro_carlos_na_comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_marilia_e_vai_ate_o_sitio_gameleiras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/no_sentido_de_que_seja_realizada_a_construcao_de_uma_ponte_na_comunidade_varginhas_na_rua_que_da_acesso_a_casa_do_senhor_neto_conhecido_popularmente_como_geladeira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/no_sentido_de_que_seja_realizada_a_requalificacao_da_praca_dos_escoteiros_que_fica_localizada_na_lateral_da_avenida_sorocaba_e_da_rua_dr_aluisio_silvino_pereira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao-no_sentido_de_que_o_poder_executivo_o_calcamento_da_rua_projetada_por_tras_da_fabrica_camisaria_mestre_localizado_no_cruzeiro_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_nego_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_sinalizacao_de_transito_sinalizacao_vertical_nas_entradas_do_hospital_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_nego_calcadao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/poder_executivo_junto_aos_orgaos_responsaveis_para_providenciar_a_regulainentacao_necessaria_de_um_terreno_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_nego_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_sentido_de_que_o_poder_executivo_junto_com_os_orgaos_responsaveis_veja_a_possibilidade_de_colocar_uma_caixa_de_agua_de_lo_mil_litros_na_comunidade_do_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/ind-hel-nosentidorecuperacaoestradavarzinhaatedivisasantacruzcap.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_cobertura_do_canal_que_da_inicio_do_outro_lado_do_trevo_ate_o_anal_do_centro_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_sitio_cabaco_proximo_a_pedra_preta_que_divide_com_o_riacho_doce..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_do_pe_de_serra_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_do_tatus_com_intuito_de_atender_o_sitio_espega..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_sentido_de_que_o_poder_executivo_realize.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_sentido_de_que_seja_implantada_uma_area_de_lazer_no_sitio_mangas..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/no_sentido_de_que_seja_realizado_um_estudo_para_viabilizar_a_instalacao_de_um_sinal_de_telefonia_movel_nas_comunidades_dos_sitios_silva_de_cima_e_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_severino_caetano_localizada_no_bairro_novo_alto_da_boa_vista_conhecida_pela_rua_de_berval_genro_de_bigode.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/no_sentido_de_que_seja_instalada_rede_de_internet_sem_fio_wi-fi_com_oferta_gratuita_nos_diferentes_pontos_de_transporte_coletivo_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_cisterna_gravata.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_rua_do_clube_gravata.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/no_sentido_que_seja_disponibilizado_atendimento_psicologico_e_fonoaudiologico_na_unidade_de_saude_da_familia_-_usf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/no_sentido_que_seja_feita_uma_sala_azul_na_unidade_de_saude_da_familia_-_usf_localizada_no_bairro_serrinha_no_distrito_de_pao_de_acucar_para_atendimento_de_criancas_autistas..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_sentido_que_seja_realizado_o_concurso_publico_abrangendo_todas_as_areas_do_municipio.pdf.crdownload" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_sentido_que_seja_realizado_um_processo_seletivo_simplificado_para_a_contratacao_temporaria_de_servidores_na_area_da_educacao..pdf.crdownload" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_especialmente_com_relacao_as_portarias_editadas_e_publicadas_pelo_executivo_municipal..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao-_no_sentido_que_seja_encaminhado_projeto_de_lei_instituindo_adicional_de_insalubridade_aos_servidores_publicos_municipais_expostos_a_atividades_insalubres.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_01.2025_rua_vitor_batista.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_02.2025_pavimentacao_em_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_sentido_de_viabilizar_a_perfuracao_e_instalacao_de_poco_artesiano_na_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_1_localizada_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_3_localizada_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_sentido_de_que_o_poder_executivo_construa_uma_nova_fossa_para_atender_a_comunidade_do_bairro_cruzeiro_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_03.2025_joao_e_milton_pccv.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_sentido_que_seja_realizada_a_construcao_de_uma_escola_com_uma_quadra_poliesportiva_na_comunidade_de_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_da_rua_boa_vista_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao-no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_da_fundacao_municipal_de_saude_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_sentido_de_que_o_poder_executivo_envie_para_esta_casa_um_projeto_de_lei_que_transforma_o_sitio_jerimum_em_vila_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_da_estrada_de_pedra_preta_a_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_e_manutencao_da_estrada_da_comunidade_do_jeumum_a_divisa_de_barra_de_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/disponibilizar_veiculo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/reforma_do_grupo_escolar_eraldogueiros_leite.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/reforma_do_grupo_escolar_professora_carminha_arruda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_futevolei_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_futevolei_taquaritinga.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao-futevolei_gravata.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_01._2025joao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/saneamento_e_calcamento_em_frente_a_associacao_do_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/construcao_do_calcamento_da_rua_valdemar_carlos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/construcao_de_uma_escola_na_comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_geovane_01.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_geovane_02.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao__demir_01.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_demir_02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_demir03.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/rua_conhecida_popularmente_como_rua_da_padaria_de_cosmo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/pintura_da_praca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/saneamento_e_calcamento_no_sitio_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao-no_sentido_de_que_seja_construida_uma_escola_no_bairro_badoque_no_distrito_de_pao_de_acucar._1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_nego_calcamento_rua_projetada_09.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_nego_instalacao_caixadagua_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_nego_calcamento_rua_projetada_01.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_analisada_a_possibilidade_de_implantar_as_series_do_5o_ao_9o_ano_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_construida_uma_creche_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao-no_sentido_que_seja_realizada_a_recuperacao_e_manutencao_da_estrada_do_sitio_situacao..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_sentido_que_seja_feita_uma_terraplarlagem_do_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_sentido_que_seja_feita_uma_reforma_na_academia_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_sentido_que_seja_feita_uma_terraplanagem_das_furnas_ate_o_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_04.2025_milton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1427/felipe_12-03.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_03.2025_milton.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacao_na_travessa_severino_vieira_conhecida_como_a_rua_de_sonia_da_serrinha_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_sentido_que_seja_haja_o_cumprimento_do_disposto_no_art._48_lo_ii_da_lei_complementar_no_101-2000_atualizada_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1433/castracao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1434/rua_de_rosa_do_perfume.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao-no_sentido_de_que_seja_colocado_em_todas_em_frente_as_escolas_do_nosso_municipio_sinalizacao_com_faixa_de_pedestre_cones_nos_momentos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_sentido_de_que_seja_colocado_refletores_de_led.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_sentido_que_administracao_publica_faca_o_recapeamento_da_estrada_que_liga_a_comunidade_de_pedra_preta_a_comunidade_do_riacho_doce_de_julio..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_pavimentacao_av_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1444/praca_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1445/reforma_da_praca_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1447/construcao_de_praca_-_trevo_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1449/pavimentacao_-2a_travessa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1450/felipe_-_3a_travessa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1451/pavimentacao_da_4a_travessa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_sentido_que_seja_realizada_a_reforma_e_requalificacao_da_academia_da_saude_no_bairro_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_no_trecho_que_liga_as_comunidades_gameleira_ao_estreito_percorrendo_a_comunidade_do_juar_ate_mateus_vieira..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_sentido_que_seja_realizado_a_perfuracao_de_poco_artesiano_completo_na_academia_da_saude_no_bairro_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_sentido_que_o_poder_executivo_coloque_sinalizacao_com_faixa_de_pedestre_em_ente_de_todas_as_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/usf_elias_tavares.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1458/calcamento_e_saneamento_de_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1459/abertura_de_acesso_entre_ruas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1460/construcao_de_praca_no_bairro_brasilia_teimosa_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1461/loteamento_marilia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1462/bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1463/pavimentacao_e_saneamento_na_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1464/pavimentacao_na_rua_gabriel_vieira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1465/praca_em_frente_ao_cemiterio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1467/no_sentido_de_que_seja_realizada_a_pavimentacao_da_rua_projetada_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1468/no_sentido_de_que_administracao_publica_possibilite_a_continuacao_do_asfalto_das_principais_ruas_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1469/no_sentido_de_que_seja_realizada_a_pavimentacao_das_ruas_ao_entorno_da_capela_da_comunidade_do_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_imperador_ou_rua_do_bar_de_zola_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_palacio_ou_rua_do_meio_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_no_sentido_de_que_sejam_instaladas_placas_de_sinalizacao_de_ruas_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_sentido_que_seja_disponibilizado_veiculo_que_fique_24h_para_a_populacao_carente_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_no_sentido_de_que_seja_feito_o_calcamento_da_travessa_madre_teresa_de_calcuta_comecando_da_esquina_do_bar_de_tio_fio_ate_chegar_na_rua_getulio_vargas_no_bairro_serrinha..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_pracinha_no_mateus_viera.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_reforma_na_gilzenete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_construcao_de_escola_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_sentido_que_seja_feito_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_mais_conhecido_como_serrinha_no_distrito_de_pao_de_acucar_rua_da_gelei..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao-no_sentido_de_que_seja_feito_o_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_rua_do_velho_do_munguza..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1496/implantacao_da_casa_azul_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1497/calcamento_da_rua_caibeira_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1498/reforma_limpeza_e_pintura_da_praca.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1499/saneamento_e_pavimentacao_-_pe_130.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1500/saneamento_basico_e_pavimentacao_-_rua_08_ate_a_vila_lageiro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1501/saneamento_basico_e_pavimentacao_-_caic_e_capela_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_-_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades_de_placas_e_do_xavier..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_ponto_de_onibus_e_transporte_alternativo_toyota_com_banheiro_e_assentos_na_sede_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_-_no_sentido_de_que_o_poder_executivo_faca_a_pavimentacao_do_trecho_que_liga_a_comunidade_de_placas_passando_pela_comunidade_do_xavier_ate_a_pe_104.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_viabilize_as_festividades_de_sao_joao_nas_comunidades_rurais_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_sentido_de_que_sejam_pavimentados_os_canteiros_centrais_da_avenida_tancredo_neves_e_instalada_iluminacao_em_led_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_dispoe_sobre_o_tombamento_das_casas_da_rua_principal_do_distrito_de_gravata_do_ibiapina._com_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_poder_executivo_possa_viabilizar_a_construcao_de_uma_praca_em_frente_ao_colegio_cetec_na_sede_do_nosso_municipio._com_parques_de_criancas_bem_iluminada_afim_de_cobrir_o_canal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1509/distribuicao_do_fardamento.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_saude_viabilize_de_forma_mais_rapida_a_instalacao_do_aparelho_de_raio-x_do_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1511/roco_da_estada_silva_de_baixo_ate_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1512/continuacao_do_servico_na_ladeira_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_baiano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_sentido_que_o_poder_executivo_realize_a_reforma_do_centro_administrativo_joao_farias_de_araujo_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_centro_administrativo_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_do_trecho_que_liga_a_entrada_da_br_104_ate_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1531/chafariz_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1532/centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_28_-04-2025_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_28_-04-2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1537/rua_sitio_lages.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1538/via_proximo_do_posto_de_cocada.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1539/sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1540/pe_130.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_sentido_que_seja_realizada_a_desapropriacao_do_terreno_do_campo_do_51_localizado_no_silva_de_cima_para_a_construcao_de_um_society..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_sentido_de_que_seja_feito_a_iluminacao_da_escadaria_do_cruzeiro_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_sentido_de_que_o_evento_entardecer_na_serra.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_sentido_de_que_seja_realizada_construcao_de_uma_praca_no_bairro_marilia_entre_a_rua_lucas_evangelista_e_a_rua_otacilio_marreiro_de_lima..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_pracinha_da_rua_dos_jasmins_localizada_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_base_do_samu..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_dar_continuidade_ao_saneamento_e_pavimentacao_na_av._santa_cruz_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_fazer_uma_nova_estrutura_no_campo_inclusive_com_refletoresno_campo_de_futebol_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_sentido_de_que_o_poder_executivo_faca_um_campo_socity_nesta_cidade_no_bairro_capibaribe_onde_funciona_o_poeirao..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1554/geovane_06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_sentido_de_que_seja_destinado_um_veiculo_com_equipe_especialista_em_iluminacao_publica_para_atuar_de_forma_fixa_na_subprefeitura_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_sentido_de_que_seja_construido_um_ginasio_poliesportivo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_sentido_de_que_seja_realizada_uma_reforma_na_praca_da_serrinha_praca_augustinho_rufino_localizado_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_sentido_de_que_seja_realizada_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_do_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_praca_padre_otto_sailler..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1562/sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1563/construcao_de_passagem_molhada_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1564/creche_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1565/baiano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1566/juvina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_pavimentacao_e_saneamento_no_acudinho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1568/limpeza_aos_arredores_da_ame.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1569/area_para_festa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1570/sede_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1571/requalificacao_dos_sitios.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_sentido_de_aderir_a_contratacao_da_proposta_de_acordo_e_cooperacao_junto_ao_facepe.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1573/pavimetacao_saneamento_rua_edmilson_dantas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1576/copia_de_indicacao_23_-04-2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_sentido_de_que_seja_realizada_a_capinacao_da_vegetacao_das_margens_da_pe_130_iniciando_do_acude_santo_amaro_ate_a_divisa_com_o_municipio_de_vertentes..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1578/cadastramento_e_atualizacao_do_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1579/construcao_de_area_de_lazer-_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1580/pavimentacao_asfaltica_no_acesso_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1581/helio-_trocada_as_arvores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1582/helio_-_instalacao_de_totens.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1583/rua_de_cida_de_ceceu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1584/helio_-_pavimentacao_da_av_tocado_damiao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1585/7a_travessa_-_sitio_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1586/5a_travessa_do_sitio_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_sentido_de_que_seja_realizada_construcao_de_quebra_molas_na_rua_estrada_da_compesa_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_sentido_de_que_administracao_publica_conclua_a_passagem_molhada_do_acude_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_sentido_que_administracao_publica_disponibilize_mais_uma_maquina_patrol_para_realizacao_das_manutencoes_das_estradas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_sentido_de_que_seja_implantado_o_ensino_de_jovens_e_adultos_eja_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1593/pavimetacao_e_saneamento_da_rua_edimirson_danda..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1594/limpeza_nos_matos_do_zamba.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_14-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_14-05-2025_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1598/academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1599/picarra_nas_ruas_do_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1600/lixeira_na_comunidade_de_varzinhas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_sentido_que_seja_realizada_a_limpeza_do_canal.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1603/asfalto_-_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1604/telefonia_movel_-_jerimum_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1605/telefonia_movel_-_acudinho_e_placas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_estrada_carreira_de_jaca..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_travessa_que_fica_ao_lado_do_posto_de_saude_no_bairro_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1608/ajeitar_estrada_de_vardo_de_nudinha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_sentido_de_que_seja_realizada_a_troca_dos_refletores_da_quadra_esportiva_de_gravata_do_lbiapina..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_sentido_de_que_seja_criado_um_refeitorio_na_escola_padre_ibiapina_localizada_no_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_sentido_de_que_seja_construida_uma_quadra_de_futevolei_com_brinquedos_infantis_no_espaco_da_antiga_lavanderia_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_troca_da_iluminacao_do_trevo_que_liga_br_104_a_pe_130..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_de_placas_informativas_com_o_numero_do_samu_em_todo_territorio_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_placas_de_sinalizacao_de_transito_nas_entradas_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_sentido_de_que_seja_construido_um_centro_cultural_na_comunidade_do_acudinho..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1634/acessibilidade_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_no_sentido_de_que_seja_pavimentada_calcamento_da_rua_ana_lins_localizada_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1636/coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_asfaltica_no_entorno_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1641/estrada_agreste_e_gameleira.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1642/limpeza_de_barreiros_e_barragens..pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1643/energia_solar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1645/avenida_jose_joventino.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_02_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1647/rua_de_edna_carlos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1648/rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_01_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_03_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1660/1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1661/caic_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1662/rabelo_de_castro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_sentido_de_que_seja_construido_um_posto_de_saude_psf_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_de_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_urbanizacao_com_praca_em_frente_a_escola_chefe_leandro_localizada_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1668/usina_de_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1669/construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1670/calcamento_e_saneamento_da_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1671/ceasa.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1672/implantacao_de_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1674/aquisicao_de_carro_para_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/curso_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_sentido_administracao_publica_possa_realizar_uma_feira_de_exposicao_de_animais_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_sitio_acudinho_ate_a_comunidade_do_jaburu_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_ao_redor_do_mercado_publico_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_padre_berenguer_a_rua_dom_moura..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_duque_de_caxias_ate_a_rua_dro_aloisio_pereira..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_novo__construida_uma_nova_praca_na_proximidade_da_antiga_lavanderia_localiza_no_distrito_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/a_troca_dos_postes_e_que_seja_colocada_nova_iluminacao_no_cemiterio_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/realizado_reparos_no_calcamento_na_rua_principal_28rua_do_comercio29_no_distrito_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_0003_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_0002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/a.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_-_no_sentido_de_que_seja_feita_requalificacao_da_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_-_no_sentido_que_seja_construido_um_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/saneamento_-_rua_valdemar_carlos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/cras_e_grupo_de__idosos_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_no_sentido_que_seja_feita_a_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_rocado_os_matos_das_estradas_que_dao_acesso_a_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_a_pavimentacao_e_saneamento_na_rua_do_bar_de_nerivaldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/lucas_evangelista.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/tertulianobezerra.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/compesa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/poda_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/letreiro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/ind__no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_da_acesso_ao_sitio_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_no_sentido_que_seja_realizada_a_ampliacao_da_av_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/rua_sitio_sanharo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/colocacao_de_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1721/sinalizacao_da_pe_130.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1722/reforma_da_escola.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1723/bancos_da_feira.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1724/ind_helio_pavimentacao_das_ruas_projetadas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/helio__-_casa_azul.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1726/helio_-_pavimentacao_da_rua_augusto_bento.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1728/caixa_dagua_nos_sitios_tatus_e_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/instalacao_de_bracos_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1730/psf_elias_tavares.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1731/pavimentacao_ee_calcamento_da_rua_loteamento_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/pavimentacao_e_calcamento_da_travessa_amaro_claudino.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/pavimentacao_da_avenida_severino_satiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_praca_mulungu.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_loteamento_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_feira_jerimum.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/enem_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/demir_04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/demir_036.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/escadaria_alto_da_cocada.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/praca_no_bairro_badoque.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/saneamentos_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/instalacao_de_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/construcao_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_praca_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_escola_jerimum.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/quadra_de_esportes_-_placas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_lagoa_de_farias..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_sentido_que_seja_viabilizado_junto_ao_governo_do_estado_de_pernambuco_estudo_tecnico_para_implantacao_de_radares_de_velocidade_na_rodovia_pe_160_no_perimetro_urbano_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_sentido_que_seja_feita_a_restauracao_do_nome_taquaritinga_do_norte_letreiro_que_fica_localizado_no_mirante_do_cruzeiro_e_tambem_o_roco_e_capinagem_e_iluminacao_do_espaco..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_joao_ferreira_alves_conhecida_como_a_rua_de_cida_da_galinha_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_amaro_claudino_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_sentido_que_seja_feita_a_pavimentacao_do_beco_que_fica_entre_o_posto_de_tonton_e_a_fabrica_da_atraidos__localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/veiculo_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/veiculos_-_psf.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/nomenclatura_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_sentido_que_o_poder_executivo_realize_o_retorno_dos_atendimentos_medicos_na_comunidade_da_varzinha_e_lagoa_do_juca..pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao-no_sentido_que_seja_realizada_a_reforma_e_ampliacao_da_praca_central_do_distrito_de_gravata_do_lbiapina_tornando-a_um_espaco_para_eventos..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/calcamento_da_travessa_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/contruido_um_acostamento_nas_margens.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/calcamento_da_avenida_rildo_marcelo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_no_cajueiro_proximo_ao_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_o_saneamento_e_pavimentacao_na_rua_da_fabrica_de_rato_onde_mora_dona_luzia_e_fabricio_localizado_no_juca..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_do_sitio_sao_braz_santo_antonio_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/fossa_septica.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/rua_nossa_senhora_do_perpetuo_socorro_e_vidal_pereira.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_sentido_que_seja_realizada_a_manutencao_pintura_limpeza_e_iluminacao_da_praca_do_sitio_pe_de_serra_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_sentido_que_seja_perfurado_um_poco_e_instalado_um_chafariz_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_iluminacao_da_estrada_que_da_acesso_ao_sitio_varzea_grande_nomeada_por_rua_padre_fernando_de_lima_silva..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_saneamento_na_rua_projetada_que_mora_lila_e_jau_localizada_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_policlinica_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_ruas_por_tras_do_posto_de_tonton_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_colocar_uma_ondulacao_transversal_na_rua_padre_arruda_em_frente_a_clinica_espaco_do_sorriso_aqui_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao-_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_espaco_ao_lado_do_centro_comercial_demetrio_paes_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_da_estrada_que_liga_a_br_104_a_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_entre_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_santa_cruz_do_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/saneamento_da_rua_de_biu_da_coxinha.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/saneamento_e_o_calcamento_-_rua_de_naldo_do_gesso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/eja_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao-no_sentido_de_que_seja_construido_muro_de_contencao_nas_barreiras_existentes_as_margens_da_rodovia_pe-130.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_iluminacao_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_manutencao_da_estrada_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/acudinho_ate_o_jaburu.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/sitio_placas_ate_o_xavier.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao-no_sentido_de_que_seja_realizada_a_reforma_da_sala_de_pediatria_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/no_sentido_que_seja_reativado_a_unidade_de_saude_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/recuperacao_estradas_situacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/recuperacao_estrada_faz_sao_paulo_jerimum.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_no_sitio_placas_sentido_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_sentido_que_seja_realizada_a_iluminacao_e_o_alargamento_da_ponte_de_djalma_que_da_acesso_ao_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_para_ser_utilizado_nas_regioes_brejeiras_do_municipio_tais_como_sitios_mateus_vieira_oiti_jua_sao_joao_e_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/manutencao_estrada_pe_130.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/contrucao_area_de_lazer_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/2-_indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_aluisio_mota_de_lima_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/1-_indicacao_no_sentido_que_seja_feita_uma_praca_no_espaco_do_canal_que_esta_sendo_construido_no_bairro_trevo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/reforma_na_base_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/instalacao_de_placas_solares.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/pontos_de_moto-taxis.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/camera_de_monitoramento_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/bancos_e_lixeiros_nas_pracas_centrais.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/req._angelica_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_manilhas_no_riacho_proximo_a_fazenda_de_sebastiao_dos_calcao_sentido_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_veiculo_oficial_casa_azul_26-08-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_o_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_ao_redor_da_igreja_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_sentido_que_o_poder_executivo_atraves_da_secretaria_de_obras_possa_construir_um_novo_campo_de_futebol_na_comunidade_das_placas..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_sentido_que_o_poder_executivo_possa_criar_em_nosso_municipio_o_programa_medicamento_em_casa..pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_sentido_que_o_poder_executivo_possa_adquirir_uma_01_motocicleta_destinada_para_o_programa_medicamentos_em_casa..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_sentido_que_seja_realizada_pavimentacao_da_avenida_no_sitio_acudinho_em_frente_a_igreja_assembleia_de_deus..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_gabriel_vieira_localizada_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_organizar_os_agendamentos_e_marcacoes_de_exames_e_consultas_atraves_de_sistemas_de_agendamentos_eletronicos..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_revitalizacao_do_matadouro_publico_e_de_mais_uma_atencao_ao_transporte_da_carne.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_transformar_o_acude_de_santo_amaro_em_um_ponto_turistico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_sentido_que_seja_adquirido_novos_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_um_letreiro_com_o_nome_vila_do_socorro_na_entrada_da_comunidade_mencionada..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_uma_lombada_eletronica_na_entrada_da_comunidade_de_vila_do_socorro_na_rua_valdemar_carlos._1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_mod._novo_joao_03.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_seguranca_escolas_e_postos_01-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_transferencia_dos_caminhoes_e_maquinas_estacionados_no_espaco_da_escola_municipal_francisca_moura.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_sentido_que_possa_ser_realizada_a_manutencao_da_estrada_do_jerimum_ate_a_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_sentido_que_o_poder_executivo_em_conjunto_com_a_secretaria_de_saude_possa_implantar_a_realizacao_de_ultrassonografia_morfologica_no_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_sentido_de_que_a_prefeitura_viabilize_uma_viatura_para_a_patrulha_maria_da_penha..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_sentido_que_seja_construida_uma_escola_estadual_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_sentido_que_seja_instalada_iluminacao_com_refletores_e_construidos_banheiros_no_campo_de_futebol_da_comunidade_de_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_reforma_e_ampliacao_da_sede_da_secretaria_de_acao_social..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_sentido_que_o_poder_executivo_disponibilize_equipamentos_como_microcomputadores_impressoras_e_demais_itens_de_informatica_para_a_secretaria_de_acao_social..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/que_disponibilize_veiculos_para_as_unidades_do_cras_centro_de_referencia_de_assistencia_social_e_do_creas_centro_de_referencia_especializado_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/implementacao_de_um_programa_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/sistema_de_protocolo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/implementacao_de_um_programa_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_iluminacao_pda_pe_160_03-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_iluminacao_pda_a_scc_pe_160_04-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_construcao_de_uma_praca_arborizada_com_parquinhos_e_espaco_para_jovens_e_adultos_se_soacializarem.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_sentido_que_seja_construido_um_chafariz_para_abastecimento_de_agua_no_sitio_piranhas..pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_iluminacao_publica_da_comunidade_de_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_barra_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/no_sentido_de_que_administracao_publica_possa_construir_uma_quadra_na_academia_da_saude_bairro_beira_rio_substituindo_o_campo_de_areia_existente..pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/trevo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/no_sentido_de_que_administracao_publica_possa_construir_um_muro_de_contencao_para_sustentar_a_barreira_da_subida_do_sitio_cumbe_proximo_ao_campo_do_juca.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/coleta_de_lixo_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/coleta_lixo_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/rua_vitor_batista.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/estrada_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/placas_ruas_do_zamba.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/asfalto_no_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/construcao_de_fossa_septica_-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/saneamento_e_calcamento_-_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/saneamento_e_calcamento_-_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/colocar_dois_02_postes_no_final_da_avenida_rildo_marcelino_proximo_ao_pe_de_caja..pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/criar_um_campeonato_de_futebol_na_zona_rural_de_nosso_municipio._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/indicacao_no_sentido_que_o_poder_executivo_contrate_uma_maquina_patrol_para_dar_um_suporte_na_recuperacao_das_estradas_da_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_iluminacao_na_parede_do_acude_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_sentido_que_seja_realizada_a_troca_da_iluminacao_da_parede_do_acude_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_15-09-2025_calcamento_sitio_bicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_sentido_que_o_poder_executivo_disponibilize_para_a_saude_um_veiculo_tipo_sprinter_para_o_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/patrol_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_sentido_que_seja_construida_uma_pracinha_com_todos_os_requisitos_necessarios_no_bairro_brasilia_mais_precisamente_na_rua_nerivania..pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_juntamente_a_secretaria_de_saude_do_municipio_para_atender_as_necessidades.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_acudinho..pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_sentido_que_seja_realizada_uma_reforma_geral_na_praca_que_fica_localizada_em_frente_a_escola_municipal_professora_gilzenete_guerra_com_implantacao_de_um_novo_padrao_de_urbanizacao..pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_sentido_que_seja_realizada_a_implantacao_de_iluminacao_publica_na_localidade_da_baixa_verde_no_sitio_tatus_em_frente_a_residencia_da_senhora_solange..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_sentido_que_seja_construido_um_centro_de_reabilitacao_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/rua_edimirson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/picarras_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/atendimentos_psicologicos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_02-10-2025_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_sentido_que_a_administracao_publica_possa_deslocar_viaturas_da_guarda_municipal_para_dar_suporte_aos_domingos_na_feira_de_gado_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_do_cemiterio_publico_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_dos_cemiterios_publicos_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/pavimentacao_e_saneamento_da_rua_severino_tavares2c_centro_de_nossa_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/drenagem_pluvial_do_e2809criachoe2809d2c_que_fica_no_final_da_avenida_rildo_marcelino_28proximo_ao_pe_de_caja29._assinado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/aquisicao_de_um_caminhao_cacamba_para_atender_as_necessidades_do_nosso_municipio._assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_no_sentido_que_seja_construida_a_estrada_da_igreja_do_maracaja_ate_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_no_sentido_que_seja_feita_a_capinagem_e_terraplanagem_da_estrada_que_tem_inicio_na_radio_taquaritinga_fm_ate_a_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_no_sentido_que_seja_criada_uma_casa_de_apoio_aos_pacientes_que_necessitam_de_atendimento_medico_e_hospitalar_na_cidade_de_garanhuns..pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_no_sentido_que_seja_feita_a_solicitacao_para_a_adesao_e_construcao_de_unidades_habitacionais_do_programa_minha_casa_minha_vida_no_distrito_de_pao_de_acucar._1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_no_sentido_que_seja_realizado_a_pavimentacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_ate_a_comunidade_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/implantacao_da_iluminacao_de_todo_o_trecho_da_av._jose_mendes_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_calcamento_dos_dois_cemiterios_do_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_sentido_que_seja_construida_uma_area_de_lazer_em_frente_a_escola_chefe_leandro_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_projetada_que_fica_localizada_ao_lado_da_igreja_de_santo_antonio_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_no_sentido_que_seja_construida_uma_coberta_com_telha_em_frente_a_unidade_de_saude_satelite_na_comunidade_do_algodao_para_a_populacao_que_aguarda_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_no_sentido_que_seja_instalada_uma_casa_de_apoio_na_cidade_do_recife_proximo_ao_hospital_do_imip_proporcionando_conforto_para_os_pacientes_que_vao_a_cidade_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_no_sentido_que_seja_feita_uma_praca_na_frente_da_igreja_santo_antonio_no_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_-_baiano_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_ferreira_tutu_no_loteamento_cruzeiro_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_sao_geraldo_no_loteamento_cruzeiro_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_parede_do_acude_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_no_sentido_que_seja_agilizada_a_reforma_dos_blocos_cirurgicos_do_hospital_geral_severino_pereira_da_silva_entregando_mais_rapido_para_a_populacao..pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_no_sentido_que_a_administracao_publica_possa_construir_um_campo_de_futebol_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_jamilly_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_jamily_2.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao-no_sentido_que_seja_feita_a_construcao_do_canal_no_trecho_entre_os_bairros_beira_rio_e_marilia_ate_o_sitio_bicas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_no_sentido_que_seja_feita_a_construcao_de_uma_praca_no_cruzamento_do_bairro_beira_rio_com_o_marilia_e_o_orlando_marcelino..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_sentido_que_seja_feito_o_complemento_da_pavimentacao_da_rua_que_interliga_os_bairros_zamba_marilia_e_orlando_marcelino_com_o_centro..pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/felipe24.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/nomes_dos_sitios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/pavimentacao_-_rua_santo_amaro_-_sitio_placas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_sentido_que_seja_realizada_a_reforma_no_centro_de_convivencia_da_comunidade_de_pedra_preta_onde_funciona_a_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_avenida_ismael_nogaia_de_oliveira_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_sentido_que_seja_enviado_um_projeto_de_lei_que_transforme_o_sitio_jerimum_e_a_vila_do_socorro_em_distritos..pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/sitio_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/casa_da_gestante.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao0_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_sentido_de_que_administracao_publica_possa_instalar_um_letreiro_com_o_nome_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_do_grupo_escolar_do_riacho_doce_dos_bernardos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_da_praca_central_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_sentido_que_seja_realizada_a_manutencao_e_recuperacao_pintura_construcao_de_banheiros_no_mercado_publico_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_sentido_que_a_administracao_publica_realize_a_ornamentacao_natalina_de_todas_as_pracas_publicas_das_comunidades_da_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_sentido_que_seja_realizada_a_instalacao_de_um_chafariz_na_comunidade_do_algodao_abastecido_com_agua_do_acude_da_comunidade_ou_atraves_de_um_poco_artesiano..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/ind_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_busto_simbolo_da_missa_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_saneamento_e_calcamento_na_rua_gabriel_vieira.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/1_jamilly.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/2_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/3_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_sentido_que_o_poder_executivo_junto_a_secretaria_de_obras_passe_a_maquina_na_estrada_que_liga_para_o_sitio_lagoa_dantas..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/_construir_uma_280129_lombada_na_pe-1302c_em_frete_ao_cemiterio_parque_das_dalias_na_chega_de_nossa_cidade._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_sentido_que_seja_realizado_o_alargamento_e_colocada_uma_placa_de_sinalizacao_na_entrada_da_estrada_que_liga_a_comunidade_do_jerimum_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_sentido_que_a_administracao_publica_realize_a_pavimentacao_da_rua_emanuel_rodrigues_no_loteamento_mae_julia_situado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_sentido_que_a_administracao_publica_possa_contratar_um_tecnico_de_enfermagem_para_trabalhar_diariamente_na_unidade_de_saude_satelite_na_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_sentido_que_seja_feito_um_quebra-molas_passarela_em_frente_a_igreja_assembleia_de_deus_em_pao_de_acucar_localizada_na_rua_balbino_pereira_em_atendimento.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_sentido_que_seja_feita_a_manutencao_e_limpeza_do_canal_que_atravessa_o_distrito_de_pao_de_acucar_visando_a_melhoria_de_vida_da_populacao_local.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realize_a_limpeza_do_acude_publico_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realiza_a_limpeza_do_acude_publico_da_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_junto_as_esferas_estaduais_de_realizar_o_asfalto_estrada_que_liga_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_um_poco_artesiano_na_comunidade_de_lagoa_dantas..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_de_reforma_da_quadra_de_esporte_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_da_reforma_dos_banheiros_da_escola_gilzete_guerra..pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/a_administracao_publica_realize_a_instalacao_dos_equipamentos_do_poco_artesiano_da_comunidade_do_minguaiu_no_local_adequado_pois_os_mesmos_se_encontram_instalados_dentro_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_sentido_que_seja_que_a_administracao_publica_possa_construir_uma_praca_publica_em_frente_a_igreja_da_comunidade_de_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_sentido_que_a_administracao_publica_possa_criar_um_programa_de_limpeza_de_barreiros_dos_pequenos_produtores_rurais_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/construir_duas_280229_lombadas_na_rua_10_de_maio2c_bairro_capibaribe2c_centro_do_nosso_municipio._assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/construir_uma_280129_lombada_na_pe_-1302c_em_frente_ao_alto_da_cocada._assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_papagaio_no_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_no_sentido_que_seja_feita_a_manutencao_da_iluminacao_publica_do_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_beija-flor_no_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao-reativacao_da_brigada_municipal_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-promover_a_contratacao_e_formacao_de_novos_guardas_mun.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao-cadastro_de_habitacao_de_interesse_social_voltado_par.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._iluminacao_do_trevo_a_br_104.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_do_sitio_pe_de_serra_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_sentido_que_seja_realizado_a_conclusao_do_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_do_assentamento_manoel_santos..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_atendimento_medico_24hrs_na_ubs_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_viabilizar_uma_nova_unidade_escolar_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_uma_uti_movel_para_o_hospital_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_sentido_de_que_administracao_publica_possa_requalificar_a_iluminacao_da_travessa_sorocaba_centro_rua_por_tras_do_gordo_da_casa_de_peca..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/digitalizacao_26-11-2025_1222.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/digitalizacao_26-11-2025_1221.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/digitalizacao_26-11-2025_1220.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_grupo_de_escoteiros_chefe_leandro.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1673/mocao_de_aplauso_deputado_federal_eduardo_henrique_da_fonte.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/mocao_de_aplauso_carlinhos_santos_lucas_ferraz_e_aos_organizadores_da_festa_de_vaquejada_do_parque_araguaia.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_nego.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento-_retirada_de_proposicao_.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento-_retirada_de_proposicao_.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento-retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento-abono_de_falta_helio.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/adobe_scan_03_de_fev._de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento-voto_de_pesar-severino_minerva_ferreira_conhecido_por_mino.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento-voto_de_pesar-maria_vitoria_silva.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_de_abono_de_falta_-_amilton_cicero.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento-pedido_de_informacoes-baiano.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/demir-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_de_abono_de_falta_-_helio_assinado.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1473/requerimento_-_pedido_de_informacoes_ao_prefeito_-_eduardo_jose.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento__voto_de_pesar_pelo_falecimento_de_jose_severino_bezerra.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_de_abono_de_falta_-_18.03.2025_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_-_voto_de_pesar_pelo_falecimento_de_augusto_cesar_da_cunha_castro.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_de_abono_de_falta_-_27.02.2025_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento-abono_de_falta_helio_24.04.25.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1541/copia_de_requerimento_-_retirada_de_proposicao_sem_parecer_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_-_abono_de_falta_demir.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1575/oficio_segab_n.229.2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_-_pedido_de_informacoes_14-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_de_abono_de_falta_13.05_-_demir.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_voto_de_pesar_-_jose_bezerra_filho_cazuza.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1638/requerimento_-_pedido_de_informacoes_26-05-2025_-_boqueirao_de_amarela_assinado.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_-_pedido_de_informacoes_26-05-2025_-_recursos_assinado.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_-_pedido_de_informacoes_26-05-2025_-_vila_do_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_de_falta_15.05.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1667/estou_compartilhando_o_arquivo_requerinento_de_falta_29.05.2025_-_amilton_com_voce.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_-_pedido_de_informacoes_10-06-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento-abono_de_falta_baiano-_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_abono_de_falta_-_helio_-_30.07.25.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento-pedido_de_informacoes-baiano-04.08.25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento-abono_de_falta_demir-_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento-abono_de_falta-milton.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento-pedido_de_informacoes-baiano-13.08.25.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/req._pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/oficio_gp_n.543.2025_-_camara_municipal_-_retirada_ploe_20-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_de_retirada_-_14.08.25.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_-_pedido_de_informacoes_prestacao_de_servico_de_transporte_escolar_21-08-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/falta-_baiano_assinado.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/justif._dia_21.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/justif_dia_14.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento-abono_de_falta_geovane-21.08.25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/falta-_baiano-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_-_pedido_de_informacoes_16-09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_-_informacoes_a_mesa-camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_-_abono_de_falta_-_11.09.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_-_pedido_de_informacoes_02-10-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_pedido_de_informacoes_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimnto_de_falta_-_11.09_-_geovane_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_-_abono_de_falta_de_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_de_falta_-_23.09.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_-_abono_de_falta_-_21.10.25_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento-voto_de_pesar_pelo_falecimento_de_francisco_jackson_alves.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento-voto_de_pesar_pelo_falecimento_de_joselia_maria_de_assuncao..pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/requerimento_abono_de_falta_-_amilton_16.10.2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_-_abono_de_falta_eduardo_0001.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_-__abono_de_falta_de_helio_referente_ao_dia_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-_abono_de_falta_-_amilton_-_30.10.25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_de_abono_de_falta_-_21.10.25_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/requerimento_-_pedido_de_informacoes_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_-_abono_de_falta_-_helio_-_07.11.25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_abono_de_falta_-_eduardo_jose_-_11.11.25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_-_voto_de_pesar_pelo_falecimento_de_jose_gilson_pereira.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_-_voto_de_pesar_pelo_falecimento_de_armindo_helio_oliveira_silva.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/abono_demir_16-09-25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/abono_demir_13-11-25.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_resolucao_dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2017_ordenador_de_despesas_ivanildo_mestre_bezerra.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_resolucao_altera_o_art._127-a_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_resolucao_dispoe_sobre_o_regimento_interno_da_camara_municipal_de_taquaritinga_do_norte_estado_de_pernambuco..pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_resolucao_no_02-2025..pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_resolucao_-_helio.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_ploe_n1_cfo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_ploe_n2_cfo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_ploe_n3_cfo.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_cjle_ploe_no_01.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/parecer_cjle_ploe_no_02.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/parecer_cjle_ploe_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/parecer_plol_n2_cfo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/parecer_plol_n2_cjle.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/parecer_pdl_n1_cjle_2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_plol_n1_cjle_2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/parecer_cfo_ploe_n5-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_cticsp_ploe_n4-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_pdl_n02_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_pres_n2-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_plol__no03-2025_cjle_.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_ploe_no4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_ploe_no5-2025_cjle_.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1437/parecer_ploe__06-25_cecesadc.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1438/parecer_plol_n4_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1439/parecer_plol_n4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1440/parecer_ploe_06-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1487/parecer_cjle_ploe_no_07.25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1516/parecer_pres_01_2025_comissaomista.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_ploe_09_cfo.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_ploe_09_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1519/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1520/parecer_plol_07_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_ploe_13_cfo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_plol_06_cjle.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plol_07_cjle.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_ploe_08_cjle.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_ploe_9_cjle.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_ploe_13_cjle.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1616/parecer_couspama_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1617/parecer_couspama_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1618/parecer_cfo_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_cecesasdc_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_cfo_ploe_15-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_cfo_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_cjle_ploe_15-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_cjle_pdl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_cjle_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_cjle_plol_10-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_cjle_pdl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_cjle_pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_cjle_plol_08-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_cjle_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_cjle_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1651/parecer_ploe_16_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1652/parecer_ploe_16_cfo.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1653/parecer_ploe_16_cjle.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1654/parecer_pdl_7_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_cecesasdc_ploe_11-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1676/parecer_cecesasdc_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_cfo_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/parecer_cfo_ploe_11-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/parecer_cjle_ploe_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/parecer_cjle__-_pres_03-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/parecer_cjle_-_plol_11-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_cjle_-_pelo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/parecer_cjle_-_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plol_12_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_ploe_17-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_pdl_12-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_ploe_17-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plol_15-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/parecer_pdl_8-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/parecer_pdl_11-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/parecer_plol_12-25_cjle.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_pdl_9-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_plol_13-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_pdl_10-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_plol_14-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_plol_18_0001.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_pdl_15_0001.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_plol_16_0001.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_pdl_13_0001.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_pdl_14_0001.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_pdl_17_0001.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_plol_16_0001.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_plol_19_2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_emenda_modificativa_n_2-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer__ploe_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/parecer_emenda_aditiva_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/parecer_emenda_aditiva_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_emenda_modificativa_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/parecer_emenda_modificativa_n_3-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/parecer_ploe_27-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/parecer_ploe_30-2025__cjle.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/parecer_ploe_23-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/parecer__pres_4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/parecer_pdl_18_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/parecer_ploe_27_2025_comissao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/parecer_ploe_30_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_cmjlefo_-_ploe_29-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_cmjlefo_-_ploe_28-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1658/oficio_gp_n.375.2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1659/oficio_gp_n.377.2025_.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_gp_no_566.2025_-_encaminha_mensagem_de_veto_parcial_ao_projeto_de_lei_ordinaria_do_executivo._1.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/emenda_modificativa_no_3.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/emenda_modificativa_no_1.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/emenda_aditiva_no_1.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/emenda_modificativa_no_2.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/emenda_aditiva_no_2.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_decreto_legislativo-titulo_de_cidadania_junior_bernardino_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_do_legislativo-concede_titulo_de_cidadao_de_taquaritinga_do_norte-pe_ao_ilustrissimo_senhor_jose_gilson_pereira..pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1489/pdl_-_titulo_de_cidadao_giovanni_tavares_de_sousa..pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1533/diogo_marans.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1534/paulo_cesar_dias.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1555/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_rivaldo_queiroz_dantas..pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1631/pdl_-_concede_titulo_de_cidadao_ao_casal_fernando_e_werlania.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_dl_-_titulo_de_cidadao_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_dl_-_titulo_de_cidada_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/papel_timbrado_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_de_decreto_legislativo_-_titulo_de_cidadao_edson_pessoa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_hamilton_figueira_de_arruda..pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/titulo_cicero_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_edson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_decreto_jocielma.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_dl_-_titulo_de_cidadao_richardson_da_silva_alencar_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_dl_-_titulo_de_cidada_raquel_teixeira_lyra_lucena_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_-_guilherme_henrique-ass.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/plol_-_altera_a_lei_municipal_no_2.163-2024_de_02_de_janeiro_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_dia_da_matematica.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/plol_-_altera_a_lei_municipal_no_2.158-2023_e_cria_cargo_em_comissao_de_assessor_parlamentar_de_plenario_no_ambito_da_camara_municipal_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1488/plol_-_dispoe_e_autoriza_o_poder_executivo_a_fazer_concessao_de_internet_gratuita_na_feira_livre_da_sede_do_municipio....pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1495/semana_da_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1513/plol_-_dispoe_sobre_a_reserva_de_vagas_de_emprego_para_mulheres_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1514/pl_-_sala_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1549/plol_-_dispoe_sobre_estabelecer_diretrizes_para_o_incentivo_e_desenvolvimento_da_apicultura.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1556/plol_2025_amauri_-_dispoe_sobre_a_liberacao_de_espacos_publicos_para_realizacao_de_eventos_com_som_automotivo_regulamentando_suas_atividades.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1657/plol_-_cria_a_implementacao_dos_18_ods_objetivos_de_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/plol_no_11_-_institui_o_programa_municipal_de_formacao_e_capacitacao_profissional_-_capacitaq_no_ambito_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_de_lei_-_obrigatoriedade_do_uso_de_focinheira.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_-_creche_palloma_cezar.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_-_altera_a_lei_2158-2023-1.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/marconi_de_moura_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/rua_marcos_aurelio_de_lima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/plol-denomina-se_de_rua_alfredo_eloi_de_arruda_a_rua_projetada_10.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/plol-dispoe_sobre_denominacao_da_creche_municipal_localizada_em_pao_de_acucar_de_creche_josefa_figueira_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/plol-ubs_maria_do_socorro_bezerra_de_lima.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/ploe_2025_dispoe_sobre_das_bandeiras_oficiais_dos_distritos_de_gravata_do_ibiapina_e_de_pao_de_acucar_no_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/plol_-_institui_o_programa_municipal_de_inclusao_digital_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/projetfica_denominado_o_trecho_que_liga_a_comunidade_do_algodao_ate_a_cidade_de_santa_cruz_do_capibaribe_-_pe_de_braz_ferreira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/plol_-_jamilly_21.10.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/pl.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/plol_-_dispoe_sobre_a_implementacao_do_dia_de_corpus_christi_como_feriado_municipal_a_ser_acrescido_no_calendario_de_feriados_religiosos_ja_consolidados_no_municipio_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/altera_as_leis_municipais_no_1.6032009_e_1.8632017_fixa_o_vencimento_de_cargos_em_comissao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/cria_as_funcoes_gratificadas_de_agente_de_contratacao_e_agente_de_comissao_de_contratacao_e_equipe_de_apoio_no_ambito_da_administracao_publica_municipal_direta_e_fundacional.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/fixa_o_valor_do_salario_minimo_dos_servidores_municipais_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_-_altera_lei_1698-2011_-_sim_-_14-02-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/autorizacao_para_abertura_de_credito_adicional_especial_para_execucao_de_transferencia_da_uniao_pela_politica_nacional_aldir_blanc_de_fomento_a_cultura_no_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_-_alteracao_comsea.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_-_dispoe_sobre_a_instituicao_do_programa_de_regularizacao_fiscal_2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1484/projeto_de_lei_-_autoriza_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_-_cria_premiacao_e_apoio_financeiro_a_eventos_publicos_e_privados.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1486/projeito_-__lei_remuneracao_da_fundata_2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_-_gratificacao_direcao_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_-_cria_cargo_coordenador_geral_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_de_lei_-_monumento_religioso_padre_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1574/projeto_de_lei_-_dispoe_sobre_a_reforma_administrativa_altera_os_vencimentos_dos_cargos.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_-_credito_especial_taquaritinga_aqusicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1632/projeto_de_lei_-_piso_do_magisterio_2025_-_aumento_de_627.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/projeto_de_lei_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_no____dispoe_sobre_a_limpeza_nos_imoveis_habitados_ou_nao_bem_como_nos_terrenos_baldios..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/projeto_de_lei__-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/projeto_de_lei_no__de_13_de_agosto_de_2025_-_prorrogacao_da_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/oficio_gp_n.544.2025_-_projeto_de_lei_-_prorrogacao_pme.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_-_suas_.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_no_-_altera_a_lei_municipal_no_1.555_-_2008.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei_-_alteracao_nomenclatura_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_no______que_institui_feriado_municipal_no_dia_20_de_agosto._.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_no_____que_institui_feriado_municipal_no_dia_26_de_agosto..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/projeto_de_lei_-_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_ppa__2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_credito_especial_-_saude_emendas.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/projeto_de_lei_em_regime_de_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/projeto_de_lei__uso_indevido_de_bens_e_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_-_altera_lei_1.967-2019_-_cmsp_e__fmsp.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_-_identidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_-_brasao_gcm.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_doacao_de_terreno_ao_estado_de_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1550/plol-altera__a_lei_municipal_no_1.433-2022.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1655/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/ind-amauri-pavimentacaoasfalticaentrejerimumatedivisacomstacruz_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/ind-amauri-pavimentacaoasfalticaentreacomunidadejerimumabr104_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/ind-demir-poderexecutivopossaconstruirubsemmateusvieira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/ind-helio_que_seja_implatada_uma_base_da_guarda_municipal_no_jer.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/ind-helio_que_seja_implatada_uma_base_do_samu_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/ind-amauri-p.executivoviabilizeumveiculoparapsfdojerimum_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ind-helio_que_seja_realizada_passagem_molhada_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ind-rubervan-p.executivoconstruaeurbanizeduaspontesocanalbeirari.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/baiano-ind-calcamento_da_rua_joao_ferreira_alves_centro_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/baiano-ind-calcamento_da_rua_maria_jose_de_araujo_psf_da_serrinha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/baiano-ind-calcamento_da_rua_jose_deodato_da_silva_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/ind-rubervan-ubsnozambaabragendobeira-riostio_arrozequeimadas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/ind-rubervan-pavimentacaodapracadositioserradosbois.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/ind-jamilly-construirvestiariobanheiroscisternanocampofutpaoacuc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/ind-jamilly-realizereformageralnochafarizdacomunidadevilaalta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/felipe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/ind-geovane-fecharnosfinaisdesemanavenidajoaojoseempaodeacucar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/ind-geovane-avvaldemarcarlosemvilasocorropaisagismobancosdepraca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_vv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ind_felipe_-_no_sentido_que_a_prefeitura_disponibilize_um_reservatorio_de_agua_potavel_que_beneficie_atraves_de_sistema_de_gravidade_os_moradores_que_residem_na_localidade_do_alto_da_cocada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/ind_felipe_-_no_sentido_de_que_o_poder_executivo_municipal_coloque_picarra_na_estrada_que_inicia_na_entrada_do_sitio_sao_miguel_e_passa_pelos_sitios_paquevira_e_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_3_nego.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_2_nego.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/milton1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/milton2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/milton3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/no_sentido_de_que_seja_disponibilizado_01_carro_para_que_fique_a_disposicao_dos_pacientes_e_acompanhantes_de_taquaritinga_do_norte__que_sao_usuarios_da_casa_de_apoio_solar_do_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/no_sentido_de_seja_feito_uma_via_de_acesso_ate_a_igreja_nossa_senhora_do_perpetuo_socorro_e_a_construcao_de_uma_praca_ao_lado_da_referida_igreja.__1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_ao_lado_do_psf_do_badoque.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/base_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/kitmaterial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/fardamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-no_sentido_que_seja_realizada_a_construcao_de_um_predio_proprio_ubs_no_bairro_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao-_recapeamento-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-_manutencao_do_acude_novo-ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao-no_sentido_de_que_seja_feita_uma_area_de_lazer_no_bairro_cruzeiro_em_frente_a_igreja_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/mototaxi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_psf_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao-no_sentido_que_o_poder_executivo_possa_construir_um_vestiario_feminino_e__a_manutencao_do_vestiario_masculino_na_quadra_de_esportes_padre_estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao-pavimentacao_e_saneamento_das_ruas_ao_entorno_da_praca_do_sitio_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reestruturar_o_acude_de_santo_amaro_para_ficar_como_mais_um_ponto_turistico_para_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_lixeira_na_comunidade_de_sao_bento_na_proximidade_do_sr._cicero_alexandre_conhecido_como_tuiu..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao-_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_fazer_o_fechamento_da_frente_da_cobertura_da_quadra_padre__estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao-no_sentido_de_que_o_poder_executivo_possa_agilizar_junto_ao_governo_do_estado_a_distribuicao_de_sementes_para_os_agricultores_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/placa_que_sinalize_a_divisao_entre_o_nosso_municipio_e_a_cidade_de_santa_cruz_do_capibaribe_na_localidade_denominada_de_riacho_dos_brinquinhos..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao-no_sentido_de_que_o_poder_executivo_possa_reativar_a_patrulha_rural_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao-no_sentido_que_seja_feito_pavimentacao_e_saneamento_em_frente_a_igreja_catolica_na_comunidade_vila_alta..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao-no_sentido_que_seja_instalado_um_semaforo_em_frente_a_loja_de_fabrica_staccione..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_caminhao_frigorifico_para_atender_o_transporte_de_carne_do_matadouro_aos_comerciantes..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/cemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/bombeiros.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/ambulancia__1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/picarra_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_contruir_e_urbanizar_espaco_as_margens_do_acude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_revitalizar_a_biblioteca_publica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_1_demir.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_letreiro_gravata.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_cameras_em_gravata.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_rua_aecio_neves_gravata.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/no_sentido_de_que_seja_feito_o_calcamento_da_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_subestacao_de_energia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_trilhas_de_concreto_bar_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao__subida_do_sitio_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_criacao_de_uma_diretoria_ou_patrulha_para_cuidar_das_estradas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reforma_da_praca_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao-no_sentido_de_que_o_poder_executivo_junto_com_a_secretaria_de_saude_veja_a_possibilidade_de_reformar_o_posto_de_saude_satelite_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao-no_sentido_de_que_seja_feito_o_calcamento_da_rua_irma_dulce_localizada_no_bairro_cruzeiro_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/seja_construida_uma_cobertura_na_recepcao_do_hospital_severino_pereira_da_silva_para_embarque_e_desembarque_dos_pacientes_que_sofrem_muito_no_periodo_de_chuvas_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/saneamento_da_rua_nossa_senhora_do_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/saneamento_e_calcamento_da_rua_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao-no_sentido_que_seja_feito_o_calcamento_da_travessa_severino_vieira_sentido_vaquejada_de_piluta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1313/img_8963_assinado_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao-no_sentido_de_que_o_poder_executivo_mande_para_esta_casa_legislativa_com_urgencia_urgentissima_o_projeto_do_piso_salarial_dos_professores_com_o_novo_reajuste..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao-no_sentido_de_que_o_poder_executivo_desmembre_da_secretaria_de_educacao_a_diretoria_de_de_esporte_e_se_crie_uma_secretaria_de_esporte..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construcao_de_uma_praca_arborizada_dispondo_de_parque_infantil_ao_lado_do_colegio_que_fica_situado_na_comunidade_do_tatus..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/instalacao_de_tabelas_de_basquete_na_quadra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/construcao_de_ponte_no_riacho_da_bica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/indi_ponto_de_abrigo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_bracos_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/construcao_de_praca_-_milton.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/ind-no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_basico_da_rua_santa_luzia_no_trecho_que_se_inicia_na_br-l04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/ind-no_sentido_que_seja_feita_a_reforma_limpeza_e_pintura_da_lavanderia_que_fica_na_comunidade_tatus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/ind-no_sentido_que_seja_construida_uma_praca_na_comunidade_espirito_santo_mais_conhecida_como_inga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/tfd_-_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/tfd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/ind-helio-nosentidoquepoderexecutivodisponibilizetransportetfd.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/ind-helio-nosentidoquefacarecuperacaodaestradamaracajaatealgodao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/ind-helio-nosentidosejafeitapavimentacaoesaneamentobairrosanharo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_jerimum._1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao-no_sentido_de_que_o_poder_executivo_conclua_a_quadra_de_esporte_da_comunidade_do_algodao._1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao-no_sentido_que_o_poder_executivo_realize_o_calcamento_da_rua_antonia_maria_de_jesus_por_tras_da_creche_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao-no_sentido_que_o_poder_executivo_identifique_todos_os_veiculos_inclusive_os_veiculos_lotados_por_forma_de_adesivo_especificando_a_qual_secretaria_ele_pertence..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_e_vai_ate_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao-no_sentido_que_seja_feita_a_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/no_sentido_de_que_seja_realizado_uma_reforma_geral_no_antigo_espaco_do_centro_administrativo_que_fica_localizado_na_rua_amaro_carlos_na_comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao-no_sentido_que_seja_feita_a_recuperacao_da_estrada_que_se_inicia_no_bairro_marilia_e_vai_ate_o_sitio_gameleiras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/no_sentido_de_que_seja_realizada_a_construcao_de_uma_ponte_na_comunidade_varginhas_na_rua_que_da_acesso_a_casa_do_senhor_neto_conhecido_popularmente_como_geladeira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/no_sentido_de_que_seja_realizada_a_requalificacao_da_praca_dos_escoteiros_que_fica_localizada_na_lateral_da_avenida_sorocaba_e_da_rua_dr_aluisio_silvino_pereira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao-no_sentido_de_que_o_poder_executivo_o_calcamento_da_rua_projetada_por_tras_da_fabrica_camisaria_mestre_localizado_no_cruzeiro_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_nego_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_sinalizacao_de_transito_sinalizacao_vertical_nas_entradas_do_hospital_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_nego_calcadao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/poder_executivo_junto_aos_orgaos_responsaveis_para_providenciar_a_regulainentacao_necessaria_de_um_terreno_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_nego_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_sentido_de_que_o_poder_executivo_junto_com_os_orgaos_responsaveis_veja_a_possibilidade_de_colocar_uma_caixa_de_agua_de_lo_mil_litros_na_comunidade_do_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/ind-hel-nosentidorecuperacaoestradavarzinhaatedivisasantacruzcap.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_cobertura_do_canal_que_da_inicio_do_outro_lado_do_trevo_ate_o_anal_do_centro_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_sitio_cabaco_proximo_a_pedra_preta_que_divide_com_o_riacho_doce..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_do_pe_de_serra_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_do_tatus_com_intuito_de_atender_o_sitio_espega..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_sentido_de_que_o_poder_executivo_realize.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_sentido_de_que_seja_implantada_uma_area_de_lazer_no_sitio_mangas..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/no_sentido_de_que_seja_realizado_um_estudo_para_viabilizar_a_instalacao_de_um_sinal_de_telefonia_movel_nas_comunidades_dos_sitios_silva_de_cima_e_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_severino_caetano_localizada_no_bairro_novo_alto_da_boa_vista_conhecida_pela_rua_de_berval_genro_de_bigode.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/no_sentido_de_que_seja_instalada_rede_de_internet_sem_fio_wi-fi_com_oferta_gratuita_nos_diferentes_pontos_de_transporte_coletivo_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_cisterna_gravata.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_rua_do_clube_gravata.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/no_sentido_que_seja_disponibilizado_atendimento_psicologico_e_fonoaudiologico_na_unidade_de_saude_da_familia_-_usf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/no_sentido_que_seja_feita_uma_sala_azul_na_unidade_de_saude_da_familia_-_usf_localizada_no_bairro_serrinha_no_distrito_de_pao_de_acucar_para_atendimento_de_criancas_autistas..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_sentido_que_seja_realizado_o_concurso_publico_abrangendo_todas_as_areas_do_municipio.pdf.crdownload" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_sentido_que_seja_realizado_um_processo_seletivo_simplificado_para_a_contratacao_temporaria_de_servidores_na_area_da_educacao..pdf.crdownload" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_especialmente_com_relacao_as_portarias_editadas_e_publicadas_pelo_executivo_municipal..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao-_no_sentido_que_seja_encaminhado_projeto_de_lei_instituindo_adicional_de_insalubridade_aos_servidores_publicos_municipais_expostos_a_atividades_insalubres.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_01.2025_rua_vitor_batista.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_02.2025_pavimentacao_em_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_sentido_de_viabilizar_a_perfuracao_e_instalacao_de_poco_artesiano_na_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_1_localizada_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_calcamento_da_travessa_da_rua_projetada_3_localizada_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_sentido_de_que_o_poder_executivo_construa_uma_nova_fossa_para_atender_a_comunidade_do_bairro_cruzeiro_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_03.2025_joao_e_milton_pccv.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_sentido_que_seja_realizada_a_construcao_de_uma_escola_com_uma_quadra_poliesportiva_na_comunidade_de_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_pavimentacao_da_rua_boa_vista_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao-no_sentido_que_seja_feita_a_atualizacao_do_portal_da_transparencia_municipal_da_fundacao_municipal_de_saude_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_sentido_de_que_o_poder_executivo_envie_para_esta_casa_um_projeto_de_lei_que_transforma_o_sitio_jerimum_em_vila_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_da_estrada_de_pedra_preta_a_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_recuperacao_e_manutencao_da_estrada_da_comunidade_do_jeumum_a_divisa_de_barra_de_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/disponibilizar_veiculo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/reforma_do_grupo_escolar_eraldogueiros_leite.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/reforma_do_grupo_escolar_professora_carminha_arruda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_futevolei_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_futevolei_taquaritinga.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao-futevolei_gravata.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_01._2025joao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/saneamento_e_calcamento_em_frente_a_associacao_do_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/construcao_do_calcamento_da_rua_valdemar_carlos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/construcao_de_uma_escola_na_comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_geovane_01.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_geovane_02.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao__demir_01.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_demir_02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_demir03.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/rua_conhecida_popularmente_como_rua_da_padaria_de_cosmo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/pintura_da_praca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/saneamento_e_calcamento_no_sitio_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao-no_sentido_de_que_seja_construida_uma_escola_no_bairro_badoque_no_distrito_de_pao_de_acucar._1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_nego_calcamento_rua_projetada_09.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_nego_instalacao_caixadagua_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_nego_calcamento_rua_projetada_01.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_analisada_a_possibilidade_de_implantar_as_series_do_5o_ao_9o_ano_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao-no_sentido_que_juntamente_com_a_secretaria_de_educacao_seja_construida_uma_creche_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao-no_sentido_que_seja_realizada_a_recuperacao_e_manutencao_da_estrada_do_sitio_situacao..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_sentido_que_seja_feita_uma_terraplarlagem_do_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_sentido_que_seja_feita_uma_reforma_na_academia_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_sentido_que_seja_feita_uma_terraplanagem_das_furnas_ate_o_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_04.2025_milton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1427/felipe_12-03.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_03.2025_milton.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacao_na_travessa_severino_vieira_conhecida_como_a_rua_de_sonia_da_serrinha_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_sentido_que_seja_haja_o_cumprimento_do_disposto_no_art._48_lo_ii_da_lei_complementar_no_101-2000_atualizada_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1433/castracao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1434/rua_de_rosa_do_perfume.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao-no_sentido_de_que_seja_colocado_em_todas_em_frente_as_escolas_do_nosso_municipio_sinalizacao_com_faixa_de_pedestre_cones_nos_momentos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_sentido_de_que_seja_colocado_refletores_de_led.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_sentido_que_administracao_publica_faca_o_recapeamento_da_estrada_que_liga_a_comunidade_de_pedra_preta_a_comunidade_do_riacho_doce_de_julio..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_pavimentacao_av_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1444/praca_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1445/reforma_da_praca_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1447/construcao_de_praca_-_trevo_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1449/pavimentacao_-2a_travessa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1450/felipe_-_3a_travessa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1451/pavimentacao_da_4a_travessa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_sentido_que_seja_realizada_a_reforma_e_requalificacao_da_academia_da_saude_no_bairro_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_no_trecho_que_liga_as_comunidades_gameleira_ao_estreito_percorrendo_a_comunidade_do_juar_ate_mateus_vieira..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_sentido_que_seja_realizado_a_perfuracao_de_poco_artesiano_completo_na_academia_da_saude_no_bairro_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_sentido_que_o_poder_executivo_coloque_sinalizacao_com_faixa_de_pedestre_em_ente_de_todas_as_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/usf_elias_tavares.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1458/calcamento_e_saneamento_de_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1459/abertura_de_acesso_entre_ruas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1460/construcao_de_praca_no_bairro_brasilia_teimosa_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1461/loteamento_marilia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1462/bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1463/pavimentacao_e_saneamento_na_rua_projetada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1464/pavimentacao_na_rua_gabriel_vieira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1465/praca_em_frente_ao_cemiterio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1467/no_sentido_de_que_seja_realizada_a_pavimentacao_da_rua_projetada_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1468/no_sentido_de_que_administracao_publica_possibilite_a_continuacao_do_asfalto_das_principais_ruas_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1469/no_sentido_de_que_seja_realizada_a_pavimentacao_das_ruas_ao_entorno_da_capela_da_comunidade_do_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_imperador_ou_rua_do_bar_de_zola_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_o_saneamento_da_travessa_da_rua_do_palacio_ou_rua_do_meio_como_e_conhecida_popularmente_localizada_no_bairro_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_no_sentido_de_que_sejam_instaladas_placas_de_sinalizacao_de_ruas_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_no_sentido_que_seja_disponibilizado_veiculo_que_fique_24h_para_a_populacao_carente_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_no_sentido_de_que_seja_feito_o_calcamento_da_travessa_madre_teresa_de_calcuta_comecando_da_esquina_do_bar_de_tio_fio_ate_chegar_na_rua_getulio_vargas_no_bairro_serrinha..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_pracinha_no_mateus_viera.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_reforma_na_gilzenete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_construcao_de_escola_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_sentido_que_seja_feito_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_mais_conhecido_como_serrinha_no_distrito_de_pao_de_acucar_rua_da_gelei..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao-no_sentido_de_que_seja_feito_o_saneamento_basico_e_pavimentacao_das_ruas_do_bairro_severino_vieira_rua_do_velho_do_munguza..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1496/implantacao_da_casa_azul_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1497/calcamento_da_rua_caibeira_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1498/reforma_limpeza_e_pintura_da_praca.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1499/saneamento_e_pavimentacao_-_pe_130.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1500/saneamento_basico_e_pavimentacao_-_rua_08_ate_a_vila_lageiro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1501/saneamento_basico_e_pavimentacao_-_caic_e_capela_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_-_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades_de_placas_e_do_xavier..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_ponto_de_onibus_e_transporte_alternativo_toyota_com_banheiro_e_assentos_na_sede_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_-_no_sentido_de_que_o_poder_executivo_faca_a_pavimentacao_do_trecho_que_liga_a_comunidade_de_placas_passando_pela_comunidade_do_xavier_ate_a_pe_104.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_viabilize_as_festividades_de_sao_joao_nas_comunidades_rurais_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_sentido_de_que_sejam_pavimentados_os_canteiros_centrais_da_avenida_tancredo_neves_e_instalada_iluminacao_em_led_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_dispoe_sobre_o_tombamento_das_casas_da_rua_principal_do_distrito_de_gravata_do_ibiapina._com_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_poder_executivo_possa_viabilizar_a_construcao_de_uma_praca_em_frente_ao_colegio_cetec_na_sede_do_nosso_municipio._com_parques_de_criancas_bem_iluminada_afim_de_cobrir_o_canal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1509/distribuicao_do_fardamento.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_sentido_de_que_o_poder_executivo_juntamente_com_a_secretaria_de_saude_viabilize_de_forma_mais_rapida_a_instalacao_do_aparelho_de_raio-x_do_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1511/roco_da_estada_silva_de_baixo_ate_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1512/continuacao_do_servico_na_ladeira_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_baiano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_sentido_que_o_poder_executivo_realize_a_reforma_do_centro_administrativo_joao_farias_de_araujo_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_centro_administrativo_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_do_trecho_que_liga_a_entrada_da_br_104_ate_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1531/chafariz_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1532/centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_28_-04-2025_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_28_-04-2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1537/rua_sitio_lages.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1538/via_proximo_do_posto_de_cocada.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1539/sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1540/pe_130.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_sentido_que_seja_realizada_a_desapropriacao_do_terreno_do_campo_do_51_localizado_no_silva_de_cima_para_a_construcao_de_um_society..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_sentido_de_que_seja_feito_a_iluminacao_da_escadaria_do_cruzeiro_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_sentido_de_que_o_evento_entardecer_na_serra.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_sentido_de_que_seja_realizada_construcao_de_uma_praca_no_bairro_marilia_entre_a_rua_lucas_evangelista_e_a_rua_otacilio_marreiro_de_lima..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_pracinha_da_rua_dos_jasmins_localizada_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_sentido_de_que_seja_realizada_a_reforma_da_base_do_samu..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_dar_continuidade_ao_saneamento_e_pavimentacao_na_av._santa_cruz_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_sentido_que_seja_feita_a_possibilidade_de_fazer_uma_nova_estrutura_no_campo_inclusive_com_refletoresno_campo_de_futebol_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_sentido_de_que_o_poder_executivo_faca_um_campo_socity_nesta_cidade_no_bairro_capibaribe_onde_funciona_o_poeirao..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1554/geovane_06.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_sentido_de_que_seja_destinado_um_veiculo_com_equipe_especialista_em_iluminacao_publica_para_atuar_de_forma_fixa_na_subprefeitura_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_sentido_de_que_seja_construido_um_ginasio_poliesportivo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_sentido_de_que_seja_realizada_uma_reforma_na_praca_da_serrinha_praca_augustinho_rufino_localizado_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_sentido_de_que_seja_realizada_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_do_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_praca_padre_otto_sailler..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1562/sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1563/construcao_de_passagem_molhada_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1564/creche_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1565/baiano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1566/juvina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_pavimentacao_e_saneamento_no_acudinho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1568/limpeza_aos_arredores_da_ame.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1569/area_para_festa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1570/sede_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1571/requalificacao_dos_sitios.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_sentido_de_aderir_a_contratacao_da_proposta_de_acordo_e_cooperacao_junto_ao_facepe.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1573/pavimetacao_saneamento_rua_edmilson_dantas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1576/copia_de_indicacao_23_-04-2025_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_sentido_de_que_seja_realizada_a_capinacao_da_vegetacao_das_margens_da_pe_130_iniciando_do_acude_santo_amaro_ate_a_divisa_com_o_municipio_de_vertentes..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1578/cadastramento_e_atualizacao_do_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1579/construcao_de_area_de_lazer-_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1580/pavimentacao_asfaltica_no_acesso_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1581/helio-_trocada_as_arvores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1582/helio_-_instalacao_de_totens.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1583/rua_de_cida_de_ceceu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1584/helio_-_pavimentacao_da_av_tocado_damiao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1585/7a_travessa_-_sitio_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1586/5a_travessa_do_sitio_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_indicacao_no_sentido_de_que_o_poder_executivo_possa_construir_lixeiras_publicas_nas_comunidades..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_sentido_de_que_seja_realizada_construcao_de_quebra_molas_na_rua_estrada_da_compesa_no_bairro_zamba..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_sentido_de_que_administracao_publica_conclua_a_passagem_molhada_do_acude_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_sentido_que_administracao_publica_disponibilize_mais_uma_maquina_patrol_para_realizacao_das_manutencoes_das_estradas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_sentido_de_que_seja_implantado_o_ensino_de_jovens_e_adultos_eja_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1593/pavimetacao_e_saneamento_da_rua_edimirson_danda..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1594/limpeza_nos_matos_do_zamba.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_14-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_14-05-2025_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1598/academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1599/picarra_nas_ruas_do_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1600/lixeira_na_comunidade_de_varzinhas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_sentido_que_seja_realizada_a_limpeza_do_canal.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1603/asfalto_-_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1604/telefonia_movel_-_jerimum_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1605/telefonia_movel_-_acudinho_e_placas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_estrada_carreira_de_jaca..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_travessa_que_fica_ao_lado_do_posto_de_saude_no_bairro_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1608/ajeitar_estrada_de_vardo_de_nudinha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_sentido_de_que_seja_realizada_a_troca_dos_refletores_da_quadra_esportiva_de_gravata_do_lbiapina..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_sentido_de_que_seja_criado_um_refeitorio_na_escola_padre_ibiapina_localizada_no_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_sentido_de_que_seja_construida_uma_quadra_de_futevolei_com_brinquedos_infantis_no_espaco_da_antiga_lavanderia_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_troca_da_iluminacao_do_trevo_que_liga_br_104_a_pe_130..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_de_placas_informativas_com_o_numero_do_samu_em_todo_territorio_de_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_instalacao_placas_de_sinalizacao_de_transito_nas_entradas_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_sentido_de_que_seja_construido_um_centro_cultural_na_comunidade_do_acudinho..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1634/acessibilidade_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1635/indicacao_no_sentido_de_que_seja_pavimentada_calcamento_da_rua_ana_lins_localizada_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1636/coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_asfaltica_no_entorno_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1641/estrada_agreste_e_gameleira.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1642/limpeza_de_barreiros_e_barragens..pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1643/energia_solar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1645/avenida_jose_joventino.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_02_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1647/rua_de_edna_carlos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1648/rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_01_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_sentido_de_que_o_poder_executivo_realize_o_saneamento_e_manutencao_na_rua_projetada_no_03_bairro_sanharo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1660/1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1661/caic_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1662/rabelo_de_castro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_sentido_de_que_seja_construido_um_posto_de_saude_psf_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_comunidade_de_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_sentido_de_que_seja_realizada_a_pavimentacao_e_urbanizacao_com_praca_em_frente_a_escola_chefe_leandro_localizada_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1668/usina_de_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1669/construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1670/calcamento_e_saneamento_da_rua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1671/ceasa.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1672/implantacao_de_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1674/aquisicao_de_carro_para_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1684/curso_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_sentido_administracao_publica_possa_realizar_uma_feira_de_exposicao_de_animais_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_sitio_acudinho_ate_a_comunidade_do_jaburu_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_sentido_de_que_seja_realizada_pavimentacao_ao_redor_do_mercado_publico_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_padre_berenguer_a_rua_dom_moura..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_asfaltica_no_trecho_que_liga_a_rua_duque_de_caxias_ate_a_rua_dro_aloisio_pereira..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_novo__construida_uma_nova_praca_na_proximidade_da_antiga_lavanderia_localiza_no_distrito_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1693/a_troca_dos_postes_e_que_seja_colocada_nova_iluminacao_no_cemiterio_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1694/realizado_reparos_no_calcamento_na_rua_principal_28rua_do_comercio29_no_distrito_de_gravata_do_ibiapina._assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_0003_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_0002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1697/a.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_-_no_sentido_de_que_seja_feita_requalificacao_da_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_-_no_sentido_que_seja_construido_um_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1703/saneamento_-_rua_valdemar_carlos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1704/cras_e_grupo_de__idosos_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_no_sentido_que_seja_feita_a_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_rocado_os_matos_das_estradas_que_dao_acesso_a_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_a_pavimentacao_e_saneamento_na_rua_do_bar_de_nerivaldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1710/lucas_evangelista.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1711/tertulianobezerra.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1712/compesa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1713/poda_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1714/letreiro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1716/ind__no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_da_acesso_ao_sitio_varzea_grande.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_no_sentido_que_seja_realizada_a_ampliacao_da_av_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1719/rua_sitio_sanharo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1720/colocacao_de_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1721/sinalizacao_da_pe_130.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1722/reforma_da_escola.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1723/bancos_da_feira.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1724/ind_helio_pavimentacao_das_ruas_projetadas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1725/helio__-_casa_azul.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1726/helio_-_pavimentacao_da_rua_augusto_bento.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1728/caixa_dagua_nos_sitios_tatus_e_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1729/instalacao_de_bracos_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1730/psf_elias_tavares.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1731/pavimentacao_ee_calcamento_da_rua_loteamento_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1732/pavimentacao_e_calcamento_da_travessa_amaro_claudino.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1733/pavimentacao_da_avenida_severino_satiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_praca_mulungu.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_loteamento_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_feira_jerimum.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1738/enem_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1739/demir_04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1740/educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1741/demir_036.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1742/escadaria_alto_da_cocada.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1743/praca_no_bairro_badoque.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1744/saneamentos_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1745/instalacao_de_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1746/construcao_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_praca_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_escola_jerimum.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1751/rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1752/sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1753/quadra_de_esportes_-_placas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_lagoa_de_farias..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_sentido_que_seja_viabilizado_junto_ao_governo_do_estado_de_pernambuco_estudo_tecnico_para_implantacao_de_radares_de_velocidade_na_rodovia_pe_160_no_perimetro_urbano_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_sentido_que_seja_feita_a_restauracao_do_nome_taquaritinga_do_norte_letreiro_que_fica_localizado_no_mirante_do_cruzeiro_e_tambem_o_roco_e_capinagem_e_iluminacao_do_espaco..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_joao_ferreira_alves_conhecida_como_a_rua_de_cida_da_galinha_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_amaro_claudino_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_sentido_que_seja_feita_a_pavimentacao_do_beco_que_fica_entre_o_posto_de_tonton_e_a_fabrica_da_atraidos__localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1762/veiculo_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1763/veiculos_-_psf.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1764/nomenclatura_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_sentido_que_o_poder_executivo_realize_o_retorno_dos_atendimentos_medicos_na_comunidade_da_varzinha_e_lagoa_do_juca..pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao-no_sentido_que_seja_realizada_a_reforma_e_ampliacao_da_praca_central_do_distrito_de_gravata_do_lbiapina_tornando-a_um_espaco_para_eventos..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1767/calcamento_da_travessa_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1768/contruido_um_acostamento_nas_margens.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1769/calcamento_da_avenida_rildo_marcelo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_no_cajueiro_proximo_ao_silva_de_baixo..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_o_saneamento_e_pavimentacao_na_rua_da_fabrica_de_rato_onde_mora_dona_luzia_e_fabricio_localizado_no_juca..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_estradas_do_sitio_sao_braz_santo_antonio_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1780/fossa_septica.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1781/rua_nossa_senhora_do_perpetuo_socorro_e_vidal_pereira.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_sentido_que_seja_realizada_a_manutencao_pintura_limpeza_e_iluminacao_da_praca_do_sitio_pe_de_serra_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_sentido_que_seja_perfurado_um_poco_e_instalado_um_chafariz_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_iluminacao_da_estrada_que_da_acesso_ao_sitio_varzea_grande_nomeada_por_rua_padre_fernando_de_lima_silva..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_sentido_que_seja_feita_a_pavimentacao_e_saneamento_na_rua_projetada_que_mora_lila_e_jau_localizada_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1793/guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_policlinica_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_recuperacao_das_ruas_por_tras_do_posto_de_tonton_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_colocar_uma_ondulacao_transversal_na_rua_padre_arruda_em_frente_a_clinica_espaco_do_sorriso_aqui_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao-_no_sentido_que_o_poder_executivo_possa_realizar_a_construcao_de_um_espaco_ao_lado_do_centro_comercial_demetrio_paes_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_manutencao_da_estrada_que_liga_a_br_104_a_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_entre_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_santa_cruz_do_capibaribe..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/saneamento_da_rua_de_biu_da_coxinha.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/saneamento_e_o_calcamento_-_rua_de_naldo_do_gesso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/eja_-_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao-no_sentido_de_que_seja_construido_muro_de_contencao_nas_barreiras_existentes_as_margens_da_rodovia_pe-130.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_iluminacao_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_manutencao_da_estrada_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/acudinho_ate_o_jaburu.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/sitio_placas_ate_o_xavier.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao-no_sentido_de_que_seja_realizada_a_reforma_da_sala_de_pediatria_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/no_sentido_que_seja_reativado_a_unidade_de_saude_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/recuperacao_estradas_situacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/recuperacao_estrada_faz_sao_paulo_jerimum.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_no_sitio_placas_sentido_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_sentido_que_seja_realizada_a_iluminacao_e_o_alargamento_da_ponte_de_djalma_que_da_acesso_ao_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_para_ser_utilizado_nas_regioes_brejeiras_do_municipio_tais_como_sitios_mateus_vieira_oiti_jua_sao_joao_e_sao_bento..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/manutencao_estrada_pe_130.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/contrucao_area_de_lazer_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1831/2-_indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_aluisio_mota_de_lima_localizada_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/1-_indicacao_no_sentido_que_seja_feita_uma_praca_no_espaco_do_canal_que_esta_sendo_construido_no_bairro_trevo_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/reforma_na_base_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/instalacao_de_placas_solares.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/pontos_de_moto-taxis.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/camera_de_monitoramento_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/bancos_e_lixeiros_nas_pracas_centrais.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/req._angelica_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_manilhas_no_riacho_proximo_a_fazenda_de_sebastiao_dos_calcao_sentido_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_veiculo_oficial_casa_azul_26-08-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_o_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_ao_redor_da_igreja_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_sentido_que_o_poder_executivo_atraves_da_secretaria_de_obras_possa_construir_um_novo_campo_de_futebol_na_comunidade_das_placas..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_sentido_que_o_poder_executivo_possa_criar_em_nosso_municipio_o_programa_medicamento_em_casa..pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_sentido_que_o_poder_executivo_possa_adquirir_uma_01_motocicleta_destinada_para_o_programa_medicamentos_em_casa..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_sentido_que_seja_realizada_pavimentacao_da_avenida_no_sitio_acudinho_em_frente_a_igreja_assembleia_de_deus..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_gabriel_vieira_localizada_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_organizar_os_agendamentos_e_marcacoes_de_exames_e_consultas_atraves_de_sistemas_de_agendamentos_eletronicos..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_revitalizacao_do_matadouro_publico_e_de_mais_uma_atencao_ao_transporte_da_carne.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_transformar_o_acude_de_santo_amaro_em_um_ponto_turistico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_sentido_que_seja_adquirido_novos_onibus_escolares_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_um_letreiro_com_o_nome_vila_do_socorro_na_entrada_da_comunidade_mencionada..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_sentido_de_que_seja_realizada_a_instalacao_de_uma_lombada_eletronica_na_entrada_da_comunidade_de_vila_do_socorro_na_rua_valdemar_carlos._1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_mod._novo_joao_03.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_seguranca_escolas_e_postos_01-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_sentido_que_o_poder_executivo_possa_realizar_a_transferencia_dos_caminhoes_e_maquinas_estacionados_no_espaco_da_escola_municipal_francisca_moura.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_sentido_que_possa_ser_realizada_a_manutencao_da_estrada_do_jerimum_ate_a_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_sentido_que_o_poder_executivo_em_conjunto_com_a_secretaria_de_saude_possa_implantar_a_realizacao_de_ultrassonografia_morfologica_no_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_sentido_de_que_a_prefeitura_viabilize_uma_viatura_para_a_patrulha_maria_da_penha..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_sentido_que_seja_construida_uma_escola_estadual_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_sentido_que_seja_instalada_iluminacao_com_refletores_e_construidos_banheiros_no_campo_de_futebol_da_comunidade_de_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_sentido_de_que_o_poder_executivo_realize_a_reforma_e_ampliacao_da_sede_da_secretaria_de_acao_social..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_sentido_que_o_poder_executivo_disponibilize_equipamentos_como_microcomputadores_impressoras_e_demais_itens_de_informatica_para_a_secretaria_de_acao_social..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/que_disponibilize_veiculos_para_as_unidades_do_cras_centro_de_referencia_de_assistencia_social_e_do_creas_centro_de_referencia_especializado_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/implementacao_de_um_programa_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/sistema_de_protocolo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/implementacao_de_um_programa_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_iluminacao_pda_pe_160_03-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_iluminacao_pda_a_scc_pe_160_04-09-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao-no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_realizar_a_construcao_de_uma_praca_arborizada_com_parquinhos_e_espaco_para_jovens_e_adultos_se_soacializarem.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_sentido_que_seja_construido_um_chafariz_para_abastecimento_de_agua_no_sitio_piranhas..pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_iluminacao_publica_da_comunidade_de_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_ate_a_divisa_com_a_cidade_de_barra_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/no_sentido_de_que_administracao_publica_possa_construir_uma_quadra_na_academia_da_saude_bairro_beira_rio_substituindo_o_campo_de_areia_existente..pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/trevo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/no_sentido_de_que_administracao_publica_possa_construir_um_muro_de_contencao_para_sustentar_a_barreira_da_subida_do_sitio_cumbe_proximo_ao_campo_do_juca.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/coleta_de_lixo_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/coleta_lixo_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/rua_vitor_batista.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/estrada_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/placas_ruas_do_zamba.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/asfalto_no_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/construcao_de_fossa_septica_-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/saneamento_e_calcamento_-_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/saneamento_e_calcamento_-_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/colocar_dois_02_postes_no_final_da_avenida_rildo_marcelino_proximo_ao_pe_de_caja..pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/criar_um_campeonato_de_futebol_na_zona_rural_de_nosso_municipio._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/indicacao_no_sentido_que_o_poder_executivo_contrate_uma_maquina_patrol_para_dar_um_suporte_na_recuperacao_das_estradas_da_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/indicacao_no_sentido_que_o_poder_executivo_possa_colocar_iluminacao_na_parede_do_acude_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_sentido_que_seja_realizada_a_troca_da_iluminacao_da_parede_do_acude_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_15-09-2025_calcamento_sitio_bicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_sentido_que_o_poder_executivo_disponibilize_para_a_saude_um_veiculo_tipo_sprinter_para_o_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/patrol_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_sentido_que_seja_construida_uma_pracinha_com_todos_os_requisitos_necessarios_no_bairro_brasilia_mais_precisamente_na_rua_nerivania..pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/no_sentido_que_seja_feita_a_aquisicao_de_um_veiculo_juntamente_a_secretaria_de_saude_do_municipio_para_atender_as_necessidades.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_sentido_que_seja_feita_a_coleta_do_lixo_no_minimo_uma_ou_duas_vezes_por_semana_no_sitio_acudinho..pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_sentido_que_seja_realizada_uma_reforma_geral_na_praca_que_fica_localizada_em_frente_a_escola_municipal_professora_gilzenete_guerra_com_implantacao_de_um_novo_padrao_de_urbanizacao..pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_sentido_que_seja_realizada_a_implantacao_de_iluminacao_publica_na_localidade_da_baixa_verde_no_sitio_tatus_em_frente_a_residencia_da_senhora_solange..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_sentido_que_seja_construido_um_centro_de_reabilitacao_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/rua_edimirson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/picarras_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/atendimentos_psicologicos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_02-10-2025_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_sentido_que_a_administracao_publica_possa_deslocar_viaturas_da_guarda_municipal_para_dar_suporte_aos_domingos_na_feira_de_gado_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_do_cemiterio_publico_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_sentido_que_seja_colocado_um_piso_de_concreto_nas_ruas_dos_cemiterios_publicos_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/pavimentacao_e_saneamento_da_rua_severino_tavares2c_centro_de_nossa_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/drenagem_pluvial_do_e2809criachoe2809d2c_que_fica_no_final_da_avenida_rildo_marcelino_28proximo_ao_pe_de_caja29._assinado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/aquisicao_de_um_caminhao_cacamba_para_atender_as_necessidades_do_nosso_municipio._assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_no_sentido_que_seja_construida_a_estrada_da_igreja_do_maracaja_ate_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_no_sentido_que_seja_feita_a_capinagem_e_terraplanagem_da_estrada_que_tem_inicio_na_radio_taquaritinga_fm_ate_a_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_no_sentido_que_seja_criada_uma_casa_de_apoio_aos_pacientes_que_necessitam_de_atendimento_medico_e_hospitalar_na_cidade_de_garanhuns..pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_no_sentido_que_seja_feita_a_solicitacao_para_a_adesao_e_construcao_de_unidades_habitacionais_do_programa_minha_casa_minha_vida_no_distrito_de_pao_de_acucar._1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_no_sentido_que_seja_realizado_a_pavimentacao_da_estrada_que_se_inicia_no_bairro_silva_de_baixo_ate_a_comunidade_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/implantacao_da_iluminacao_de_todo_o_trecho_da_av._jose_mendes_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_sentido_que_administracao_publica_realize_a_pavimentacao_calcamento_dos_dois_cemiterios_do_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_sentido_que_seja_construida_uma_area_de_lazer_em_frente_a_escola_chefe_leandro_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_sentido_que_seja_feita_a_pavimentacao_da_rua_projetada_que_fica_localizada_ao_lado_da_igreja_de_santo_antonio_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_no_sentido_que_seja_construida_uma_coberta_com_telha_em_frente_a_unidade_de_saude_satelite_na_comunidade_do_algodao_para_a_populacao_que_aguarda_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_no_sentido_que_seja_instalada_uma_casa_de_apoio_na_cidade_do_recife_proximo_ao_hospital_do_imip_proporcionando_conforto_para_os_pacientes_que_vao_a_cidade_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_no_sentido_que_seja_feita_uma_praca_na_frente_da_igreja_santo_antonio_no_bairro_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_-_baiano_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_ferreira_tutu_no_loteamento_cruzeiro_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/indicacao_no_sentido_que_o_poder_executivo_realize_a_pavimentacaocalcamento_da_rua_sao_geraldo_no_loteamento_cruzeiro_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_parede_do_acude_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/indicacao_no_sentido_que_seja_agilizada_a_reforma_dos_blocos_cirurgicos_do_hospital_geral_severino_pereira_da_silva_entregando_mais_rapido_para_a_populacao..pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/indicacao_no_sentido_que_a_administracao_publica_possa_construir_um_campo_de_futebol_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_jamilly_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_jamily_2.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao-no_sentido_que_seja_feita_a_construcao_do_canal_no_trecho_entre_os_bairros_beira_rio_e_marilia_ate_o_sitio_bicas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_no_sentido_que_seja_feita_a_construcao_de_uma_praca_no_cruzamento_do_bairro_beira_rio_com_o_marilia_e_o_orlando_marcelino..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_sentido_que_seja_feito_o_complemento_da_pavimentacao_da_rua_que_interliga_os_bairros_zamba_marilia_e_orlando_marcelino_com_o_centro..pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/felipe24.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/nomes_dos_sitios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/pavimentacao_-_rua_santo_amaro_-_sitio_placas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_sentido_que_seja_realizada_a_reforma_no_centro_de_convivencia_da_comunidade_de_pedra_preta_onde_funciona_a_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_sentido_que_seja_realizada_a_pavimentacao_da_avenida_ismael_nogaia_de_oliveira_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_sentido_que_seja_enviado_um_projeto_de_lei_que_transforme_o_sitio_jerimum_e_a_vila_do_socorro_em_distritos..pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/sitio_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/casa_da_gestante.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao0_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_sentido_de_que_administracao_publica_possa_instalar_um_letreiro_com_o_nome_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_do_grupo_escolar_do_riacho_doce_dos_bernardos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_sentido_de_que_administracao_publica_possa_realizar_a_reforma_da_praca_central_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_sentido_que_seja_realizada_a_manutencao_e_recuperacao_pintura_construcao_de_banheiros_no_mercado_publico_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_sentido_que_a_administracao_publica_realize_a_ornamentacao_natalina_de_todas_as_pracas_publicas_das_comunidades_da_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_sentido_que_seja_realizada_a_instalacao_de_um_chafariz_na_comunidade_do_algodao_abastecido_com_agua_do_acude_da_comunidade_ou_atraves_de_um_poco_artesiano..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/ind_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_busto_simbolo_da_missa_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_saneamento_e_calcamento_na_rua_gabriel_vieira.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/1_jamilly.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/2_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/3_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_sentido_que_o_poder_executivo_junto_a_secretaria_de_obras_passe_a_maquina_na_estrada_que_liga_para_o_sitio_lagoa_dantas..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/_construir_uma_280129_lombada_na_pe-1302c_em_frete_ao_cemiterio_parque_das_dalias_na_chega_de_nossa_cidade._28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_sentido_que_seja_realizado_o_alargamento_e_colocada_uma_placa_de_sinalizacao_na_entrada_da_estrada_que_liga_a_comunidade_do_jerimum_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_sentido_que_a_administracao_publica_realize_a_pavimentacao_da_rua_emanuel_rodrigues_no_loteamento_mae_julia_situado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_sentido_que_a_administracao_publica_possa_contratar_um_tecnico_de_enfermagem_para_trabalhar_diariamente_na_unidade_de_saude_satelite_na_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_sentido_que_seja_feito_um_quebra-molas_passarela_em_frente_a_igreja_assembleia_de_deus_em_pao_de_acucar_localizada_na_rua_balbino_pereira_em_atendimento.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_sentido_que_seja_feita_a_manutencao_e_limpeza_do_canal_que_atravessa_o_distrito_de_pao_de_acucar_visando_a_melhoria_de_vida_da_populacao_local.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realize_a_limpeza_do_acude_publico_da_comunidade_da_situacao..pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_sentido_que_a_administracao_publica_em_conjunto_com_a_secretaria_de_agricultura_realiza_a_limpeza_do_acude_publico_da_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_junto_as_esferas_estaduais_de_realizar_o_asfalto_estrada_que_liga_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_construir_um_poco_artesiano_na_comunidade_de_lagoa_dantas..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_no_sentido_que_o_poder_executivo_veja_a_viabilidade_de_reforma_da_quadra_de_esporte_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_da_reforma_dos_banheiros_da_escola_gilzete_guerra..pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/a_administracao_publica_realize_a_instalacao_dos_equipamentos_do_poco_artesiano_da_comunidade_do_minguaiu_no_local_adequado_pois_os_mesmos_se_encontram_instalados_dentro_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_sentido_que_seja_que_a_administracao_publica_possa_construir_uma_praca_publica_em_frente_a_igreja_da_comunidade_de_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_sentido_que_a_administracao_publica_possa_criar_um_programa_de_limpeza_de_barreiros_dos_pequenos_produtores_rurais_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/construir_duas_280229_lombadas_na_rua_10_de_maio2c_bairro_capibaribe2c_centro_do_nosso_municipio._assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/construir_uma_280129_lombada_na_pe_-1302c_em_frente_ao_alto_da_cocada._assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_papagaio_no_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_no_sentido_que_seja_feita_a_manutencao_da_iluminacao_publica_do_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_no_sentido_que_seja_feito_calcamento_e_saneamento_da_rua_beija-flor_no_loteamento_colorado..pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao-reativacao_da_brigada_municipal_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao-promover_a_contratacao_e_formacao_de_novos_guardas_mun.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao-cadastro_de_habitacao_de_interesse_social_voltado_par.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._iluminacao_do_trevo_a_br_104.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_sentido_que_seja_realizada_a_recuperacao_da_estrada_do_sitio_pe_de_serra_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_sentido_que_seja_realizado_a_conclusao_do_saneamento_da_avenida_santa_cruz_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_sentido_que_seja_realizada_a_manutencao_da_estrada_do_assentamento_manoel_santos..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_atendimento_medico_24hrs_na_ubs_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_viabilizar_uma_nova_unidade_escolar_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_uma_uti_movel_para_o_hospital_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_sentido_de_que_administracao_publica_possa_requalificar_a_iluminacao_da_travessa_sorocaba_centro_rua_por_tras_do_gordo_da_casa_de_peca..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/digitalizacao_26-11-2025_1222.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/digitalizacao_26-11-2025_1221.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/digitalizacao_26-11-2025_1220.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_reativar_a_ubs_satelite_do_sitio_situacao_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_adquirir_um_castram6vel_que_ira_contribuir_no_controle_populacional_de_animais_de_rua..pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_no_sentido_que_o_poder_executivo_veja_a_possibilidade_de_implantar_uma_creche_em_tempo_integral_na_sede_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_sentido_que_seja_realiza_a_manutencao_incluindo_pintura_a_pane_eletrica_hidraulica_telhado_do_predio_da_escola_sebastiao_ferreira_de_lima_situada_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_no_sentido_que_seja_realizada_a_manutencao_eletrica_hidraulica_pintura_no_predio_da_escola_chefe_leandro_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_no_sentido_que_seja_realizada_a_manutencao_no_predio_da_unidade_de_saude_amaro_minerva_sobrinho_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/adquirir_uma_maquina_escavadeira_28pc292c__assinado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_grupo_de_escoteiros_chefe_leandro.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1673/mocao_de_aplauso_deputado_federal_eduardo_henrique_da_fonte.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/mocao_de_aplauso_carlinhos_santos_lucas_ferraz_e_aos_organizadores_da_festa_de_vaquejada_do_parque_araguaia.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_nego.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento-_retirada_de_proposicao_.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento-_retirada_de_proposicao_.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento-retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento-abono_de_falta_helio.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/adobe_scan_03_de_fev._de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento-voto_de_pesar-severino_minerva_ferreira_conhecido_por_mino.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento-voto_de_pesar-maria_vitoria_silva.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/requerimento_de_abono_de_falta_-_amilton_cicero.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento-pedido_de_informacoes-baiano.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/demir-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_-_pedido_de_informacoes_ao_prefeito_-_vereador_eduardo_jose_da_silva_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_de_abono_de_falta_-_helio_assinado.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1473/requerimento_-_pedido_de_informacoes_ao_prefeito_-_eduardo_jose.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1476/requerimento__voto_de_pesar_pelo_falecimento_de_jose_severino_bezerra.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1477/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1481/requerimento_de_abono_de_falta_-_18.03.2025_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1482/requerimento_-_voto_de_pesar_pelo_falecimento_de_augusto_cesar_da_cunha_castro.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1483/requerimento_de_abono_de_falta_-_27.02.2025_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento-abono_de_falta_helio_24.04.25.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1541/copia_de_requerimento_-_retirada_de_proposicao_sem_parecer_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1542/requerimento_-_abono_de_falta_demir.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1575/oficio_segab_n.229.2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_-_pedido_de_informacoes_14-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1602/requerimento_de_abono_de_falta_13.05_-_demir.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_voto_de_pesar_-_jose_bezerra_filho_cazuza.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1638/requerimento_-_pedido_de_informacoes_26-05-2025_-_boqueirao_de_amarela_assinado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_-_pedido_de_informacoes_26-05-2025_-_recursos_assinado.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_-_pedido_de_informacoes_26-05-2025_-_vila_do_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_de_falta_15.05.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1667/estou_compartilhando_o_arquivo_requerinento_de_falta_29.05.2025_-_amilton_com_voce.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_-_pedido_de_informacoes_10-06-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1727/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1756/requerimento-abono_de_falta_baiano-_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_abono_de_falta_-_helio_-_30.07.25.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1794/requerimento-pedido_de_informacoes-baiano-04.08.25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1796/requerimento-abono_de_falta_demir-_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento-abono_de_falta-milton.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento-pedido_de_informacoes-baiano-13.08.25.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/req._pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/oficio_gp_n.543.2025_-_camara_municipal_-_retirada_ploe_20-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_de_retirada_-_14.08.25.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_-_pedido_de_informacoes_prestacao_de_servico_de_transporte_escolar_21-08-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/falta-_baiano_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/justif._dia_21.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/justif_dia_14.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/requerimento-abono_de_falta_geovane-21.08.25.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/falta-_baiano-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_-_pedido_de_informacoes_16-09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_-_informacoes_a_mesa-camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_-_abono_de_falta_-_11.09.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/requerimento_-_pedido_de_informacoes_02-10-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_pedido_de_informacoes_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimnto_de_falta_-_11.09_-_geovane_1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_-_abono_de_falta_de_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_de_falta_-_23.09.25_-_helio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_-_abono_de_falta_-_21.10.25_-_jamilly.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento-voto_de_pesar_pelo_falecimento_de_francisco_jackson_alves.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento-voto_de_pesar_pelo_falecimento_de_joselia_maria_de_assuncao..pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/requerimento_abono_de_falta_-_amilton_16.10.2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_-_abono_de_falta_eduardo_0001.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_-__abono_de_falta_de_helio_referente_ao_dia_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_-_abono_de_falta_-_amilton_-_30.10.25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_de_abono_de_falta_-_21.10.25_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/requerimento_-_pedido_de_informacoes_-_baiano.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_-_abono_de_falta_-_helio_-_07.11.25.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/requerimento_abono_de_falta_-_eduardo_jose_-_11.11.25.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/requerimento_-_voto_de_pesar_pelo_falecimento_de_jose_gilson_pereira.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/requerimento_-_voto_de_pesar_pelo_falecimento_de_armindo_helio_oliveira_silva.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/abono_demir_16-09-25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/abono_demir_13-11-25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento-abono_de_falta-milton_18.11.25.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento-abono_de_falta-helio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento-abono_de_falta-baiano.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_resolucao_dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2017_ordenador_de_despesas_ivanildo_mestre_bezerra.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_resolucao_altera_o_art._127-a_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_resolucao_dispoe_sobre_o_regimento_interno_da_camara_municipal_de_taquaritinga_do_norte_estado_de_pernambuco..pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/projeto_de_resolucao_no_02-2025..pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_resolucao_-_helio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_ploe_n1_cfo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_ploe_n2_cfo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_ploe_n3_cfo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_cjle_ploe_no_01.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/parecer_cjle_ploe_no_02.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/parecer_cjle_ploe_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/parecer_plol_n2_cfo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/parecer_plol_n2_cjle.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/parecer_pdl_n1_cjle_2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_plol_n1_cjle_2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/parecer_cfo_ploe_n5-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/parecer_cticsp_ploe_n4-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/parecer_pdl_n02_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/parecer_pres_n2-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/parecer_plol__no03-2025_cjle_.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/parecer_ploe_no4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/parecer_ploe_no5-2025_cjle_.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1437/parecer_ploe__06-25_cecesadc.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1438/parecer_plol_n4_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1439/parecer_plol_n4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1440/parecer_ploe_06-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1487/parecer_cjle_ploe_no_07.25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1516/parecer_pres_01_2025_comissaomista.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_ploe_09_cfo.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_ploe_09_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1519/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1520/parecer_plol_07_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_ploe_13_cfo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_plol_06_cjle.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plol_07_cjle.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_ploe_08_cjle.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_ploe_9_cjle.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_ploe_13_cjle.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1616/parecer_couspama_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1617/parecer_couspama_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1618/parecer_cfo_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_cecesasdc_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_cfo_ploe_15-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_cfo_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_cjle_ploe_15-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_cjle_pdl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_cjle_ploe_14-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_cjle_plol_10-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_cjle_pdl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_cjle_pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_cjle_plol_08-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_cjle_plol_09-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_cjle_plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1651/parecer_ploe_16_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1652/parecer_ploe_16_cfo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1653/parecer_ploe_16_cjle.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1654/parecer_pdl_7_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_cecesasdc_ploe_11-2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1676/parecer_cecesasdc_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_cfo_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1678/parecer_cfo_ploe_11-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1680/parecer_cjle_ploe_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1681/parecer_cjle__-_pres_03-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1682/parecer_cjle_-_plol_11-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_cjle_-_pelo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1679/parecer_cjle_-_ploe_12-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plol_12_comissao_educacao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1775/comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_ploe_17-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_pdl_12-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_ploe_17-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plol_15-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1786/parecer_pdl_8-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1787/parecer_pdl_11-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1788/parecer_plol_12-25_cjle.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_pdl_9-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_plol_13-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_pdl_10-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_plol_14-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_plol_18_0001.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_pdl_15_0001.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_plol_16_0001.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_pdl_13_0001.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_pdl_14_0001.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_pdl_17_0001.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_plol_16_0001.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_plol_19_2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_emenda_modificativa_n_2-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer__ploe_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/parecer_emenda_aditiva_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/parecer_emenda_aditiva_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_emenda_modificativa_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/parecer_emenda_modificativa_n_3-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/parecer_ploe_27-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/parecer_ploe_30-2025__cjle.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/parecer_ploe_23-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/parecer__pres_4-2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/parecer_pdl_18_2025_cjle.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/parecer_ploe_27_2025_comissao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/parecer_ploe_30_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_cmjlefo_-_ploe_29-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_cmjlefo_-_ploe_28-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/parecer_cticsp_-_ploe_33.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/parecer_cticsp_-_ploe_34.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/parecer_cticsp_-_ploe_35.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/parecer_cjle_-_ploe_32.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/parecer_cjle_-_ploe_33.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/parecer_cjle_-_ploe_34.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/parecer_cjle_-_ploe_35.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/parecer_cjle_-_ploe_36.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1658/oficio_gp_n.375.2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1659/oficio_gp_n.377.2025_.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_gp_no_566.2025_-_encaminha_mensagem_de_veto_parcial_ao_projeto_de_lei_ordinaria_do_executivo._1.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/emenda_modificativa_no_3.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/emenda_modificativa_no_1.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/emenda_aditiva_no_1.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/emenda_modificativa_no_2.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/emenda_aditiva_no_2.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_decreto_legislativo-titulo_de_cidadania_junior_bernardino_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_do_legislativo-concede_titulo_de_cidadao_de_taquaritinga_do_norte-pe_ao_ilustrissimo_senhor_jose_gilson_pereira..pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1489/pdl_-_titulo_de_cidadao_giovanni_tavares_de_sousa..pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1533/diogo_marans.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1534/paulo_cesar_dias.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1555/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_rivaldo_queiroz_dantas..pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1631/pdl_-_concede_titulo_de_cidadao_ao_casal_fernando_e_werlania.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_dl_-_titulo_de_cidadao_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1686/projeto_de_dl_-_titulo_de_cidada_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1699/papel_timbrado_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_de_decreto_legislativo_-_titulo_de_cidadao_edson_pessoa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/pdl-concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_hamilton_figueira_de_arruda..pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/titulo_cicero_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/concede_titulo_de_cidadao_de_taquaritinga_do_norte__pe_ao_ilustrissimo_senhor_edson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/projeto_de_decreto_jocielma.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_dl_-_titulo_de_cidadao_richardson_da_silva_alencar_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_dl_-_titulo_de_cidada_raquel_teixeira_lyra_lucena_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_-_guilherme_henrique-ass.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/plol_-_altera_a_lei_municipal_no_2.163-2024_de_02_de_janeiro_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_dia_da_matematica.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/plol_-_altera_a_lei_municipal_no_2.158-2023_e_cria_cargo_em_comissao_de_assessor_parlamentar_de_plenario_no_ambito_da_camara_municipal_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1488/plol_-_dispoe_e_autoriza_o_poder_executivo_a_fazer_concessao_de_internet_gratuita_na_feira_livre_da_sede_do_municipio....pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1495/semana_da_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1513/plol_-_dispoe_sobre_a_reserva_de_vagas_de_emprego_para_mulheres_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1514/pl_-_sala_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1549/plol_-_dispoe_sobre_estabelecer_diretrizes_para_o_incentivo_e_desenvolvimento_da_apicultura.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1556/plol_2025_amauri_-_dispoe_sobre_a_liberacao_de_espacos_publicos_para_realizacao_de_eventos_com_som_automotivo_regulamentando_suas_atividades.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1657/plol_-_cria_a_implementacao_dos_18_ods_objetivos_de_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1685/plol_no_11_-_institui_o_programa_municipal_de_formacao_e_capacitacao_profissional_-_capacitaq_no_ambito_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_de_lei_-_obrigatoriedade_do_uso_de_focinheira.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_-_creche_palloma_cezar.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_-_altera_a_lei_2158-2023-1.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/marconi_de_moura_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/rua_marcos_aurelio_de_lima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/plol-denomina-se_de_rua_alfredo_eloi_de_arruda_a_rua_projetada_10.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/plol-dispoe_sobre_denominacao_da_creche_municipal_localizada_em_pao_de_acucar_de_creche_josefa_figueira_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/plol-ubs_maria_do_socorro_bezerra_de_lima.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/ploe_2025_dispoe_sobre_das_bandeiras_oficiais_dos_distritos_de_gravata_do_ibiapina_e_de_pao_de_acucar_no_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/plol_-_institui_o_programa_municipal_de_inclusao_digital_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/projetfica_denominado_o_trecho_que_liga_a_comunidade_do_algodao_ate_a_cidade_de_santa_cruz_do_capibaribe_-_pe_de_braz_ferreira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/plol_-_jamilly_21.10.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/pl.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/plol_-_dispoe_sobre_a_implementacao_do_dia_de_corpus_christi_como_feriado_municipal_a_ser_acrescido_no_calendario_de_feriados_religiosos_ja_consolidados_no_municipio_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/altera_as_leis_municipais_no_1.6032009_e_1.8632017_fixa_o_vencimento_de_cargos_em_comissao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/cria_as_funcoes_gratificadas_de_agente_de_contratacao_e_agente_de_comissao_de_contratacao_e_equipe_de_apoio_no_ambito_da_administracao_publica_municipal_direta_e_fundacional.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/fixa_o_valor_do_salario_minimo_dos_servidores_municipais_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_-_altera_lei_1698-2011_-_sim_-_14-02-2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/autorizacao_para_abertura_de_credito_adicional_especial_para_execucao_de_transferencia_da_uniao_pela_politica_nacional_aldir_blanc_de_fomento_a_cultura_no_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_-_alteracao_comsea.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_-_dispoe_sobre_a_instituicao_do_programa_de_regularizacao_fiscal_2025_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1484/projeto_de_lei_-_autoriza_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1485/projeto_de_lei_-_cria_premiacao_e_apoio_financeiro_a_eventos_publicos_e_privados.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1486/projeito_-__lei_remuneracao_da_fundata_2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_-_gratificacao_direcao_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_-_cria_cargo_coordenador_geral_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_de_lei_-_monumento_religioso_padre_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1574/projeto_de_lei_-_dispoe_sobre_a_reforma_administrativa_altera_os_vencimentos_dos_cargos.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1587/projeto_de_lei_-_credito_especial_taquaritinga_aqusicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1632/projeto_de_lei_-_piso_do_magisterio_2025_-_aumento_de_627.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1700/projeto_de_lei_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_com_ou_sem_garantia_da_uniao_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_no____dispoe_sobre_a_limpeza_nos_imoveis_habitados_ou_nao_bem_como_nos_terrenos_baldios..pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1774/projeto_de_lei__-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/projeto_de_lei_no__de_13_de_agosto_de_2025_-_prorrogacao_da_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/oficio_gp_n.544.2025_-_projeto_de_lei_-_prorrogacao_pme.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_-_suas_.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_no_-_altera_a_lei_municipal_no_1.555_-_2008.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei_-_alteracao_nomenclatura_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/projeto_de_lei_no______que_institui_feriado_municipal_no_dia_20_de_agosto._.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/projeto_de_lei_no_____que_institui_feriado_municipal_no_dia_26_de_agosto..pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/projeto_de_lei_-_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_ppa__2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/projeto_de_lei_credito_especial_-_saude_emendas.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/projeto_de_lei_em_regime_de_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/projeto_de_lei__uso_indevido_de_bens_e_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_-_altera_lei_1.967-2019_-_cmsp_e__fmsp.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_-_identidade_funcional.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_-_brasao_gcm.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/projeto_de_lei_-_doacao_de_terreno_ao_estado_de_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1550/plol-altera__a_lei_municipal_no_1.433-2022.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2025/1655/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H873"/>
+  <dimension ref="A1:H891"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -26115,7034 +26289,7502 @@
       </c>
       <c r="D604" t="s">
         <v>11</v>
       </c>
       <c r="E604" t="s">
         <v>12</v>
       </c>
       <c r="F604" t="s">
         <v>49</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>2439</v>
       </c>
       <c r="H604" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>2441</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>10</v>
+        <v>2442</v>
       </c>
       <c r="D605" t="s">
-        <v>2442</v>
+        <v>11</v>
       </c>
       <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
+        <v>114</v>
+      </c>
+      <c r="G605" s="1" t="s">
         <v>2443</v>
       </c>
-      <c r="F605" t="s">
+      <c r="H605" t="s">
         <v>2444</v>
-      </c>
-[...4 lines deleted...]
-        <v>2446</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D606" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" t="s">
+        <v>12</v>
+      </c>
+      <c r="F606" t="s">
+        <v>114</v>
+      </c>
+      <c r="G606" s="1" t="s">
         <v>2447</v>
       </c>
-      <c r="B606" t="s">
-[...11 lines deleted...]
-      <c r="F606" t="s">
+      <c r="H606" t="s">
         <v>2448</v>
-      </c>
-[...4 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D607" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+      <c r="F607" t="s">
+        <v>114</v>
+      </c>
+      <c r="G607" s="1" t="s">
         <v>2451</v>
       </c>
-      <c r="B607" t="s">
-[...11 lines deleted...]
-      <c r="F607" t="s">
+      <c r="H607" t="s">
         <v>2452</v>
-      </c>
-[...4 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>13</v>
+      </c>
+      <c r="G608" s="1" t="s">
         <v>2455</v>
       </c>
-      <c r="B608" t="s">
-[...5 lines deleted...]
-      <c r="D608" t="s">
+      <c r="H608" t="s">
         <v>2456</v>
-      </c>
-[...10 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>13</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H609" t="s">
         <v>2460</v>
-      </c>
-[...19 lines deleted...]
-        <v>2462</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D610" t="s">
+        <v>11</v>
+      </c>
+      <c r="E610" t="s">
+        <v>12</v>
+      </c>
+      <c r="F610" t="s">
+        <v>13</v>
+      </c>
+      <c r="G610" s="1" t="s">
         <v>2463</v>
       </c>
-      <c r="B610" t="s">
-[...14 lines deleted...]
-      <c r="G610" s="1" t="s">
+      <c r="H610" t="s">
         <v>2464</v>
-      </c>
-[...1 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
         <v>2466</v>
       </c>
-      <c r="B611" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D611" t="s">
-        <v>2456</v>
+        <v>11</v>
       </c>
       <c r="E611" t="s">
-        <v>2457</v>
+        <v>12</v>
       </c>
       <c r="F611" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2467</v>
       </c>
       <c r="H611" t="s">
         <v>2468</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2469</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D612" t="s">
-        <v>2456</v>
+        <v>2470</v>
       </c>
       <c r="E612" t="s">
-        <v>2457</v>
+        <v>2471</v>
       </c>
       <c r="F612" t="s">
-        <v>27</v>
+        <v>2472</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="H612" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D613" t="s">
-        <v>2456</v>
+        <v>2470</v>
       </c>
       <c r="E613" t="s">
-        <v>2457</v>
+        <v>2471</v>
       </c>
       <c r="F613" t="s">
-        <v>84</v>
+        <v>2476</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="H613" t="s">
-        <v>2471</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D614" t="s">
-        <v>2456</v>
+        <v>2470</v>
       </c>
       <c r="E614" t="s">
-        <v>2457</v>
+        <v>2471</v>
       </c>
       <c r="F614" t="s">
-        <v>2452</v>
+        <v>2480</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
       <c r="H614" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D615" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E615" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F615" t="s">
-        <v>2452</v>
+        <v>44</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2478</v>
+        <v>2486</v>
       </c>
       <c r="H615" t="s">
-        <v>2479</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2480</v>
+        <v>2488</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D616" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E616" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F616" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="H616" t="s">
-        <v>2482</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D617" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E617" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F617" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2484</v>
+        <v>2492</v>
       </c>
       <c r="H617" t="s">
-        <v>2485</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2486</v>
+        <v>2494</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D618" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E618" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F618" t="s">
         <v>49</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="H618" t="s">
-        <v>2488</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D619" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E619" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F619" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2490</v>
+        <v>2498</v>
       </c>
       <c r="H619" t="s">
-        <v>2491</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2492</v>
+        <v>2500</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="D620" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E620" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F620" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="H620" t="s">
-        <v>2494</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2495</v>
+        <v>2502</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D621" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E621" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F621" t="s">
-        <v>49</v>
+        <v>2480</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2496</v>
+        <v>2503</v>
       </c>
       <c r="H621" t="s">
-        <v>2497</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2498</v>
+        <v>2505</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="D622" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E622" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F622" t="s">
-        <v>27</v>
+        <v>2480</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2499</v>
+        <v>2506</v>
       </c>
       <c r="H622" t="s">
-        <v>2500</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2501</v>
+        <v>2508</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="D623" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E623" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F623" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="H623" t="s">
-        <v>2503</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2504</v>
+        <v>2511</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D624" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E624" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F624" t="s">
-        <v>2452</v>
+        <v>49</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2505</v>
+        <v>2512</v>
       </c>
       <c r="H624" t="s">
-        <v>2506</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2507</v>
+        <v>2514</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="D625" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E625" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F625" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="H625" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2510</v>
+        <v>2517</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="D626" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E626" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F626" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2511</v>
+        <v>2518</v>
       </c>
       <c r="H626" t="s">
-        <v>2509</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2512</v>
+        <v>2520</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="D627" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E627" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F627" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2513</v>
+        <v>2521</v>
       </c>
       <c r="H627" t="s">
-        <v>2514</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2515</v>
+        <v>2523</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="D628" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E628" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F628" t="s">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2516</v>
+        <v>2524</v>
       </c>
       <c r="H628" t="s">
-        <v>2517</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2518</v>
+        <v>2526</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="D629" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E629" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F629" t="s">
         <v>27</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2519</v>
+        <v>2527</v>
       </c>
       <c r="H629" t="s">
-        <v>2520</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2521</v>
+        <v>2529</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="D630" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E630" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F630" t="s">
         <v>49</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="H630" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="D631" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E631" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F631" t="s">
-        <v>22</v>
+        <v>2480</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="H631" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2527</v>
+        <v>2535</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="D632" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E632" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F632" t="s">
-        <v>2528</v>
+        <v>114</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2529</v>
+        <v>2536</v>
       </c>
       <c r="H632" t="s">
-        <v>2530</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2531</v>
+        <v>2538</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="D633" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E633" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F633" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2532</v>
+        <v>2539</v>
       </c>
       <c r="H633" t="s">
-        <v>2533</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="D634" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E634" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F634" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="H634" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2537</v>
+        <v>2543</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="D635" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E635" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F635" t="s">
-        <v>2452</v>
+        <v>156</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="H635" t="s">
-        <v>2539</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2540</v>
+        <v>2546</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="D636" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E636" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F636" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2541</v>
+        <v>2547</v>
       </c>
       <c r="H636" t="s">
-        <v>2542</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="D637" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E637" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F637" t="s">
         <v>49</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="H637" t="s">
-        <v>2545</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="D638" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E638" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F638" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="H638" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>147</v>
+        <v>118</v>
       </c>
       <c r="D639" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E639" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F639" t="s">
-        <v>27</v>
+        <v>2556</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="H639" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="D640" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E640" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F640" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="H640" t="s">
-        <v>2554</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2555</v>
+        <v>2562</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="D641" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E641" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F641" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2556</v>
+        <v>2563</v>
       </c>
       <c r="H641" t="s">
-        <v>2557</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="D642" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E642" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F642" t="s">
-        <v>79</v>
+        <v>2480</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
       <c r="H642" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="D643" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E643" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F643" t="s">
         <v>49</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
       <c r="H643" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2564</v>
+        <v>2571</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="D644" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E644" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F644" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2565</v>
+        <v>2572</v>
       </c>
       <c r="H644" t="s">
-        <v>2566</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="D645" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E645" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F645" t="s">
         <v>49</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2568</v>
+        <v>2575</v>
       </c>
       <c r="H645" t="s">
-        <v>2569</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2570</v>
+        <v>2577</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="D646" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E646" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F646" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2571</v>
+        <v>2578</v>
       </c>
       <c r="H646" t="s">
-        <v>2572</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2573</v>
+        <v>2580</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="D647" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E647" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F647" t="s">
         <v>114</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="H647" t="s">
-        <v>2575</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2576</v>
+        <v>2583</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="D648" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E648" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F648" t="s">
         <v>49</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2577</v>
+        <v>2584</v>
       </c>
       <c r="H648" t="s">
-        <v>2578</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="D649" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E649" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F649" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2580</v>
+        <v>2587</v>
       </c>
       <c r="H649" t="s">
-        <v>2581</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2582</v>
+        <v>2589</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="D650" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E650" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F650" t="s">
-        <v>2528</v>
+        <v>49</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2583</v>
+        <v>2590</v>
       </c>
       <c r="H650" t="s">
-        <v>2584</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2585</v>
+        <v>2592</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="D651" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E651" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F651" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="H651" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="D652" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E652" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F652" t="s">
         <v>49</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
       <c r="H652" t="s">
-        <v>2590</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2591</v>
+        <v>2598</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="D653" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E653" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F653" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2592</v>
+        <v>2599</v>
       </c>
       <c r="H653" t="s">
-        <v>2593</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>209</v>
+        <v>181</v>
       </c>
       <c r="D654" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E654" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F654" t="s">
         <v>114</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="H654" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
       <c r="D655" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E655" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F655" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="H655" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="D656" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E656" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F656" t="s">
-        <v>84</v>
+        <v>156</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="H656" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2603</v>
+        <v>2610</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="D657" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E657" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F657" t="s">
-        <v>49</v>
+        <v>2556</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2604</v>
+        <v>2611</v>
       </c>
       <c r="H657" t="s">
-        <v>2605</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2606</v>
+        <v>2613</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="D658" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E658" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F658" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="H658" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
       <c r="D659" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E659" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F659" t="s">
         <v>49</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="H659" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>233</v>
+        <v>205</v>
       </c>
       <c r="D660" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E660" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F660" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="H660" t="s">
-        <v>2605</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2614</v>
+        <v>2622</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>237</v>
+        <v>209</v>
       </c>
       <c r="D661" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E661" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F661" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2615</v>
+        <v>2623</v>
       </c>
       <c r="H661" t="s">
-        <v>2616</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>241</v>
+        <v>213</v>
       </c>
       <c r="D662" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E662" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F662" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="H662" t="s">
-        <v>2619</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2620</v>
+        <v>2628</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="D663" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E663" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F663" t="s">
         <v>84</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2621</v>
+        <v>2629</v>
       </c>
       <c r="H663" t="s">
-        <v>2622</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2623</v>
+        <v>2631</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>249</v>
+        <v>221</v>
       </c>
       <c r="D664" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E664" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F664" t="s">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2624</v>
+        <v>2632</v>
       </c>
       <c r="H664" t="s">
-        <v>2625</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2626</v>
+        <v>2634</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="D665" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E665" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F665" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2627</v>
+        <v>2635</v>
       </c>
       <c r="H665" t="s">
-        <v>2628</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2629</v>
+        <v>2637</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>257</v>
+        <v>229</v>
       </c>
       <c r="D666" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E666" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F666" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2630</v>
+        <v>2638</v>
       </c>
       <c r="H666" t="s">
-        <v>2631</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2632</v>
+        <v>2640</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>261</v>
+        <v>233</v>
       </c>
       <c r="D667" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E667" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F667" t="s">
-        <v>2452</v>
+        <v>27</v>
       </c>
       <c r="G667" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H667" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2635</v>
+        <v>2642</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>265</v>
+        <v>237</v>
       </c>
       <c r="D668" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E668" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F668" t="s">
-        <v>2452</v>
+        <v>49</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2636</v>
+        <v>2643</v>
       </c>
       <c r="H668" t="s">
-        <v>2637</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2638</v>
+        <v>2645</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="D669" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E669" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F669" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="H669" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2641</v>
+        <v>2648</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
       <c r="D670" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E670" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F670" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2642</v>
+        <v>2649</v>
       </c>
       <c r="H670" t="s">
-        <v>2643</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2644</v>
+        <v>2651</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>277</v>
+        <v>249</v>
       </c>
       <c r="D671" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E671" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F671" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2645</v>
+        <v>2652</v>
       </c>
       <c r="H671" t="s">
-        <v>2646</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2647</v>
+        <v>2654</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>281</v>
+        <v>253</v>
       </c>
       <c r="D672" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E672" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F672" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2648</v>
+        <v>2655</v>
       </c>
       <c r="H672" t="s">
-        <v>2649</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2650</v>
+        <v>2657</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="D673" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E673" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F673" t="s">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2651</v>
+        <v>2658</v>
       </c>
       <c r="H673" t="s">
-        <v>2554</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2652</v>
+        <v>2660</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="D674" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E674" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F674" t="s">
-        <v>49</v>
+        <v>2480</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2653</v>
+        <v>2661</v>
       </c>
       <c r="H674" t="s">
-        <v>2654</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2655</v>
+        <v>2663</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="D675" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E675" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F675" t="s">
-        <v>27</v>
+        <v>2480</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2656</v>
+        <v>2664</v>
       </c>
       <c r="H675" t="s">
-        <v>2657</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2658</v>
+        <v>2666</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="D676" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E676" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F676" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2659</v>
+        <v>2667</v>
       </c>
       <c r="H676" t="s">
-        <v>2660</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2661</v>
+        <v>2669</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="D677" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E677" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F677" t="s">
-        <v>2452</v>
+        <v>49</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2662</v>
+        <v>2670</v>
       </c>
       <c r="H677" t="s">
-        <v>2663</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2664</v>
+        <v>2672</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>305</v>
+        <v>277</v>
       </c>
       <c r="D678" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E678" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F678" t="s">
-        <v>2452</v>
+        <v>27</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2665</v>
+        <v>2673</v>
       </c>
       <c r="H678" t="s">
-        <v>2666</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2667</v>
+        <v>2675</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>309</v>
+        <v>281</v>
       </c>
       <c r="D679" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E679" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F679" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2668</v>
+        <v>2676</v>
       </c>
       <c r="H679" t="s">
-        <v>2669</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2670</v>
+        <v>2678</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="D680" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="E680" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="F680" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2671</v>
+        <v>2679</v>
       </c>
       <c r="H680" t="s">
-        <v>2672</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2673</v>
+        <v>2680</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D681" t="s">
-        <v>2674</v>
+        <v>2484</v>
       </c>
       <c r="E681" t="s">
-        <v>2675</v>
+        <v>2485</v>
       </c>
       <c r="F681" t="s">
-        <v>2676</v>
+        <v>49</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
       <c r="H681" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>17</v>
+        <v>293</v>
       </c>
       <c r="D682" t="s">
-        <v>2674</v>
+        <v>2484</v>
       </c>
       <c r="E682" t="s">
-        <v>2675</v>
+        <v>2485</v>
       </c>
       <c r="F682" t="s">
-        <v>2676</v>
+        <v>27</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="H682" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="D683" t="s">
-        <v>2674</v>
+        <v>2484</v>
       </c>
       <c r="E683" t="s">
-        <v>2675</v>
+        <v>2485</v>
       </c>
       <c r="F683" t="s">
-        <v>2676</v>
+        <v>49</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2683</v>
+        <v>2687</v>
       </c>
       <c r="H683" t="s">
-        <v>2684</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2685</v>
+        <v>2689</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>26</v>
+        <v>301</v>
       </c>
       <c r="D684" t="s">
-        <v>2674</v>
+        <v>2484</v>
       </c>
       <c r="E684" t="s">
-        <v>2675</v>
+        <v>2485</v>
       </c>
       <c r="F684" t="s">
-        <v>2676</v>
+        <v>2480</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
       <c r="H684" t="s">
-        <v>2687</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2688</v>
+        <v>2692</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="D685" t="s">
-        <v>2674</v>
+        <v>2484</v>
       </c>
       <c r="E685" t="s">
-        <v>2675</v>
+        <v>2485</v>
       </c>
       <c r="F685" t="s">
-        <v>27</v>
+        <v>2480</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
       <c r="H685" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D686" t="s">
-        <v>2692</v>
+        <v>2484</v>
       </c>
       <c r="E686" t="s">
-        <v>2693</v>
+        <v>2485</v>
       </c>
       <c r="F686" t="s">
-        <v>2694</v>
+        <v>22</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="H686" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>17</v>
+        <v>313</v>
       </c>
       <c r="D687" t="s">
-        <v>2692</v>
+        <v>2484</v>
       </c>
       <c r="E687" t="s">
-        <v>2693</v>
+        <v>2485</v>
       </c>
       <c r="F687" t="s">
-        <v>2694</v>
+        <v>22</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="H687" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>21</v>
+        <v>317</v>
       </c>
       <c r="D688" t="s">
-        <v>2692</v>
+        <v>2484</v>
       </c>
       <c r="E688" t="s">
-        <v>2693</v>
+        <v>2485</v>
       </c>
       <c r="F688" t="s">
-        <v>2694</v>
+        <v>114</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="H688" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>26</v>
+        <v>321</v>
       </c>
       <c r="D689" t="s">
-        <v>2692</v>
+        <v>2484</v>
       </c>
       <c r="E689" t="s">
-        <v>2693</v>
+        <v>2485</v>
       </c>
       <c r="F689" t="s">
-        <v>2704</v>
+        <v>27</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="H689" t="s">
         <v>2706</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2707</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>31</v>
+        <v>325</v>
       </c>
       <c r="D690" t="s">
-        <v>2692</v>
+        <v>2484</v>
       </c>
       <c r="E690" t="s">
-        <v>2693</v>
+        <v>2485</v>
       </c>
       <c r="F690" t="s">
-        <v>2704</v>
+        <v>49</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="H690" t="s">
-        <v>2709</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>10</v>
+      </c>
+      <c r="D691" t="s">
         <v>2710</v>
       </c>
-      <c r="B691" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E691" t="s">
-        <v>2693</v>
+        <v>2711</v>
       </c>
       <c r="F691" t="s">
-        <v>2704</v>
+        <v>2712</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="H691" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D692" t="s">
-        <v>2692</v>
+        <v>2710</v>
       </c>
       <c r="E692" t="s">
-        <v>2693</v>
+        <v>2711</v>
       </c>
       <c r="F692" t="s">
-        <v>2694</v>
+        <v>2712</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="H692" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D693" t="s">
-        <v>2692</v>
+        <v>2710</v>
       </c>
       <c r="E693" t="s">
-        <v>2693</v>
+        <v>2711</v>
       </c>
       <c r="F693" t="s">
-        <v>2704</v>
+        <v>2712</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="H693" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="D694" t="s">
-        <v>2692</v>
+        <v>2710</v>
       </c>
       <c r="E694" t="s">
-        <v>2693</v>
+        <v>2711</v>
       </c>
       <c r="F694" t="s">
-        <v>2704</v>
+        <v>2712</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="H694" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="D695" t="s">
-        <v>2692</v>
+        <v>2710</v>
       </c>
       <c r="E695" t="s">
-        <v>2693</v>
+        <v>2711</v>
       </c>
       <c r="F695" t="s">
-        <v>2704</v>
+        <v>27</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="H695" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D696" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E696" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F696" t="s">
-        <v>2694</v>
+        <v>2730</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2726</v>
+        <v>2731</v>
       </c>
       <c r="H696" t="s">
-        <v>2727</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>17</v>
+      </c>
+      <c r="D697" t="s">
         <v>2728</v>
       </c>
-      <c r="B697" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E697" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F697" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2730</v>
+        <v>2734</v>
       </c>
       <c r="H697" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D698" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E698" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F698" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="H698" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2735</v>
+        <v>2739</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="D699" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E699" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F699" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2736</v>
+        <v>2741</v>
       </c>
       <c r="H699" t="s">
-        <v>2737</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2738</v>
+        <v>2743</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="D700" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E700" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F700" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2739</v>
+        <v>2744</v>
       </c>
       <c r="H700" t="s">
-        <v>2740</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2741</v>
+        <v>2746</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="D701" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E701" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F701" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2742</v>
+        <v>2747</v>
       </c>
       <c r="H701" t="s">
-        <v>2743</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="D702" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E702" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F702" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2745</v>
+        <v>2750</v>
       </c>
       <c r="H702" t="s">
-        <v>2746</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2747</v>
+        <v>2752</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="D703" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E703" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F703" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
       <c r="H703" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="D704" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E704" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F704" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="H704" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="D705" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E705" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F705" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
       <c r="H705" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2757</v>
+        <v>2761</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="D706" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E706" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F706" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
       <c r="H706" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2760</v>
+        <v>2764</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="D707" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E707" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F707" t="s">
-        <v>2704</v>
+        <v>2765</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2761</v>
+        <v>2766</v>
       </c>
       <c r="H707" t="s">
-        <v>2762</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2763</v>
+        <v>2768</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="D708" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E708" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F708" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
       <c r="H708" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2767</v>
+        <v>2771</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D709" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E709" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F709" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="H709" t="s">
-        <v>2769</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="D710" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E710" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F710" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
       <c r="H710" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2773</v>
+        <v>2777</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="D711" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E711" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F711" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2774</v>
+        <v>2778</v>
       </c>
       <c r="H711" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2776</v>
+        <v>2780</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D712" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E712" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F712" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="H712" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="D713" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E713" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F713" t="s">
-        <v>2694</v>
+        <v>2784</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2780</v>
+        <v>2785</v>
       </c>
       <c r="H713" t="s">
-        <v>2781</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2782</v>
+        <v>2787</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="D714" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E714" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F714" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2783</v>
+        <v>2788</v>
       </c>
       <c r="H714" t="s">
-        <v>2784</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2785</v>
+        <v>2790</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="D715" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E715" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F715" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2786</v>
+        <v>2791</v>
       </c>
       <c r="H715" t="s">
-        <v>2778</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2787</v>
+        <v>2793</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>143</v>
+        <v>101</v>
       </c>
       <c r="D716" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E716" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F716" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2788</v>
+        <v>2794</v>
       </c>
       <c r="H716" t="s">
-        <v>2789</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2790</v>
+        <v>2796</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>147</v>
+        <v>105</v>
       </c>
       <c r="D717" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E717" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F717" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2791</v>
+        <v>2797</v>
       </c>
       <c r="H717" t="s">
-        <v>2792</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2793</v>
+        <v>2799</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="D718" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E718" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F718" t="s">
-        <v>2704</v>
+        <v>2800</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="H718" t="s">
-        <v>2781</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2795</v>
+        <v>2803</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>155</v>
+        <v>113</v>
       </c>
       <c r="D719" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E719" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F719" t="s">
-        <v>2796</v>
+        <v>2730</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="H719" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="D720" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E720" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F720" t="s">
-        <v>2796</v>
+        <v>2784</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
       <c r="H720" t="s">
-        <v>2801</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2802</v>
+        <v>2809</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="D721" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E721" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F721" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2803</v>
+        <v>2810</v>
       </c>
       <c r="H721" t="s">
-        <v>2804</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2805</v>
+        <v>2812</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>169</v>
+        <v>126</v>
       </c>
       <c r="D722" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E722" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F722" t="s">
-        <v>2748</v>
+        <v>2784</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2806</v>
+        <v>2813</v>
       </c>
       <c r="H722" t="s">
-        <v>2807</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2808</v>
+        <v>2815</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>173</v>
+        <v>130</v>
       </c>
       <c r="D723" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E723" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F723" t="s">
-        <v>2694</v>
+        <v>2730</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2809</v>
+        <v>2816</v>
       </c>
       <c r="H723" t="s">
-        <v>2810</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2811</v>
+        <v>2818</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>177</v>
+        <v>134</v>
       </c>
       <c r="D724" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E724" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F724" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2812</v>
+        <v>2819</v>
       </c>
       <c r="H724" t="s">
-        <v>2798</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2813</v>
+        <v>2821</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="D725" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E725" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F725" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G725" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H725" t="s">
         <v>2814</v>
-      </c>
-[...1 lines deleted...]
-        <v>2815</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2816</v>
+        <v>2823</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="D726" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E726" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F726" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2817</v>
+        <v>2824</v>
       </c>
       <c r="H726" t="s">
-        <v>2818</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2819</v>
+        <v>2826</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="D727" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E727" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F727" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2820</v>
+        <v>2827</v>
       </c>
       <c r="H727" t="s">
-        <v>2821</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2822</v>
+        <v>2829</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>193</v>
+        <v>151</v>
       </c>
       <c r="D728" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E728" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F728" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2823</v>
+        <v>2830</v>
       </c>
       <c r="H728" t="s">
-        <v>2824</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2825</v>
+        <v>2831</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="D729" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E729" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F729" t="s">
-        <v>2704</v>
+        <v>2832</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2826</v>
+        <v>2833</v>
       </c>
       <c r="H729" t="s">
-        <v>2827</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2828</v>
+        <v>2835</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>201</v>
+        <v>160</v>
       </c>
       <c r="D730" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E730" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F730" t="s">
-        <v>2704</v>
+        <v>2832</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2829</v>
+        <v>2836</v>
       </c>
       <c r="H730" t="s">
-        <v>2830</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2831</v>
+        <v>2838</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>205</v>
+        <v>165</v>
       </c>
       <c r="D731" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E731" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F731" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2832</v>
+        <v>2839</v>
       </c>
       <c r="H731" t="s">
-        <v>2833</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2834</v>
+        <v>2841</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="D732" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E732" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F732" t="s">
-        <v>2704</v>
+        <v>2784</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
       <c r="H732" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2837</v>
+        <v>2844</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>213</v>
+        <v>173</v>
       </c>
       <c r="D733" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E733" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F733" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="H733" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2840</v>
+        <v>2847</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>217</v>
+        <v>177</v>
       </c>
       <c r="D734" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E734" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F734" t="s">
-        <v>2748</v>
+        <v>2730</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2841</v>
+        <v>2848</v>
       </c>
       <c r="H734" t="s">
-        <v>2842</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2843</v>
+        <v>2849</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="D735" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E735" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F735" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2844</v>
+        <v>2850</v>
       </c>
       <c r="H735" t="s">
-        <v>2842</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="D736" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E736" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F736" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="H736" t="s">
-        <v>2847</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2848</v>
+        <v>2855</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="D737" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E737" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F737" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2849</v>
+        <v>2856</v>
       </c>
       <c r="H737" t="s">
-        <v>2850</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2851</v>
+        <v>2858</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>233</v>
+        <v>193</v>
       </c>
       <c r="D738" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E738" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F738" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="H738" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="D739" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E739" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F739" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="H739" t="s">
-        <v>2856</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2857</v>
+        <v>2864</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>241</v>
+        <v>201</v>
       </c>
       <c r="D740" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E740" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F740" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2858</v>
+        <v>2865</v>
       </c>
       <c r="H740" t="s">
-        <v>2859</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2860</v>
+        <v>2867</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="D741" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E741" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F741" t="s">
-        <v>2694</v>
+        <v>2740</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2861</v>
+        <v>2868</v>
       </c>
       <c r="H741" t="s">
-        <v>2862</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2863</v>
+        <v>2870</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D742" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E742" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F742" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2864</v>
+        <v>2871</v>
       </c>
       <c r="H742" t="s">
-        <v>2865</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2866</v>
+        <v>2873</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>253</v>
+        <v>213</v>
       </c>
       <c r="D743" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E743" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F743" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2867</v>
+        <v>2874</v>
       </c>
       <c r="H743" t="s">
-        <v>2868</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2869</v>
+        <v>2876</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="D744" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E744" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F744" t="s">
-        <v>2704</v>
+        <v>2784</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2870</v>
+        <v>2877</v>
       </c>
       <c r="H744" t="s">
-        <v>2871</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2872</v>
+        <v>2879</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="D745" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E745" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F745" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2873</v>
+        <v>2880</v>
       </c>
       <c r="H745" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2875</v>
+        <v>2881</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>265</v>
+        <v>225</v>
       </c>
       <c r="D746" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E746" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F746" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2876</v>
+        <v>2882</v>
       </c>
       <c r="H746" t="s">
-        <v>2877</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>269</v>
+        <v>229</v>
       </c>
       <c r="D747" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E747" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F747" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2879</v>
+        <v>2885</v>
       </c>
       <c r="H747" t="s">
-        <v>2880</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2881</v>
+        <v>2887</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>273</v>
+        <v>233</v>
       </c>
       <c r="D748" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E748" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F748" t="s">
-        <v>2694</v>
+        <v>2784</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
       <c r="H748" t="s">
-        <v>2883</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2884</v>
+        <v>2890</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>277</v>
+        <v>237</v>
       </c>
       <c r="D749" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E749" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F749" t="s">
-        <v>2694</v>
+        <v>2784</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2885</v>
+        <v>2891</v>
       </c>
       <c r="H749" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2887</v>
+        <v>2893</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>281</v>
+        <v>241</v>
       </c>
       <c r="D750" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E750" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F750" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2888</v>
+        <v>2894</v>
       </c>
       <c r="H750" t="s">
-        <v>2889</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2890</v>
+        <v>2896</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
       <c r="D751" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E751" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F751" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2891</v>
+        <v>2897</v>
       </c>
       <c r="H751" t="s">
-        <v>2892</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2893</v>
+        <v>2899</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>289</v>
+        <v>249</v>
       </c>
       <c r="D752" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E752" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F752" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2894</v>
+        <v>2900</v>
       </c>
       <c r="H752" t="s">
-        <v>2895</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2896</v>
+        <v>2902</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>293</v>
+        <v>253</v>
       </c>
       <c r="D753" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E753" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F753" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2897</v>
+        <v>2903</v>
       </c>
       <c r="H753" t="s">
-        <v>2898</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2899</v>
+        <v>2905</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>297</v>
+        <v>257</v>
       </c>
       <c r="D754" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E754" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F754" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2900</v>
+        <v>2906</v>
       </c>
       <c r="H754" t="s">
-        <v>2901</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2902</v>
+        <v>2908</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>301</v>
+        <v>261</v>
       </c>
       <c r="D755" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E755" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F755" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2903</v>
+        <v>2909</v>
       </c>
       <c r="H755" t="s">
-        <v>2904</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2905</v>
+        <v>2911</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>305</v>
+        <v>265</v>
       </c>
       <c r="D756" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E756" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F756" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2906</v>
+        <v>2912</v>
       </c>
       <c r="H756" t="s">
-        <v>2907</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2908</v>
+        <v>2914</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>309</v>
+        <v>269</v>
       </c>
       <c r="D757" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E757" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F757" t="s">
-        <v>2704</v>
+        <v>2784</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2909</v>
+        <v>2915</v>
       </c>
       <c r="H757" t="s">
-        <v>2910</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2911</v>
+        <v>2917</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>313</v>
+        <v>273</v>
       </c>
       <c r="D758" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E758" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F758" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2912</v>
+        <v>2918</v>
       </c>
       <c r="H758" t="s">
-        <v>2913</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2914</v>
+        <v>2920</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="D759" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E759" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F759" t="s">
-        <v>2704</v>
+        <v>2730</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2915</v>
+        <v>2921</v>
       </c>
       <c r="H759" t="s">
-        <v>2916</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2917</v>
+        <v>2923</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>321</v>
+        <v>281</v>
       </c>
       <c r="D760" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E760" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F760" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2918</v>
+        <v>2924</v>
       </c>
       <c r="H760" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2920</v>
+        <v>2926</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="D761" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E761" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F761" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2921</v>
+        <v>2927</v>
       </c>
       <c r="H761" t="s">
-        <v>2922</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2923</v>
+        <v>2929</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>329</v>
+        <v>289</v>
       </c>
       <c r="D762" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E762" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F762" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2924</v>
+        <v>2930</v>
       </c>
       <c r="H762" t="s">
-        <v>2925</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2926</v>
+        <v>2932</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="D763" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E763" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F763" t="s">
-        <v>2927</v>
+        <v>2740</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2928</v>
+        <v>2933</v>
       </c>
       <c r="H763" t="s">
-        <v>2929</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2930</v>
+        <v>2935</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>337</v>
+        <v>297</v>
       </c>
       <c r="D764" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E764" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F764" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2931</v>
+        <v>2936</v>
       </c>
       <c r="H764" t="s">
-        <v>2932</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2933</v>
+        <v>2938</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>341</v>
+        <v>301</v>
       </c>
       <c r="D765" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E765" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F765" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2934</v>
+        <v>2939</v>
       </c>
       <c r="H765" t="s">
-        <v>2935</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2936</v>
+        <v>2941</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>345</v>
+        <v>305</v>
       </c>
       <c r="D766" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E766" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F766" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2937</v>
+        <v>2942</v>
       </c>
       <c r="H766" t="s">
-        <v>2938</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2939</v>
+        <v>2944</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>349</v>
+        <v>309</v>
       </c>
       <c r="D767" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E767" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F767" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2940</v>
+        <v>2945</v>
       </c>
       <c r="H767" t="s">
-        <v>2941</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2942</v>
+        <v>2947</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>353</v>
+        <v>313</v>
       </c>
       <c r="D768" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E768" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F768" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2943</v>
+        <v>2948</v>
       </c>
       <c r="H768" t="s">
-        <v>2944</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2945</v>
+        <v>2950</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>357</v>
+        <v>317</v>
       </c>
       <c r="D769" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E769" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F769" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2946</v>
+        <v>2951</v>
       </c>
       <c r="H769" t="s">
-        <v>2947</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2948</v>
+        <v>2953</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
       <c r="D770" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E770" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F770" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2949</v>
+        <v>2954</v>
       </c>
       <c r="H770" t="s">
-        <v>2950</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2951</v>
+        <v>2956</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>365</v>
+        <v>325</v>
       </c>
       <c r="D771" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E771" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F771" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2952</v>
+        <v>2957</v>
       </c>
       <c r="H771" t="s">
-        <v>2953</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2954</v>
+        <v>2959</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>369</v>
+        <v>329</v>
       </c>
       <c r="D772" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E772" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F772" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2955</v>
+        <v>2960</v>
       </c>
       <c r="H772" t="s">
-        <v>2956</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2957</v>
+        <v>2962</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>373</v>
+        <v>333</v>
       </c>
       <c r="D773" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E773" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F773" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2958</v>
+        <v>2963</v>
       </c>
       <c r="H773" t="s">
-        <v>2959</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2960</v>
+        <v>2965</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>377</v>
+        <v>337</v>
       </c>
       <c r="D774" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E774" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F774" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2961</v>
+        <v>2966</v>
       </c>
       <c r="H774" t="s">
-        <v>2962</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2963</v>
+        <v>2968</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>381</v>
+        <v>341</v>
       </c>
       <c r="D775" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E775" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F775" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2964</v>
+        <v>2969</v>
       </c>
       <c r="H775" t="s">
-        <v>2965</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2966</v>
+        <v>2971</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="D776" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E776" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F776" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2967</v>
+        <v>2972</v>
       </c>
       <c r="H776" t="s">
-        <v>2968</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2969</v>
+        <v>2974</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>389</v>
+        <v>349</v>
       </c>
       <c r="D777" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E777" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F777" t="s">
-        <v>2704</v>
+        <v>2740</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2970</v>
+        <v>2975</v>
       </c>
       <c r="H777" t="s">
-        <v>2971</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2972</v>
+        <v>2977</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>393</v>
+        <v>353</v>
       </c>
       <c r="D778" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E778" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F778" t="s">
-        <v>2704</v>
+        <v>2800</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2973</v>
+        <v>2978</v>
       </c>
       <c r="H778" t="s">
-        <v>2974</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2975</v>
+        <v>2980</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>397</v>
+        <v>357</v>
       </c>
       <c r="D779" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E779" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F779" t="s">
-        <v>2796</v>
+        <v>2800</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2976</v>
+        <v>2981</v>
       </c>
       <c r="H779" t="s">
-        <v>2977</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2978</v>
+        <v>2983</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>401</v>
+        <v>361</v>
       </c>
       <c r="D780" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E780" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F780" t="s">
-        <v>2694</v>
+        <v>2800</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2979</v>
+        <v>2984</v>
       </c>
       <c r="H780" t="s">
-        <v>2965</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2980</v>
+        <v>2986</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="D781" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E781" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F781" t="s">
-        <v>2764</v>
+        <v>2800</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2981</v>
+        <v>2987</v>
       </c>
       <c r="H781" t="s">
-        <v>2982</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2983</v>
+        <v>2989</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>409</v>
+        <v>369</v>
       </c>
       <c r="D782" t="s">
-        <v>2692</v>
+        <v>2728</v>
       </c>
       <c r="E782" t="s">
-        <v>2693</v>
+        <v>2729</v>
       </c>
       <c r="F782" t="s">
-        <v>2764</v>
+        <v>2800</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2984</v>
+        <v>2990</v>
       </c>
       <c r="H782" t="s">
-        <v>2985</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2986</v>
+        <v>2992</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>10</v>
+        <v>373</v>
       </c>
       <c r="D783" t="s">
-        <v>2987</v>
+        <v>2728</v>
       </c>
       <c r="E783" t="s">
-        <v>2988</v>
+        <v>2729</v>
       </c>
       <c r="F783" t="s">
-        <v>2528</v>
+        <v>2800</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="H783" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>17</v>
+        <v>377</v>
       </c>
       <c r="D784" t="s">
-        <v>2987</v>
+        <v>2728</v>
       </c>
       <c r="E784" t="s">
-        <v>2988</v>
+        <v>2729</v>
       </c>
       <c r="F784" t="s">
-        <v>2528</v>
+        <v>2740</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="H784" t="s">
-        <v>2993</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="D785" t="s">
-        <v>2987</v>
+        <v>2728</v>
       </c>
       <c r="E785" t="s">
-        <v>2988</v>
+        <v>2729</v>
       </c>
       <c r="F785" t="s">
-        <v>2528</v>
+        <v>2740</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2995</v>
+        <v>2999</v>
       </c>
       <c r="H785" t="s">
-        <v>2996</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>10</v>
+        <v>385</v>
       </c>
       <c r="D786" t="s">
-        <v>2998</v>
+        <v>2728</v>
       </c>
       <c r="E786" t="s">
-        <v>2999</v>
+        <v>2729</v>
       </c>
       <c r="F786" t="s">
-        <v>3000</v>
+        <v>2740</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="H786" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>17</v>
+        <v>389</v>
       </c>
       <c r="D787" t="s">
-        <v>2998</v>
+        <v>2728</v>
       </c>
       <c r="E787" t="s">
-        <v>2999</v>
+        <v>2729</v>
       </c>
       <c r="F787" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="H787" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>21</v>
+        <v>393</v>
       </c>
       <c r="D788" t="s">
-        <v>2998</v>
+        <v>2728</v>
       </c>
       <c r="E788" t="s">
-        <v>2999</v>
+        <v>2729</v>
       </c>
       <c r="F788" t="s">
-        <v>2764</v>
+        <v>2740</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="H788" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>26</v>
+        <v>397</v>
       </c>
       <c r="D789" t="s">
-        <v>2998</v>
+        <v>2728</v>
       </c>
       <c r="E789" t="s">
-        <v>2999</v>
+        <v>2729</v>
       </c>
       <c r="F789" t="s">
-        <v>2764</v>
+        <v>2832</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="H789" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>31</v>
+        <v>401</v>
       </c>
       <c r="D790" t="s">
-        <v>2998</v>
+        <v>2728</v>
       </c>
       <c r="E790" t="s">
-        <v>2999</v>
+        <v>2729</v>
       </c>
       <c r="F790" t="s">
-        <v>2764</v>
+        <v>2730</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="H790" t="s">
-        <v>3014</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
         <v>3015</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>10</v>
+        <v>405</v>
       </c>
       <c r="D791" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G791" s="1" t="s">
         <v>3016</v>
       </c>
-      <c r="E791" t="s">
+      <c r="H791" t="s">
         <v>3017</v>
-      </c>
-[...7 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>409</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H792" t="s">
         <v>3020</v>
-      </c>
-[...19 lines deleted...]
-        <v>3022</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>413</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H793" t="s">
         <v>3023</v>
-      </c>
-[...19 lines deleted...]
-        <v>3025</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>417</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="H794" t="s">
         <v>3026</v>
-      </c>
-[...19 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>421</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H795" t="s">
         <v>3029</v>
-      </c>
-[...19 lines deleted...]
-        <v>3031</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>425</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F796" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H796" t="s">
         <v>3032</v>
-      </c>
-[...19 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>429</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F797" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H797" t="s">
         <v>3035</v>
-      </c>
-[...19 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>433</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="H798" t="s">
         <v>3038</v>
-      </c>
-[...19 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3041</v>
+        <v>3039</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>48</v>
+        <v>437</v>
       </c>
       <c r="D799" t="s">
-        <v>3016</v>
+        <v>2728</v>
       </c>
       <c r="E799" t="s">
-        <v>3017</v>
+        <v>2729</v>
       </c>
       <c r="F799" t="s">
-        <v>49</v>
+        <v>2740</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>3042</v>
+        <v>3040</v>
       </c>
       <c r="H799" t="s">
-        <v>3043</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>3044</v>
+        <v>3041</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>53</v>
+        <v>441</v>
       </c>
       <c r="D800" t="s">
-        <v>3016</v>
+        <v>2728</v>
       </c>
       <c r="E800" t="s">
-        <v>3017</v>
+        <v>2729</v>
       </c>
       <c r="F800" t="s">
-        <v>49</v>
+        <v>2740</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>3045</v>
+        <v>3042</v>
       </c>
       <c r="H800" t="s">
-        <v>3046</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>10</v>
+      </c>
+      <c r="D801" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E801" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G801" s="1" t="s">
         <v>3047</v>
       </c>
-      <c r="B801" t="s">
-[...14 lines deleted...]
-      <c r="G801" s="1" t="s">
+      <c r="H801" t="s">
         <v>3048</v>
-      </c>
-[...1 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>17</v>
+      </c>
+      <c r="D802" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E802" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F802" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G802" s="1" t="s">
         <v>3050</v>
       </c>
-      <c r="B802" t="s">
-[...14 lines deleted...]
-      <c r="G802" s="1" t="s">
+      <c r="H802" t="s">
         <v>3051</v>
-      </c>
-[...1 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>21</v>
+      </c>
+      <c r="D803" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E803" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G803" s="1" t="s">
         <v>3053</v>
       </c>
-      <c r="B803" t="s">
-[...14 lines deleted...]
-      <c r="G803" s="1" t="s">
+      <c r="H803" t="s">
         <v>3054</v>
-      </c>
-[...1 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>10</v>
+      </c>
+      <c r="D804" t="s">
         <v>3056</v>
       </c>
-      <c r="B804" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E804" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="F804" t="s">
-        <v>156</v>
+        <v>3058</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
       <c r="H804" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D805" t="s">
-        <v>3016</v>
+        <v>3056</v>
       </c>
       <c r="E805" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="F805" t="s">
-        <v>27</v>
+        <v>2800</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="H805" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D806" t="s">
-        <v>3016</v>
+        <v>3056</v>
       </c>
       <c r="E806" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="F806" t="s">
-        <v>22</v>
+        <v>2800</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="H806" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="D807" t="s">
-        <v>3016</v>
+        <v>3056</v>
       </c>
       <c r="E807" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="F807" t="s">
-        <v>49</v>
+        <v>2800</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="H807" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="D808" t="s">
-        <v>3016</v>
+        <v>3056</v>
       </c>
       <c r="E808" t="s">
-        <v>3017</v>
+        <v>3057</v>
       </c>
       <c r="F808" t="s">
-        <v>49</v>
+        <v>2800</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="H808" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>10</v>
       </c>
       <c r="D809" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E809" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F809" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="H809" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>17</v>
       </c>
       <c r="D810" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E810" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F810" t="s">
-        <v>2676</v>
+        <v>13</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="H810" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>21</v>
       </c>
       <c r="D811" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E811" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F811" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="H811" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>26</v>
       </c>
       <c r="D812" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E812" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F812" t="s">
-        <v>2676</v>
+        <v>79</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="H812" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>31</v>
       </c>
       <c r="D813" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E813" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F813" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="H813" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>35</v>
       </c>
       <c r="D814" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E814" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F814" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="H814" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>39</v>
       </c>
       <c r="D815" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E815" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F815" t="s">
         <v>161</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="H815" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>43</v>
       </c>
       <c r="D816" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E816" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F816" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="H816" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3097</v>
+        <v>3099</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>48</v>
       </c>
       <c r="D817" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E817" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F817" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
       <c r="H817" t="s">
-        <v>3099</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>53</v>
       </c>
       <c r="D818" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E818" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F818" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="H818" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>57</v>
       </c>
       <c r="D819" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E819" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F819" t="s">
-        <v>2676</v>
+        <v>79</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="H819" t="s">
-        <v>3105</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>61</v>
       </c>
       <c r="D820" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E820" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F820" t="s">
-        <v>2676</v>
+        <v>13</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="H820" t="s">
-        <v>3108</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3109</v>
+        <v>3111</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>65</v>
       </c>
       <c r="D821" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E821" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F821" t="s">
         <v>27</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="H821" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
         <v>69</v>
       </c>
       <c r="D822" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E822" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F822" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="H822" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
         <v>74</v>
       </c>
       <c r="D823" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E823" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F823" t="s">
-        <v>2676</v>
+        <v>27</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="H823" t="s">
-        <v>3117</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3118</v>
+        <v>3120</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
         <v>78</v>
       </c>
       <c r="D824" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E824" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F824" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3119</v>
+        <v>3121</v>
       </c>
       <c r="H824" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3121</v>
+        <v>3123</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
         <v>83</v>
       </c>
       <c r="D825" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E825" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F825" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3122</v>
+        <v>3124</v>
       </c>
       <c r="H825" t="s">
-        <v>3123</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3124</v>
+        <v>3126</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>88</v>
       </c>
       <c r="D826" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E826" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F826" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
       <c r="H826" t="s">
-        <v>3126</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3127</v>
+        <v>3129</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D827" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E827" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F827" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3128</v>
+        <v>3132</v>
       </c>
       <c r="H827" t="s">
-        <v>3129</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>17</v>
+      </c>
+      <c r="D828" t="s">
         <v>3130</v>
       </c>
-      <c r="B828" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E828" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F828" t="s">
-        <v>27</v>
+        <v>2712</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="H828" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="D829" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E829" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F829" t="s">
-        <v>79</v>
+        <v>161</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="H829" t="s">
-        <v>3135</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="D830" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E830" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F830" t="s">
-        <v>2676</v>
+        <v>2712</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="H830" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3139</v>
+        <v>3143</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="D831" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E831" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F831" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="H831" t="s">
-        <v>3141</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3142</v>
+        <v>3146</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="D832" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E832" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F832" t="s">
-        <v>161</v>
+        <v>79</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3143</v>
+        <v>3147</v>
       </c>
       <c r="H832" t="s">
-        <v>3144</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="D833" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E833" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F833" t="s">
-        <v>70</v>
+        <v>161</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3146</v>
+        <v>3150</v>
       </c>
       <c r="H833" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3148</v>
+        <v>3152</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D834" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E834" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F834" t="s">
-        <v>3149</v>
+        <v>79</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3150</v>
+        <v>3153</v>
       </c>
       <c r="H834" t="s">
-        <v>3151</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="D835" t="s">
-        <v>3072</v>
+        <v>3130</v>
       </c>
       <c r="E835" t="s">
-        <v>3073</v>
+        <v>3131</v>
       </c>
       <c r="F835" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="H835" t="s">
-        <v>3154</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3155</v>
+        <v>3158</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D836" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E836" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F836" t="s">
-        <v>2528</v>
+        <v>13</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="H836" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D837" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E837" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F837" t="s">
-        <v>2528</v>
+        <v>2712</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="H837" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D838" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E838" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F838" t="s">
-        <v>2528</v>
+        <v>2712</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="H838" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="D839" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E839" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F839" t="s">
-        <v>2528</v>
+        <v>27</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="H839" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="D840" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E840" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F840" t="s">
-        <v>2528</v>
+        <v>70</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="H840" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="D841" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E841" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F841" t="s">
-        <v>2528</v>
+        <v>2712</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="H841" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="D842" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E842" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F842" t="s">
-        <v>2528</v>
+        <v>79</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="H842" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="D843" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E843" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F843" t="s">
-        <v>2528</v>
+        <v>79</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="H843" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="D844" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E844" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F844" t="s">
-        <v>2528</v>
+        <v>79</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="H844" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="D845" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E845" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F845" t="s">
-        <v>2528</v>
+        <v>27</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="H845" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="D846" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E846" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F846" t="s">
-        <v>2528</v>
+        <v>27</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="H846" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="D847" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E847" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F847" t="s">
-        <v>2528</v>
+        <v>79</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="H847" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="D848" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E848" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F848" t="s">
-        <v>2528</v>
+        <v>2712</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="H848" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="D849" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E849" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F849" t="s">
-        <v>2528</v>
+        <v>70</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="H849" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="D850" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E850" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F850" t="s">
-        <v>2528</v>
+        <v>161</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="H850" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="D851" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E851" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F851" t="s">
-        <v>2528</v>
+        <v>70</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="H851" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="D852" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E852" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F852" t="s">
-        <v>2528</v>
+        <v>3207</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3206</v>
+        <v>3208</v>
       </c>
       <c r="H852" t="s">
-        <v>3207</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="D853" t="s">
-        <v>3156</v>
+        <v>3130</v>
       </c>
       <c r="E853" t="s">
-        <v>3157</v>
+        <v>3131</v>
       </c>
       <c r="F853" t="s">
-        <v>2528</v>
+        <v>156</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="H853" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D854" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E854" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F854" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="H854" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>17</v>
+      </c>
+      <c r="D855" t="s">
         <v>3214</v>
       </c>
-      <c r="B855" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E855" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F855" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3215</v>
+        <v>3219</v>
       </c>
       <c r="H855" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="D856" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E856" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F856" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3218</v>
+        <v>3222</v>
       </c>
       <c r="H856" t="s">
-        <v>3219</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3220</v>
+        <v>3224</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="D857" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E857" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F857" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3221</v>
+        <v>3225</v>
       </c>
       <c r="H857" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3223</v>
+        <v>3227</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="D858" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E858" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F858" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="H858" t="s">
-        <v>3225</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3226</v>
+        <v>3230</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="D859" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E859" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F859" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3227</v>
+        <v>3231</v>
       </c>
       <c r="H859" t="s">
-        <v>3228</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3229</v>
+        <v>3233</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="D860" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E860" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F860" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="H860" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3232</v>
+        <v>3236</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D861" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E861" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F861" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3233</v>
+        <v>3237</v>
       </c>
       <c r="H861" t="s">
-        <v>3234</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3235</v>
+        <v>3239</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="D862" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E862" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F862" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3236</v>
+        <v>3240</v>
       </c>
       <c r="H862" t="s">
-        <v>3237</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3238</v>
+        <v>3242</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="D863" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E863" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F863" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3239</v>
+        <v>3243</v>
       </c>
       <c r="H863" t="s">
-        <v>3240</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3241</v>
+        <v>3245</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="D864" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E864" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F864" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3242</v>
+        <v>3246</v>
       </c>
       <c r="H864" t="s">
-        <v>3243</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3244</v>
+        <v>3248</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="D865" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E865" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F865" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3245</v>
+        <v>3249</v>
       </c>
       <c r="H865" t="s">
-        <v>3246</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3247</v>
+        <v>3251</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>143</v>
+        <v>65</v>
       </c>
       <c r="D866" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E866" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F866" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3248</v>
+        <v>3252</v>
       </c>
       <c r="H866" t="s">
-        <v>3249</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3250</v>
+        <v>3254</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="D867" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E867" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F867" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3251</v>
+        <v>3255</v>
       </c>
       <c r="H867" t="s">
-        <v>3252</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3253</v>
+        <v>3257</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>151</v>
+        <v>74</v>
       </c>
       <c r="D868" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E868" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F868" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3254</v>
+        <v>3258</v>
       </c>
       <c r="H868" t="s">
-        <v>3255</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3256</v>
+        <v>3260</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="D869" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E869" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F869" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3257</v>
+        <v>3261</v>
       </c>
       <c r="H869" t="s">
-        <v>3258</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>160</v>
+        <v>83</v>
       </c>
       <c r="D870" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E870" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F870" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="H870" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="D871" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="E871" t="s">
-        <v>3157</v>
+        <v>3215</v>
       </c>
       <c r="F871" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3263</v>
+        <v>3267</v>
       </c>
       <c r="H871" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D872" t="s">
-        <v>3266</v>
+        <v>3214</v>
       </c>
       <c r="E872" t="s">
-        <v>3267</v>
+        <v>3215</v>
       </c>
       <c r="F872" t="s">
-        <v>161</v>
+        <v>2556</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
       <c r="H872" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D873" t="s">
-        <v>3271</v>
+        <v>3214</v>
       </c>
       <c r="E873" t="s">
-        <v>3272</v>
+        <v>3215</v>
       </c>
       <c r="F873" t="s">
-        <v>2676</v>
+        <v>2556</v>
       </c>
       <c r="G873" s="1" t="s">
         <v>3273</v>
       </c>
       <c r="H873" t="s">
         <v>3274</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>101</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>105</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>109</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>113</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>118</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>122</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>126</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>130</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>134</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>138</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>143</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F884" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>147</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F885" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>151</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>155</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>160</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F888" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>165</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F889" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>10</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F890" t="s">
+        <v>161</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>10</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3329</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3330</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3332</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -33975,50 +34617,68 @@
     <hyperlink ref="G849" r:id="rId848"/>
     <hyperlink ref="G850" r:id="rId849"/>
     <hyperlink ref="G851" r:id="rId850"/>
     <hyperlink ref="G852" r:id="rId851"/>
     <hyperlink ref="G853" r:id="rId852"/>
     <hyperlink ref="G854" r:id="rId853"/>
     <hyperlink ref="G855" r:id="rId854"/>
     <hyperlink ref="G856" r:id="rId855"/>
     <hyperlink ref="G857" r:id="rId856"/>
     <hyperlink ref="G858" r:id="rId857"/>
     <hyperlink ref="G859" r:id="rId858"/>
     <hyperlink ref="G860" r:id="rId859"/>
     <hyperlink ref="G861" r:id="rId860"/>
     <hyperlink ref="G862" r:id="rId861"/>
     <hyperlink ref="G863" r:id="rId862"/>
     <hyperlink ref="G864" r:id="rId863"/>
     <hyperlink ref="G865" r:id="rId864"/>
     <hyperlink ref="G866" r:id="rId865"/>
     <hyperlink ref="G867" r:id="rId866"/>
     <hyperlink ref="G868" r:id="rId867"/>
     <hyperlink ref="G869" r:id="rId868"/>
     <hyperlink ref="G870" r:id="rId869"/>
     <hyperlink ref="G871" r:id="rId870"/>
     <hyperlink ref="G872" r:id="rId871"/>
     <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>