--- v0 (2025-10-19)
+++ v1 (2026-04-15)
@@ -54,5781 +54,5781 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_nba_001_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_nba_001_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que a seja cumprida a determinação que Proíbe o Tráfego de Caminhões Pipa, na Rua Lucas Evangelista, no Bairro Brasília, neste Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_nba_002_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_nba_002_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Kit Material Escolar Básico para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_nba_003_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_nba_003_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Fardamentos Escolar Completo para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Guilherme Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_manutencaodaquadrapoliesportivagravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_manutencaodaquadrapoliesportivagravata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção da Quadra Poliesportiva Professora Aldenice Maria de Souza no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/693/indicacao_retomada_conclusao_pracadegravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/693/indicacao_retomada_conclusao_pracadegravata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada e concluída a obra da Praça no distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Amauri de Mino</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/694/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_dos_pocos_artesianos_da_comunidade_de_serra_dos_bois_porque_nao_estao_funcionando.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/694/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_dos_pocos_artesianos_da_comunidade_de_serra_dos_bois_porque_nao_estao_funcionando.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a manutenção dos poços artesianos da comunidade de Serra dos Bois, porque não estão funcionando.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/695/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra_porque_nao_esta_funcionando.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/695/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra_porque_nao_esta_funcionando.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a manutenção do poço artesiano da comunidade do Poço da Pedra, porque não está funcionando.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/696/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_entregar_o_acougue_publico_lenivaldo_pereira_da_costa_aos_comerciantes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/696/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_entregar_o_acougue_publico_lenivaldo_pereira_da_costa_aos_comerciantes.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de entregar o açougue público Lenivaldo Pereira da Costa aos comerciantes.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/697/no_sentido_de_que_ampliada_a_atual_passagem_molhada_da_comunidade_algodao__construindo_assim_outra_via_junto_a_que_ja_existe_e_tornando__ainda_mais_larga_a_parede_do_acude..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/697/no_sentido_de_que_ampliada_a_atual_passagem_molhada_da_comunidade_algodao__construindo_assim_outra_via_junto_a_que_ja_existe_e_tornando__ainda_mais_larga_a_parede_do_acude..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA AMPLIADA A ATUAL PASSAGEM MOLHADA DA COMUNIDADE DO ALGODÃO, CONSTRUINDO ASSIM OUTRAS VIA JUNTO A QUE JÁ EXISTE, E TORNANDO AINDA MAIS LARGA A PAREDE DO AÇÚDE.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/698/no_sentido_de_que_seja_implantada_a_patrulha_rural_em_todo_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/698/no_sentido_de_que_seja_implantada_a_patrulha_rural_em_todo_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA IMPLANTADA A PATRULHA RURAL EM TODO MUNICÍPIO</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/699/no_sentido_de_que_seja_implantado_o_plano_de_cargos_e_carreiras_dos_funcionarios_de_nosso_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/699/no_sentido_de_que_seja_implantado_o_plano_de_cargos_e_carreiras_dos_funcionarios_de_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA IMPLANTADO O PLANO DE CARGOS E CARREIRAS DOS FUNCIONÁRIOS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/700/no_sentido_de_que_seja_feita_a_manutencao_da_van_do_tfd.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/700/no_sentido_de_que_seja_feita_a_manutencao_da_van_do_tfd.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da Van do TFD.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/701/no_sentido_de_que_seja_feita_a_recuperacao_-_comunidade_do_jerim.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/701/no_sentido_de_que_seja_feita_a_recuperacao_-_comunidade_do_jerim.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a comunidade do Jerimum a divisa com Barra de São Miguel.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/702/recuperacao_da_estrada_que_liga_jerimum_a_divisa_de_barra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/702/recuperacao_da_estrada_que_liga_jerimum_a_divisa_de_barra.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_nba_004_2024.docx_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_nba_004_2024.docx_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja Reativado o Conselho Municipal de Defesa do Meio Ambiente - CONDEMA, criado pela Lei Municipal N° 1.399/2001, sancionada desde 05 de maio de 2001 (Lei em Anexo).</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_nba_005_2024.docx_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_nba_005_2024.docx_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizada a Aquisição de 01 (Um) Veículo, Tipo Caminhão Frigorifico Refrigerado para Transportes de Alimentos Perecíveis (Carnes) do Matadouro Público de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_nba_006_2024.docx_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_nba_006_2024.docx_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizada a Aquisição de 01 (Um) Raio X, Tipo Móvel 300 MA, para atender as necessidades do Hospital Geral Severino Pereira da Silva, neste Município.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Demir</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/707/escolinha_de_futebol.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/707/escolinha_de_futebol.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CRIADA UMA ESCOLINHA DE FUTEBOL PARA ATENDER CRIANÇAS E JOVENS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/708/pavimentacao_est._silva_de_baixo_a_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/708/pavimentacao_est._silva_de_baixo_a_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADO A PAVIMENTAÇÃO DA ESTRADA QUE LIGA O BAIRRO DO SILVA DE BAIXO A VILA DO SOCORRO</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/709/no_sentido_de_que_seja_feito_o_saneamento_na_rua_projetada_no_sitio_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/709/no_sentido_de_que_seja_feito_o_saneamento_na_rua_projetada_no_sitio_tatus.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento na rua Projetada, no Sítio Tatus</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Natália de Luquinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/710/natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/710/natalia.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de câmeras de segurança nas escolas do Município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/711/no_sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/711/no_sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o complemento do calçamento da Av. Nossa Senhora do Perpétuo Socorro, em Vila do Socorro</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/712/no_sentido_de_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/712/no_sentido_de_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das.pdf</t>
   </si>
   <si>
     <t>No sentido de que nos finais de semana o poder público feche a Avenida João José da Silva, no distrito de Pão de Açúcar, no horário das 18:00 as 00:00.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/714/eraldo_3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/714/eraldo_3.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma fossa, com saneamento, na Avenida Santa Cruz na comunidade do Algodão.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/715/eraldo_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/715/eraldo_2.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feito a pavimentação da Avenida Ismael Nogaia de Oliveira, que interliga ao calçamento novo da Avenida Margarida Barbosa Gomes, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/716/eraldo_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/716/eraldo_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de máquinas para melhoramento da estrada que liga a cidade de Santa Cruz do Capibaribe as comunidades do Jerimum e Algodão e que também seja colocado piçarra de boa qualidade na via mencionada.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Galego de Tonho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_01-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_01-2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A SINALIZAÇÃO COM PLACAS INDICATIVAS DA LOCALIZAÇÃO DO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA NO TRAJETO DA RODOVIA PE-130.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_02-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_02-2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PROMOVIDO CURSO DE PRIMEIROS-SOCORROS NAS UNIDADES ESCOLARES DO NOSSO MUNICÍPIO, A FIM DE PREPARAR OS FUNCIONÁRIOS E COLABORADORES QUE ALI TRABALHAM EM OCORRÊNCIAS QUE POSSAM VIM A SURGIR.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Demir, Eraldo de Pedra Preta, Galego de Tonho, Geovane, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_demir_campo_do_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_demir_campo_do_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA MURADO E COLOCADA ILUMINAÇÃO COM REFLETORES NO CAMPO DE FUTEBOL DO SILVA DE BAIXO, E TAMBÉM SEJA_x000D_
 CONSTRUÍDA UMA PISTA DE COOPER NESTE RECINTO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/723/no_sentido_de_que_a_prefeitura_faca_a_ampliacao_da_passagem_molhada_que_liga_a_comunidade_do_jerimum_ao_sitio_pedra_preta_proximo_a_casa_do_senhor_zoma.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/723/no_sentido_de_que_a_prefeitura_faca_a_ampliacao_da_passagem_molhada_que_liga_a_comunidade_do_jerimum_ao_sitio_pedra_preta_proximo_a_casa_do_senhor_zoma.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a ampliação da passagem molhada que liga a comunidade do Jerimum ao sítio Pedra Preta, próximo à casa do Senhor Zoma.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/724/no_sentido_de_que_seja_colocado_postes_com_refletores_led_com_placa_solar_na_quadra_de_esportes_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/724/no_sentido_de_que_seja_colocado_postes_com_refletores_led_com_placa_solar_na_quadra_de_esportes_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO POSTES COM REFLETORES LED, COM PLACA SOLAR, NA QUADRA DE ESPORTES DA COMUNIDADE DO ALGODÃO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/725/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_no_distrito_de_pao_de_acucar__no_bairro_trevo_proximo_a_igreja_sao_francisco__com_area_de_lazer_infantil_dispondo_de_b.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/725/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_no_distrito_de_pao_de_acucar__no_bairro_trevo_proximo_a_igreja_sao_francisco__com_area_de_lazer_infantil_dispondo_de_b.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UMA PRACINHA ARBORIZADA NO DISTRITO DE PÃO DE AÇÚCAR,  NO BAIRRO TREVO, PRÓXIMO A IGREJA SÃO FRANCISCO,  COM AREA DE LAZER INFANTIL, DISPONDO DE BANCOS E ILUMINAÇÃO LED.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/726/no_sentido_de_que_seja_dado_continuidade_no_calcamento_da_avenida_santa_cruz_na_comunidade_do_algodao__passando_em_frente_a_assembleia_de_deus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/726/no_sentido_de_que_seja_dado_continuidade_no_calcamento_da_avenida_santa_cruz_na_comunidade_do_algodao__passando_em_frente_a_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DADO CONTINUIDADE NO CALÇAMENTO DA AVENIDA SANTA CRUZ, NA COMUNIDADE DO ALGODÃO,  PASSANDO EM FRENTE A ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/727/no_sentido_de_ver_a_possibilidade_da_construcao_de_um_abrigo_na_comunidade_do_sitio_santo_antonio_prox_a_entrada_da_antiga_caixa_dagua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/727/no_sentido_de_ver_a_possibilidade_da_construcao_de_um_abrigo_na_comunidade_do_sitio_santo_antonio_prox_a_entrada_da_antiga_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto a Secretária de Obras, veja a possibilidade de construir um abrigo na comunidade do Sítio Santo Antônio, na entrada da antiga caixa d'água.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/728/no_sentido_de_ver_a_possibilidade_de_fazer_uma_lixeira_no_sitio_sao_bento_proximo_a_casa_de_tuiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/728/no_sentido_de_ver_a_possibilidade_de_fazer_uma_lixeira_no_sitio_sao_bento_proximo_a_casa_de_tuiu.pdf</t>
   </si>
   <si>
     <t>no sentido de que o Poder Executivo, junto a Secretária de Obras, veja a possibilidade de fazer uma lixeira na comunidade do São Bento nas proximidades da residência do Sr. Cícero Alexandre (Tuiú).</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/729/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_na_comunidade_da_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/729/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_na_comunidade_da_situacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a recuperação da estrada na comunidade da Situação</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/731/construcao_da_base_da_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/731/construcao_da_base_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIÍDA A BASE DA GUARDA MUNICIPAL EM TAQUARITINGA DO NORTE, UTILIZANDO UMA PARTE DO ESPAÇO DA ANTIGA CADEIA PÚBLICA MUNICIPAL QUE ATUALMENTE ENCONTRA-SE EM USO PELA POLÍCIA MILITAR APENAS UMA PARTE DO TERRENO, ,CONFORME A PLANTA EM ANEXO</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/732/viatura_para_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/732/viatura_para_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VIABILIZE UMA VIATURA PARA PATRULHA MARIA DA PENHA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/733/viatura_para_patrulha_escolar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/733/viatura_para_patrulha_escolar.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VIABILIZE UMA VIATURA PARA PATRULHA ESCOLAR.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/734/no_sentido_que_seja_feito_o_calcamento_da_rua_beira_rio_conhecida_popularmente_como_rua_das_casinhas_no_bairro_beira_rio_em_taquaritinga_do_norte-pe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/734/no_sentido_que_seja_feito_o_calcamento_da_rua_beira_rio_conhecida_popularmente_como_rua_das_casinhas_no_bairro_beira_rio_em_taquaritinga_do_norte-pe..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento da Rua Beira Rio (conhecida popularmente como Rua das Casinhas), no bairro Beira Rio em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/736/no_sentido_de_que_seja_construida_uma_praca_com_bancos_canteiro_com_brinouedos_para_as_criancas_e_postes_de_ferro_com_luminarias_de_led_na_comunidade_do_acudinho..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/736/no_sentido_de_que_seja_construida_uma_praca_com_bancos_canteiro_com_brinouedos_para_as_criancas_e_postes_de_ferro_com_luminarias_de_led_na_comunidade_do_acudinho..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PRAÇA COM BANCOS, CANTEIRO COM BRINOUEDOS PARA AS CRIANÇAS E POSTES DE FERRO COM LUMINÁRIAS DE LED NA COMUNIDADE DO AÇUDINHO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/737/fazenda_sp_ao_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/737/fazenda_sp_ao_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a Fazenda São Paulo ao Algodão.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/738/jerimum_a_fazenda_sp.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/738/jerimum_a_fazenda_sp.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga o Jerimum a Fazenda São Paulo.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/739/fazenda_sp_ao_minguaiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/739/fazenda_sp_ao_minguaiu.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a Fazenda São Paulo ao Minguaiu.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_nba_008_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_nba_008_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que feita Obras de Drenagem Sanitária/Pluvial e a Pavimentação, na Rua Emília Farias de Sousa, no Bairro Capibaribe, Neste Município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_nba_009_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_nba_009_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que feita Obras de Drenagem Sanitária/Pluvial e a Pavimentação, na Avenida Dr. Lucídio Andrade de Assis, no Bairro Capibaribe, Neste Município.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_nba_007_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_nba_007_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que feita Obras de Drenagem Sanitária/Pluvial e a Pavimentação, na Rua 10 de Maio, no Bairro Capibaribe, Neste Município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Galego de Tonho, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/744/adobe_scan_05_de_fev_de_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/744/adobe_scan_05_de_fev_de_2024.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua que liga o bairro Amorim ao Sítio Cumbe em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/745/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_regulamentacao_de_um_terreno_ou_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_diante_dos_governos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/745/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_regulamentacao_de_um_terreno_ou_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_diante_dos_governos.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo se organize para fazer a regulamentação de um terreno/espaço para viabilizar as construções do projeto Minha Casa, Minha Vida diante dos governos.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/746/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_cobertura_da_area_em_frente_a_quadra_de_esportes_padre_estanislau_pires.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/746/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_cobertura_da_area_em_frente_a_quadra_de_esportes_padre_estanislau_pires.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo junto a Secretaria de Educação, Cultura e Esporte, veja a possibilidade de fazer a Cobertura da área em frente a Quadra de Esportes Padre Estanislau Pires.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/747/no_sentido_de_que_seja_coberto_o_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/747/no_sentido_de_que_seja_coberto_o_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja coberto o canal da Avenida Manoel Everaldo Tietre no trecho completo e que seja feito um jardim no local, haja vista a localidade existir uma escola de ensino infantil.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_04-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_04-2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA RAUL DE SOUZA AMARAL, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_03-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_03-2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PROMOVIDA A CRIAÇÃO DE FEIRA LIVRE NAS LOCALIDADES DO JERIMUM, VILA DO SOCORO E GRAVATA DO IBIAPINA, SENDO PARA CADA UMA DESSAS LOCALIDADES UM DIA ESPECÍFICO DA SEMANA, E JÁ HAVENDO AS FEIRAS QUE SEJA FEITA UMA FORMALIZAÇÃO DE VIGÊNCIA POR MEIO DE ALGUM DOCUMENTO ESPECIFICO E DISPOSTO NO SITE E DEMAIS MEIOS DE COMUNICAÇÃO DA SECRETARIA DE AGRIGULTURA POR MEIO DE CALEBDÁRIO OFICIAL.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/751/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude_santo_amaro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/751/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude_santo_amaro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza ao redor do açude Santo Amaro.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/752/no_sentido_de_que_seja_feita_a_manutencao_das_estradas_da_comunidade_de_riacho_doce.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/752/no_sentido_de_que_seja_feita_a_manutencao_das_estradas_da_comunidade_de_riacho_doce.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção das estradas da comunidade de Riacho Doce.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/753/no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_publica_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/753/no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_publica_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação pública no loteamento Fonte de Água Viva, próximo a comunidade do Algodão.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/754/demir-carro_fumace.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/754/demir-carro_fumace.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA MUNICIPAL INTENSIFIQUE A PULVERIZAÇÃO DE INSETICIDA COM CARRO FUMACE NAS RUAS E_x000D_
 PRAÇAS DA SEDE E BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/755/demir-pavimentacao_carreira_de_jaca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/755/demir-pavimentacao_carreira_de_jaca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA REALIZADA A PAVIMENTAÇÃO DA ESTRADA "CARREIRA DE JACA"</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/756/demir-pavimentacao_carreira_de_jaca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/756/demir-pavimentacao_carreira_de_jaca.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO E PAVIMENTAÇÃO DA LADEIRA QUE DA ACESSO A LAGOA DANTAS_x000D_
 DANDO CONTINUIDADE A TODAS AS BIFURCAÇÕES.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/758/no_sentido_de_que_seja_construida_02_salas_de_aula_jardim_e_jardim_ii_com_refeitorio_anexo_a_escola_chefe_leandro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/758/no_sentido_de_que_seja_construida_02_salas_de_aula_jardim_e_jardim_ii_com_refeitorio_anexo_a_escola_chefe_leandro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA 02 SALAS DE AULA, JARDIM E JARDIM II, COM REFEITÓRIO, ANEXO A ESCOLA CHEFE LEANDRO</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/759/no_sentido_de_que_seja_feita_a_estrada_que_liga_a_comunidade_de_pedra_preta_aos_cabacos_saindo_da_casa_do_senhor_ridinaldo_ate_a_casa_do_senhor_tyago_uma_vez_que_a_via_esta_intransitavel..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/759/no_sentido_de_que_seja_feita_a_estrada_que_liga_a_comunidade_de_pedra_preta_aos_cabacos_saindo_da_casa_do_senhor_ridinaldo_ate_a_casa_do_senhor_tyago_uma_vez_que_a_via_esta_intransitavel..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A ESTRADA QUE LIGA A COMUNIDADE DE PEDRA PRETA AOS CABAÇOS, SAINDO DA CASA DO SENHOR RIDINALDO ATÉ A CASA DO SENHOR TYAGO, UMA VEZ QUE A VIA ESTÁ INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/760/no_sentido_de_que_seja_colocado_postes_de_ferro_com_luminarias_led_e_placas_solar_na_parede_do_acude_da_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/760/no_sentido_de_que_seja_colocado_postes_de_ferro_com_luminarias_led_e_placas_solar_na_parede_do_acude_da_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO POSTES DE FERRO, COM LUMINÁRIAS LED E PLACAS SOLAR, NA PAREDE DO AÇUDE DA COMUNIDADE DO JERIMUM</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/761/no_sentido_de_que_seja_construido_um_velorio_publico_no_municip.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/761/no_sentido_de_que_seja_construido_um_velorio_publico_no_municip.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM VELÓRIO PÚBLICO NO MUNICÍPIO DE PÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/762/no_sentido_de_que_seja_feito_obrasde_ampliacao_no_posto_de_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/762/no_sentido_de_que_seja_feito_obrasde_ampliacao_no_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO OBRAS DE AMPLIAÇÃO NO POSTO DE SAÚDE BADOQUE LOCALIZADO EM PÃO DE AÇÚCAR .</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/763/ares-condicionados_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/763/ares-condicionados_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA INSTALADOS ARES-CONDICIONADOS EM TODAS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_nba_011_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_nba_011_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de Viabilizar a Desapropriação ou Servidão Administrativa ou Pública, no Campo de Futebol denominado “51”, na Comunidade do Silva de Cima, Nesta Cidade.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_nba_010_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_nba_010_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja Instituído Um Banco de Sementes Crioulas, bem como o Programa Municipal de Distribuição de Sementes Crioulas como Incentivo aos Pequenos Produtores e aos Agricultores da Agricultura Familiar do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_nba_012_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_nba_012_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de Viabilizar Aquisição de Novos Bancos Padrão para Feira Livre da Sede do Município de Taquaritinga do Norte, neste Município.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_clinica_animais.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_clinica_animais.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma clínica veterinária com capacidade para oferecer consultas, exames e outros procedimentos aos animais de rua e de donos de animais que não tenham condições desses serviços.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_abrigo_animais.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_abrigo_animais.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja construído um ABRIGO para os animais em situação de rua, para melhor resguardar os moradores e população em geral.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/771/no_sentido_de_que_seja_feito_o_calcamento_da_rua_sao_geraldo_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/771/no_sentido_de_que_seja_feito_o_calcamento_da_rua_sao_geraldo_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua São Geraldo em Pão de Açúcar</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/772/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ferreira_tutu_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/772/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ferreira_tutu_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Ferreira Tutu em Pão de Açúcar.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/773/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ayrton_senna_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/773/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ayrton_senna_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Ayrton Senna em Pão de Açúcar.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_nba_013_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_nba_013_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Requalificação Urbanística/Paisagística, Incluído a Cobertura do Canal, na Praça do Peregrino de Santo Amaro (Às Margens da Pe-130), no Centro, Neste Município.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_nba_014_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_nba_014_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja viabilizada Instalação de 01 (Um) Parque Infantil na Creche da Escola Municipal Francisca Moura Pereira da Silva (Caic), Neste Município.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_nba_015_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_nba_015_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de viabilizar a Adesão e Implantação do Programa Melhor em Casa mediante o Serviço de Atenção Domiciliar (SAD) do Ministério da Saúde, Neste Município.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_-_no_sentido_de_adotar_em_nosso_municipio_o_programa_de_distribuicao_de_absovente.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_-_no_sentido_de_adotar_em_nosso_municipio_o_programa_de_distribuicao_de_absovente.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adotado em nossa rede de ensino municipal, as diretrizes da Lei N° 18.258 de 17 de julho de 2023, que trata do Programa Estadual de Distribuição Gratuita de Absorventes Higiênicos, durante o ciclo menstrual.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_cabaco_que_liga_a_estrada_de_pedra_preta_ao_riacho_doce..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_cabaco_que_liga_a_estrada_de_pedra_preta_ao_riacho_doce..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do sítio Cabaço, que liga a estrada de Pedra Preta ao Riacho Doce.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_do_almoxarifado_localizado_na_brasilia_para_que_o_municipio_venha_utiliza-lo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_do_almoxarifado_localizado_na_brasilia_para_que_o_municipio_venha_utiliza-lo..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação do almoxarifado localizado na Brasília para que o município venha utilizá-lo.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao-no_sentido_de_que_seja_realizado_o_bingo_das_maes_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao-no_sentido_de_que_seja_realizado_o_bingo_das_maes_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o Bingo das mães na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/789/ind-natalia_no_sentido_de_que_seja_feita_a_rocagem_e_limpeza_de_terreno_no_bairro_beira_rio_proximo_a_academia_da_cidade..docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/789/ind-natalia_no_sentido_de_que_seja_feita_a_rocagem_e_limpeza_de_terreno_no_bairro_beira_rio_proximo_a_academia_da_cidade..docx</t>
   </si>
   <si>
     <t>No sentido de que seja feita a roçagem e limpeza de terreno no bairro Beira Rio, próximo a academia da cidade.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/790/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_instituir_uma_lei_municipal_reconhecendo_o_dia_do_agente_de_saude_e_de_endemias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/790/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_instituir_uma_lei_municipal_reconhecendo_o_dia_do_agente_de_saude_e_de_endemias.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de instituir uma Lei municipal reconhecendo o DIA DO AGENTE DE SAÚDE E DE ENDEMIAS, se possível na mesma data que é a nível federal, 04 de outubro</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/791/no_sentido_de_que_seja_feito_50_metros_de_calcamento_passando_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/791/no_sentido_de_que_seja_feito_50_metros_de_calcamento_passando_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO 50 METROS DE CALÇAMENTO PASSANDO EM FRENTE A CAPELA DE SÃO JOÃO NA COMUNIDADE DO MARACAJÁ.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/792/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_praca_arborizada_com_brinquedos_para_criancas_no_bairro_badoques_no_terreno_da_prefeitura_ao_lado_do_psf_do_bairro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/792/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_praca_arborizada_com_brinquedos_para_criancas_no_bairro_badoques_no_terreno_da_prefeitura_ao_lado_do_psf_do_bairro.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma praça arborizada com brinquedos para crianças no Bairro Badoques no terreno da prefeitura ao lado do PSF do bairro</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/793/no_sentido_de_que_seja_disponibilizado_um_carro_da_saude_a_partir_do_mes_de_marco_para_a_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/793/no_sentido_de_que_seja_disponibilizado_um_carro_da_saude_a_partir_do_mes_de_marco_para_a_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO UM CARRO DA SAÚDE A PARTIR DO MÊS DE MARÇO, PARA A COMUNIDADE DO JERIMUM.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/794/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_requalificar_a_praca_josimar_leonel_de_oliveira_localizada_em_frente_a_secretaria_de_educacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/794/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_requalificar_a_praca_josimar_leonel_de_oliveira_localizada_em_frente_a_secretaria_de_educacao..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de requalificar a praça Josimar Leonel de Oliveira, localizada em frente a Secretaria de Educação.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/795/no_sentido_de_que_seja_construida_uma_nova_escola_no_loteamento_capibaribe_proximo_a_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/795/no_sentido_de_que_seja_construida_uma_nova_escola_no_loteamento_capibaribe_proximo_a_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIDA UMA NOVA ESCOLA NO LOTEAMENTO CAPIBARIBE PRÓXIMO A COMUNIDADE DO ALGODÃO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/797/demir_-_calcamento_do_silva_de_baixo_aos_chales.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/797/demir_-_calcamento_do_silva_de_baixo_aos_chales.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA ESTRADA QUE VAI DA ENTRADA DO_x000D_
 BAIRRO SILVA DE BAIXO (NO ABRIGO DE PEDESTRES) ATÉ O HOTEL MARIA CHALÉS .</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/798/demir-_ar_condicionado_no_velorio_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/798/demir-_ar_condicionado_no_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NO VELÓRIO MUNICIPAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao-seja_inst_ar-condicionado_velorio_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao-seja_inst_ar-condicionado_velorio_gravata.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja instalado aparelho de Ar-Condicionado no velório de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao-sentindo_que_seja_construida_uma_cisterna.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao-sentindo_que_seja_construida_uma_cisterna.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja construída uma cisterna ao lado do cemitério de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/803/ind-amauri-energiaeletricadocampodefuteboldacomunidadepedrapreta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/803/ind-amauri-energiaeletricadocampodefuteboldacomunidadepedrapreta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ligado a energia elétrica do campo de futebol da comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/804/ind-amauri-manutencaodailuminacaodapracaepostesdoalgodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/804/ind-amauri-manutencaodailuminacaodapracaepostesdoalgodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da iluminação da Praça e dos postes da comunidade do Algodão.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/805/ind-amauri-moradoresdepedrapretapegaraguanoacudedacomunidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/805/ind-amauri-moradoresdepedrapretapegaraguanoacudedacomunidade.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja permitido aos moradores de Pedra Preta pegar água através de Caminhão Pipa no açude da comunidade.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_nba_016_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_nba_016_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada 01 (Uma) Unidade Mista de Saúde com Atendimento de Urgência/Emergência 24 (vinte e quatro) Horas em Prédio Próprio Ou Locado, no Distrito de Pão de Açúcar, Neste Município.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_nba_017_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_nba_017_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita obras de Ampliação/Reforma/Requalificação no Cemitério Santo Amaro, no Centro, Neste Município.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_nba_018_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_nba_018_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido que a Neoenergia Pernambuco (Celpe) viabilize a Implantação de Rede Elétrica Trifásica, no Loteamento Sítio Agreste (Perímetro Urbano), no Bairro Brasília, neste Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_do_poco_da_pedra_proximo_ao_abrigo_da_comunidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_do_poco_da_pedra_proximo_ao_abrigo_da_comunidade.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado manilha no Riacho do Poço da Pedra, próximo ao abrigo da comunidade.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_da_comunidade_do_sitio_grude_proximo_a_casa_de_dona_luiza_bastao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_da_comunidade_do_sitio_grude_proximo_a_casa_de_dona_luiza_bastao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado manilha no Riacho da comunidade do sítio Grude, próximo à casa de Dona Luiza Bastão.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao-no_sentido_de_que_a_prefeitura_tome_providencias_em_carater_de_emergencia_a_respeito_do_sangrador_do_acude_da_fazenda_sao_paulo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao-no_sentido_de_que_a_prefeitura_tome_providencias_em_carater_de_emergencia_a_respeito_do_sangrador_do_acude_da_fazenda_sao_paulo.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura tome providências em carácter de emergência a respeito do sangrador do açude da Fazenda São Paulo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_05-2024.docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_05-2024.docx</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA CORONEL TEJÓ, EM TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_07.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_07.2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA TRAVESSA FLORIANO PEIXOTO, EM TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_07.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_07.2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA SEVERINO CAETANO, EM TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Guilherme Cumaru, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_gravata_do_ibiapina_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_gravata_do_ibiapina_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma quadra de areia em Gravatá do Ibiapina para a população praticar esportes, como futevôlei e vôlei de areia.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_pao_de_acucar_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_pao_de_acucar_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma quadra de areia em Pão de Açúcar para a população praticar esportes, como futevôlei e vôlei de areia.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_taquaritinga_do_norte_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_taquaritinga_do_norte_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construir uma quadra de areia em Taquaritinga do Norte para a população praticar esportes, como futevôlei e vôlei de areia.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_nba_019_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_nba_019_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita obras de Drenagem Sanitária/Pluvial e a Pavimentação, na Rua Projetada “Conhecida como Rua do Britador”, no Silva de Cima, Neste Município.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_nba_020_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_nba_020_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada Obra de Requalificação com a Reativação do Sistema de Abastecimento Municipal denominado "FILTRO", na Comunidade São Miguel, nesta Cidade.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_nba_021_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_nba_021_2024_assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Construção de 02 (duas) Praças em Áreas Públicas já destinadas para esta finalidade, sendo 01 (uma) no Bairro Capibaribe e 01 (uma) no Bairro Marília, neste Município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_estrada_que_liga_o_sitio_pe_de_serra_ao_sitio_grude_que_passa_na_frente_da_casa_do_senhor_dorin..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_estrada_que_liga_o_sitio_pe_de_serra_ao_sitio_grude_que_passa_na_frente_da_casa_do_senhor_dorin..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a manutenção da estrada que liga o Sítio Pé de Serra ao Sítio Grude, que passa na frente da casa do Senhor Dorin.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_iluminacao_publica_do_sitio_poco_da_pedra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_iluminacao_publica_do_sitio_poco_da_pedra..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a manutenção da iluminação pública do sítio Poço da Pedra.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/828/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_saude_veja_a_possibilidade_de_mandar_um_carro_fumace_para_passar_em_todo_o_municipio_a_fim_de_controlar_os_mosquitos_que_estao_surgindo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/828/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_saude_veja_a_possibilidade_de_mandar_um_carro_fumace_para_passar_em_todo_o_municipio_a_fim_de_controlar_os_mosquitos_que_estao_surgindo..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Saúde, veja a possibilidade de mandar um carro fumacê para passar em todo o Município a fim de controlar os mosquitos que estão surgindo.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao-no_sentido_de_que_o_poder_publico_municipal_realize_obras_de_requalificacao_e_melhorias_do_estadio_municipal_conhecido_como_poeirao_no_bairro_brasilia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao-no_sentido_de_que_o_poder_publico_municipal_realize_obras_de_requalificacao_e_melhorias_do_estadio_municipal_conhecido_como_poeirao_no_bairro_brasilia..pdf</t>
   </si>
   <si>
     <t>No sentido de que o poder público municipal realize obras de requalificação e melhorias do estádio municipal conhecido como Poeirão, no bairro Brasília.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/832/no_sentido_de_que_seja_construida_uma_unidade_de_saude_da_familia_no_bairro_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/832/no_sentido_de_que_seja_construida_uma_unidade_de_saude_da_familia_no_bairro_zamba.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma Unidade de Saúde da Família no bairro Zamba.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/837/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_instalar_um_ar-condicionado_no_velorio_municipal_de_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/837/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_instalar_um_ar-condicionado_no_velorio_municipal_de_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a_x000D_
 possibilidade de instalar um ar-condicionado no velório municipal de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/838/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_faca_a_reforma_da_sala_de_aula_que_esta_interditada_com_risco_de_desabar_na_escola_leandro_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/838/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_faca_a_reforma_da_sala_de_aula_que_esta_interditada_com_risco_de_desabar_na_escola_leandro_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Educação, faça a reforma da sala de aula, que está interditada com risco de desabar, na Escola Chefe Leandro na comunidade do Jerimum, pois os alunos estão utilizando outro espaço para os estudos.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/839/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_e_a_diretoria_de_esporte_construa_um_banheiro_na_quadra_da_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/839/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_e_a_diretoria_de_esporte_construa_um_banheiro_na_quadra_da_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Educação e à Diretoria de Esporte, construa um banheiro na quadra da comunidade do Jerimum, tendo em vista que a quadra é utilizada por várias pessoas, inclusive alunos.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/840/construcao_de_todo_o_alambrado_do_estadio_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/840/construcao_de_todo_o_alambrado_do_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE O PODER EXECUTIVO _x000D_
 DESSE MUNICÍPIO POSSA FAZER A CONSTRUÇÃO DE TODO O ALAMBRADO DO _x000D_
 ESTÁDIO MUNICIPAL CONHECIDO COMO POEIRÃO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/841/reforma_nas_instalacoes_do_caic.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/841/reforma_nas_instalacoes_do_caic.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE O PODER EXECUTIVO _x000D_
 DESSE MUNICÍPIO POSSA REALIZAR UMA REFORMA NAS INSTALAÇÕES DO CAIC.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/843/no_sentido_de_que_seja_feita_a_conclusao_da_quadra_de_esportes_jose_candido_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/843/no_sentido_de_que_seja_feita_a_conclusao_da_quadra_de_esportes_jose_candido_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a conclusão da Quadra de Esportes José Cândido, na Comunidade do Jerimum.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/844/no_sentido_de_que_seja_feito_o_saneamento_na_comunidade_de_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/844/no_sentido_de_que_seja_feito_o_saneamento_na_comunidade_de_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento na Comunidade de Placas</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/845/no_sentido_de_que_seja_construida_uma_praca_arborizada_com_bancos_postes_de_ferro_com_luminarias_de_led_area_de_lazer_infantil_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/845/no_sentido_de_que_seja_construida_uma_praca_arborizada_com_bancos_postes_de_ferro_com_luminarias_de_led_area_de_lazer_infantil_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça arborizada com bancos, postes de ferro com luminárias de LED, área de lazer infantil, em frente à Capela de São João, na Comunidade do Maracajá.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/858/conclusao_da_passagem_molhada_do_acude_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/858/conclusao_da_passagem_molhada_do_acude_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura conclua a passagem molhada do açude do Algodão.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/859/manutencao_da_iluminacao_pub_pe_de_serra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/859/manutencao_da_iluminacao_pub_pe_de_serra.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a manutenção da iluminação pública do sitio Pé de Serra do Jerimum.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/860/atendido_a_indicacao_no_100.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/860/atendido_a_indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja atendido a indicação n° 100 de 2024, que dispõe sobre tomar providências em carácter de emergência a respeito do sangrador do açude da Fazenda São Paulo.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/861/no_sentido_de_que_seja_feito_um_bueiro_no_riacho_do_assentamento_moroto_proximo_a_comunidade_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/861/no_sentido_de_que_seja_feito_um_bueiro_no_riacho_do_assentamento_moroto_proximo_a_comunidade_situacao..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UM BUEIRO NO RIACHO DO ASSENTAMENTO MOROTÓ, PRÓXIMO À COMUNIDADE SITUAÇÃO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/862/no_sentido_de_que_seja_construida_uma_quadra_de_esportes_na_comunidade_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/862/no_sentido_de_que_seja_construida_uma_quadra_de_esportes_na_comunidade_tatus.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA QUADRA DE ESPORTES NA COMUNIDADE TATUS</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/863/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/863/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA RUA IVANILDO PEREIRA DOS SANTOS, NA COMUNIDADE DE MATEUS VIEIRA, PASSANDO EM FRENTE À CAPELA DE NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao-reforma_ampliacao_ou_novo_projeto_para_area_conhecida_popularmente_como_bomba.docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao-reforma_ampliacao_ou_novo_projeto_para_area_conhecida_popularmente_como_bomba.docx</t>
   </si>
   <si>
     <t>Reforma, ampliação ou novo projeto para área conhecida popularmente como “Bomba” localizado no distrito de Gravatá do Ibiapina</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/865/ind-_guilherme_-_iluminacao_da_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/865/ind-_guilherme_-_iluminacao_da_praca.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação da praça principal de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/866/ind-_guilherme_-_brinquedos_na_praca_de_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/866/ind-_guilherme_-_brinquedos_na_praca_de_gravata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja Colocado brinquedos na Praça de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/868/no_sentido_do_poder_executivo_veja_a_possibilidade_de_fazer_o_roco_dos_matos_na_estrada_de_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/868/no_sentido_do_poder_executivo_veja_a_possibilidade_de_fazer_o_roco_dos_matos_na_estrada_de_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de fazer o roço dos matos na estrada de Mateus Vieira, porque está dificultando o tráfego de carros devido ao estreitamento na via, principalmente, do Sítio Furnas até a Vila do Socorro.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/869/demir_-_pavimentacao_do_sitio_sao_miguel_ate_as_furnas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/869/demir_-_pavimentacao_do_sitio_sao_miguel_ate_as_furnas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADO A PAVIMENTAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DO SÍTIO SÃO_x000D_
 MIGUEL ATÉ AS FURNAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/870/demir_-_pavimentacao_da_barragem_de_matheus_vieira__ate_pinguelo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/870/demir_-_pavimentacao_da_barragem_de_matheus_vieira__ate_pinguelo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADO A PAVIMENTAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DA BARRAGEM_x000D_
 DE MATHEUS VIEIRA ATÉ A COMUNICADE CONHECIDA COMO" PINGUELO DO CÃO".</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/871/demir_-_pavimentacao_estrada_matheus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/871/demir_-_pavimentacao_estrada_matheus_vieira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADO A PAVIMENTAÇÃO DA ESTRADA DE MATHEUS VIEIRA, QUE LIGA O BAIRRO DO SILVA_x000D_
 DE BAIXO A VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/874/no_sentido_de_que_seja_feito_o_saneamento_da_parte_restante_da_rua_jose_procopio_da_cunha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/874/no_sentido_de_que_seja_feito_o_saneamento_da_parte_restante_da_rua_jose_procopio_da_cunha.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feito o saneamento da parte restante da rua José Procópio da Cunha, localizado no distrito de GRAVATÁ DO IBIAPINA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/875/no_sentido_que_seja_finalizada_a_reforma_da_quadra_poliesportiva_professora_aldenice_maria_de_souza.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/875/no_sentido_que_seja_finalizada_a_reforma_da_quadra_poliesportiva_professora_aldenice_maria_de_souza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizada a reforma da Quadra Poliesportiva Professora Aldenice Maria de Souza no Distrito de Gravatá do_x000D_
 lbiapina.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/876/no_sentido_de_que_seja_instalado_sinal_de_internet_wi-fi_gratuito_na_praca_principal_da_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/876/no_sentido_de_que_seja_instalado_sinal_de_internet_wi-fi_gratuito_na_praca_principal_da_cidade..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado sinal de internet ’'wi-'fi'’ gratuito na praça principal da cidade.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/877/1.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/877/1.2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PISTA DE BICICROSS, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/878/2.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/878/2.2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA AGAMENON MAGALHÃES, EM TAQUARITINGA DO NORTE</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/879/3.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/879/3.2024.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA 15 DE JANEIRO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/880/calcamento_da_rua_principal__da_comunidade_da_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/880/calcamento_da_rua_principal__da_comunidade_da_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da Rua Principal  da comunidade da Vila Alta.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/881/no_sentido_que_seja_construida_uma_area_de_lazer_no_colegio_do_s.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/881/no_sentido_que_seja_construida_uma_area_de_lazer_no_colegio_do_s.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma área de lazer no colégio do Sítio Tatus.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/882/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_projetada_conhecida_como_a_rua_da_fabrica_de_bolacha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/882/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_projetada_conhecida_como_a_rua_da_fabrica_de_bolacha.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA PROJETADA (CONHECIDA COMO A RUA DA FÁBRICA DE BOLACHA), LOCALIZADA NO BAIRRO INÁCIO BERNARDINO EM VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/883/indicacao-no_sentido_de_que_seja_concluida_a_quadra_de_esportes_da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/883/indicacao-no_sentido_de_que_seja_concluida_a_quadra_de_esportes_da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja concluída a quadra de esportes da comunidade do Algodão.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/884/indicacao-no_sentido_de_que_seja_colocado_luminarias_no_sitio_pe_de_serra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/884/indicacao-no_sentido_de_que_seja_colocado_luminarias_no_sitio_pe_de_serra.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado luminárias no sitio Pé de Serra, próximo a casa da Sra Edite e do Sr Ronaldo.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/892/praca_arborizada_na_comunidade_do_cajueiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/892/praca_arborizada_na_comunidade_do_cajueiro.pdf</t>
   </si>
   <si>
     <t>N0 SENTIDO DE QUE SEJA FEITA UMA PRAÇA ARBORIZADA COM BRINQUEDOS E ÁREA DE LAZER INFANTIL NA COMUNIDADE DO CAJUEIRO PRÓXIMO AO SILVA DE BAIXO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/893/praca_arborizada_na_comunidade_de_barauna_furada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/893/praca_arborizada_na_comunidade_de_barauna_furada.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA UMA PRAÇA ARBORIZADA COM BRINQUEDOS E ÁREA DE LAZER INFANTIL NA COMUNIDADE DE BARAÚNA FURADA</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/896/calacamento_da_r._transversal_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/896/calacamento_da_r._transversal_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto a Secretária de Obras, veja a possibilidade de efetuar o calçamento na Rua Transversal no perímetro da Casa de Renato Rei até a descida para rua da Escola Pe. Anchieta, no Sítio Mateus Vieira.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/897/calcamento_r._ivanildo_pereira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/897/calcamento_r._ivanildo_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto a Secretária de Obras, veja a possibilidade de efetuar o calçamento na Rua Ivanildo Pereira dos Santos, no Sítio Mateus Vieira, rua em frente a capela de Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao-manutencao_estrada_sitio_monteiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao-manutencao_estrada_sitio_monteiro.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada do Sítio Monteiro, que passa entre Biu Anjo até a Associação.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao-manutencao_do_acude_do_gado_-_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao-manutencao_do_acude_do_gado_-_gravata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a Manutenção do Açude do Gado, localizado no distrito de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao-_manutencao_do_acude_novo_-_gravata_do_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao-_manutencao_do_acude_novo_-_gravata_do_ibiapina.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a Manutenção do Açude Novo, localizado no distrito de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Hélio de Novo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/913/no_sentido_de_que_seja_feita_a_passagem_molhada_que_liga_a_estrada_do_acude_velho_ao_mulungu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/913/no_sentido_de_que_seja_feita_a_passagem_molhada_que_liga_a_estrada_do_acude_velho_ao_mulungu.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a passagem molhada que liga à estrada do Açude Velho ao Mulungú</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/914/executivo_execute_a_emenda_positiva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/914/executivo_execute_a_emenda_positiva.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Executivo execute a Emenda Positiva que foi destinada a Praça da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/915/manutencao_da_iluminacao_publica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/915/manutencao_da_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da iluminação pública da chegada do Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/916/manutencao_da_estrada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/916/manutencao_da_estrada.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da estrada que liga Pedra Preta a comunidade de Serra dos bois (estrada que dá acesso a residência de Dona Margarida Aragão).</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/919/joao_no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_da_comunidade_acudinho..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/919/joao_no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_da_comunidade_acudinho..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA CONSTRUA UMA FOSSA PARA FAZER O SANEAMENTO DAS MORADIAS DA COMUNIDADE AÇUDINHO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/920/joao_no_sentido_de_que_a_prefeitura_faca_um_projeto_implantando_energia_solar_no_hospital_geral_severino_pereira_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/920/joao_no_sentido_de_que_a_prefeitura_faca_um_projeto_implantando_energia_solar_no_hospital_geral_severino_pereira_da_silva..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA FAÇA UM PROJETO IMPLANTANDO ENERGIA SOLAR NO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/921/joao_no_sentido_de_que_o_poder_executivo_municipal_instale_uma_placa_em_homenagem_ao_popular_ze_gordinho_no_beco_e_na_rua_marcelino_curvelo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/921/joao_no_sentido_de_que_o_poder_executivo_municipal_instale_uma_placa_em_homenagem_ao_popular_ze_gordinho_no_beco_e_na_rua_marcelino_curvelo..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE O PODER EXECUTIVO MUNICIPAL INSTALE UMA PLACA EM HOMENAGEM AO POPULAR ZÉ GORDINHO NO BECO E NA RUA MARCELINO CURVELO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/922/no_sentido_de_que_seja_construido_um_cemiterio_em_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/922/no_sentido_de_que_seja_construido_um_cemiterio_em_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um cemitério em Vila do Socorro</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/923/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_comunidade_serra_dos_bois_para_melhorar_a_comunicacao_dos_moradores_desse_local.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/923/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_comunidade_serra_dos_bois_para_melhorar_a_comunicacao_dos_moradores_desse_local.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma antena de celular na comunidade Serra dos Bois para melhorar a comunicação dos moradores desse local.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/924/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_vila_do_socorro_para_melhorar_a_comunicacao_dos_morados_desse_local.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/924/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_vila_do_socorro_para_melhorar_a_comunicacao_dos_morados_desse_local.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma antena de celular na Vila do Socorro para melhorar a comunicação dos moradores desse local.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/925/no_sentido_de_que_o_poder_executivo_municipal_veja_a_possibilidade_de_ser_contratadas_maquinas_pc_escavadeiras_e_cacambas__para_colocar_picarra_nas_estradas_de_terra_do_municip.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/925/no_sentido_de_que_o_poder_executivo_municipal_veja_a_possibilidade_de_ser_contratadas_maquinas_pc_escavadeiras_e_cacambas__para_colocar_picarra_nas_estradas_de_terra_do_municip.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE O PODER EXECUTIVO MUNICIPAL VEJA A POSSIBILIDADE DE SER CONTRATADAS MÁQUINAS PC ESCAVADEIRAS E CAÇAMBAS  PARA COLOCAR PIÇARRA NAS ESTRADAS DE TERRA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_iluminacao_publica_na_avenida_presidente_tancredo_neves_localizado_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_iluminacao_publica_na_avenida_presidente_tancredo_neves_localizado_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da iluminação pública na Avenida Presidente Tancredo Neves, localizado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_passagem_molhada_do_sitio_grude..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_passagem_molhada_do_sitio_grude..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da passagem molhada do sítio (;rude.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_sitio_sao_miguel_proximo_ao_maria_chales..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_sitio_sao_miguel_proximo_ao_maria_chales..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da iluminação pública, como também, a instalação de novas iluminações, localizado no sítio São Miguel, próximo ao Maria chalés.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao-no_sentido_de_que_seja_feita_a_limpeza_interna_e_externa_do_cemiterio_municipal_de_taquaritinga_do_norte-pe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao-no_sentido_de_que_seja_feita_a_limpeza_interna_e_externa_do_cemiterio_municipal_de_taquaritinga_do_norte-pe..pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita a limpeza interna e externa do cemitério Municipal de Taquaritinga do Norte – PE.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO SÍTIO JUÁ.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_vai_do_bairro_silva_de_baixo_ate_a_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_vai_do_bairro_silva_de_baixo_ate_a_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO_x000D_
 DA ESTRADA QUE VAI DO BAIRRO SILVA DE BAIXO ATÉ A VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITO A RECUPERAÇÃO DAS ESTRADAS DO SÍTIO RETIRO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_manutencao_da_estrada_que_da_acesso_da_gravata_ibiapin.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_manutencao_da_estrada_que_da_acesso_da_gravata_ibiapin.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada que da acesso ao distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_recuperacao_com_maquina_da_rua_aecio_ferreira_de_brito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_recuperacao_com_maquina_da_rua_aecio_ferreira_de_brito.pdf</t>
   </si>
   <si>
     <t>Recuperação com máquina da Rua Aécio Ferreira de Brito</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA ALUÍSIO SILVINO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_2.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA PROFESSORA MARIA JOSÉ, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/950/adobe_scan_13_05_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/950/adobe_scan_13_05_2024.pdf</t>
   </si>
   <si>
     <t>NO SENTID0 DE QUE SEJA COLOCADO KITS DE IDENTIFICAÇÃO CIVIL PARA UTILIZAÇAO NOS POSTOS DE ATENDIMENTO AOS REQUERENTES DE CARTEIRADE IDENTIDADE.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/951/camscanner_13-05-2024_10.51.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/951/camscanner_13-05-2024_10.51.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VEJA A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA DE LEIS , UM PROJETO PARA REVER OS VALORES DE ILUMINAÇÃO PÚBLICA QUE ESTÃO SENDO DESCONTADOS PELA NEONERGIA DOS CONTRIBUINTES DO NOSSO MUNICÍPIO HAJA VISTA O VALOR ESTA MUITO ALTO ATUALMENTE.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/952/camscanner_13-05-2024_11.34.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/952/camscanner_13-05-2024_11.34.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado um caminhão de sucção e limpeza para desgostar as fossas do Silva de Baixo.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/953/camscanner_13-05-2024_10.52.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/953/camscanner_13-05-2024_10.52.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PERFURADO UM POÇO ARTESIANO COM INSTALAÇÃO DE UM CHAFARIZ NA COMUNIDADE DO TATU.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_silva_de_baixo_proximo_ao_maria_chales..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_silva_de_baixo_proximo_ao_maria_chales..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da iluminação pública, como também, a instalação de novas iluminações, localizado no Silva de baixo, próximo ao Maria chalés.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao-no_sentido_de_que_o_poder_executivo_atenda_as_indicacoes_sobre_a_manutencao_das_estradas_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao-no_sentido_de_que_o_poder_executivo_atenda_as_indicacoes_sobre_a_manutencao_das_estradas_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo atenda as indicações sobre a manutenção das estradas do Município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao-no_sentido_de_que_sejam_atendidas_as_indicacoes_sobre_instalacao_e_manutencao_da_iluminacao_publica_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao-no_sentido_de_que_sejam_atendidas_as_indicacoes_sobre_instalacao_e_manutencao_da_iluminacao_publica_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam atendidos as indicações sobre instalação e manutenção da iluminação pública do município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/961/indicacao-demir_lagoa_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/961/indicacao-demir_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO E TAMBÉM SEJA JOGADO PIÇARROS NAS ESTRADAS DO SÍTIO LAGOA DANTAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/962/indicacao-demir_lagoa_defarias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/962/indicacao-demir_lagoa_defarias.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO E TAMBÉM SEJA JOGADO PIÇARROS NAS ESTRADAS DO SÍTIO LAGOA DE FARIAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao-demir_sitio_paquevira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao-demir_sitio_paquevira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO E TAMBÉM SEJA JOGADO PIÇARROS NAS ESTRADAS DO SÍTIO PAQUE VIRA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/976/ind_-_iitb.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/976/ind_-_iitb.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de ares condicionados no posto do IITB - Instituto de Identificação Tavares Buril, localizado em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/977/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_encanacao_de_agua_do_acude_doce_com_a_instalacao_de_um_chafariz_na_praca_do_algodao_para_a_populacao._.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/977/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_encanacao_de_agua_do_acude_doce_com_a_instalacao_de_um_chafariz_na_praca_do_algodao_para_a_populacao._.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VEJA A POSSIBILIDADE DE FAZER A ENCANAÇÃO DE ÁGUA DO AÇUDE DOCE COM A INSTALAÇÃO DE UM CHAFARIZ NA PRAÇA DO ALGODÃO PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao-_sitio_jua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao-_sitio_jua.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção no restante das estradas de Mateus Vieira, a título de exemplo, a estrada que liga ao Sítio Juá.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao__iluminacao_sitio_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao__iluminacao_sitio_situacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da iluminação pública do sítio Situação</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/980/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho_proximo_a_pe-130_haja_vista_que_ira_beneficiar_a_populacao_com_ativid_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/980/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho_proximo_a_pe-130_haja_vista_que_ira_beneficiar_a_populacao_com_ativid_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM CENTRO CULTURAL PARA FESTAS E EVENTOS NA COMUNIDADE DO AÇÚDINHO, PRÓXIMO A PE-130, HAJA VISTA QUE IRÁ BENEFICIAR À POPULAÇÃO COM ATIVIDADES CULTURAIS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/981/no_sentido_de_que_seja_feito_o_calcamento_da_rua_josefa_miranda_passando_de_frente_a_casa_de_valdelice_e_do_forrozao_dois_irmaos__na_comunidade_placas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/981/no_sentido_de_que_seja_feito_o_calcamento_da_rua_josefa_miranda_passando_de_frente_a_casa_de_valdelice_e_do_forrozao_dois_irmaos__na_comunidade_placas..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA RUA JOSEFA MIRANDA, PASSANDO DE FRENTE À CASA DE VALDELICE E DO FORROZÃO DOIS IRMÃOS,  NA COMUNIDADE PLACAS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/983/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_confeccionar_portifolios_com_os_pontos_turisticos_de_taquaritinga_do_norte_para_que_sejam_distribuidos_de_forma_gratuita_nos_comerci.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/983/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_confeccionar_portifolios_com_os_pontos_turisticos_de_taquaritinga_do_norte_para_que_sejam_distribuidos_de_forma_gratuita_nos_comerci.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Turismo, veja a possibilidade de confeccionar portifólios com os pontos turísticos de Taquaritinga do Norte para que sejam distribuídos de forma gratuita nos comércios e nos restaurantes do nosso Município</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/984/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_severino_almeida_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/984/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_severino_almeida_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Obras, veja a possibilidade de construir quebra-molas no trecho que compreende à Rua Severino Almeida em Pão de Açúcar</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/985/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_gerson_juventino_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/985/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_gerson_juventino_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Obras, veja a possibilidade de construir quebra-molas no trecho que compreende à Rua Gerson Juventino em Pão de Açúcar</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/987/1.2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/987/1.2024.pdf</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/989/demir_recuperacao_jaburu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/989/demir_recuperacao_jaburu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO JABURU, QUE VAI DE GRAVATA ATÉ VERTENTES.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/990/demir_recuperacao_fazenda_bom_nome.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/990/demir_recuperacao_fazenda_bom_nome.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS NAS IMEDIAÇÕES DA FAZENDA BOM NOME.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/991/demir_recuperacao_maracaja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/991/demir_recuperacao_maracaja.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DA COMUNIDADE DO MARACAJÁ.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_e_colocada_a_haster_do_poste_no_assentamento_nova_esperanca_na_comunidade_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_e_colocada_a_haster_do_poste_no_assentamento_nova_esperanca_na_comunidade_situacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção e colocado a haster do poste no assentamento Nova Esperança, na comunidade Situação</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao-no_sentido_de_que_seja_colocado_quebra_mola_na_rua_margarida_barbosa_localizado_na_comunidade_do_jerimum_loteamento_novo_progresso..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao-no_sentido_de_que_seja_colocado_quebra_mola_na_rua_margarida_barbosa_localizado_na_comunidade_do_jerimum_loteamento_novo_progresso..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado quebra mola na Rua Margarida Barbosa, localizado na comunidade do Jerimum, loteamento Novo Progresso.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_praca_da_comunidade_de_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_praca_da_comunidade_de_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da praça da comunidade de Serra dos bois.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/demir_-_postes_das_placas_ate_o_trevo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/demir_-_postes_das_placas_ate_o_trevo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A INSTALAÇÃO DE POSTES COM LUMINÁRIAS DE LED NO TRECHO QUE VAI DA COMUNIDADE DAS_x000D_
 PLACAS ATÉ O TREVO DA ENTRADA DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/demir-poda_da_vegetacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/demir-poda_da_vegetacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA PODA DA VEGETAÇÃO DO CANTEIRO DA RODOVIA ESTADUAL PE-130 , A PARTIR DO_x000D_
 INICIO NA BR-104 ATÉ O TREVO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Guilherme Cumaru, Demir, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao__asfaltorua_amaro_claudiano_paodeacucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao__asfaltorua_amaro_claudiano_paodeacucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Recapeamento Asfáltico (Pavimentação) da Rua Amaro Claudiano, localizada no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_asfaltorua_joao_jose_de_santana_paodeacucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_asfaltorua_joao_jose_de_santana_paodeacucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Recapeamento Asfáltico (Pavimentação) da Rua João José de Santana, localizada no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_asfaltoruatorquatodamiao_paodeacucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_asfaltoruatorquatodamiao_paodeacucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o Recapeamento Asfáltico (Pavimentação) da Rua Torquato Damião de Barros, localizada no Distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_fossa_da_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_fossa_da_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção da fossa da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_praca_sao_jose_localizado_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_praca_sao_jose_localizado_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da praça São José, localizado na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_parque_infantil_maria_jose_de_jesus_localizado_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_parque_infantil_maria_jose_de_jesus_localizado_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que Poder Executivo realize a manutenção do parque infantil Maria José de Jesus, localizado na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1008/geo11.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1008/geo11.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça arborizada com bancos, postes de ferro com luminárias de LED e área de lazer ao lado do posto de saúde, do Bairro Badoque, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_samu__e_das_ambulancias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_samu__e_das_ambulancias.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a manutenção dos banheiros da samu e das ambulâncias.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_o_assentamento_asa_branca_a_estrada_de_santa_cruz_do_capibaribe_como_tambem_a_estrada_da_fazenda_sao_paulo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_o_assentamento_asa_branca_a_estrada_de_santa_cruz_do_capibaribe_como_tambem_a_estrada_da_fazenda_sao_paulo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção da estrada que liga o assentamento Asa Branca à estrada de Santa Cruz do Capibaribe, como também a estrada da Fazenda São Paulo.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/indicacao-no_sentido_de_que_seja_realizada_a_poda_das_arvores_dos_espacos_publicos_da_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/indicacao-no_sentido_de_que_seja_realizada_a_poda_das_arvores_dos_espacos_publicos_da_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a poda das árvores dos espaços públicos da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_rua_dom_moura.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_rua_dom_moura.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA DOM MOURA, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_rua_jose_rabelo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_rua_jose_rabelo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA JOSÉ RABELO DE CASTRO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/no_sentido_de_que_a_prefeitura_coloque_postes_de_ferro_e_faca_a_troca_da_iluminacao_publica_com_lampadas_de_led_na_avenida_severino_satiro_da_silva_na_comunidade_de_placas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/no_sentido_de_que_a_prefeitura_coloque_postes_de_ferro_e_faca_a_troca_da_iluminacao_publica_com_lampadas_de_led_na_avenida_severino_satiro_da_silva_na_comunidade_de_placas..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA COLOQUE POSTES DE FERRO E FAÇA A TROCA DA ILUMINAÇÃO PÚBLICA COM LÂMPADAS DE LED NA AVENIDA SEVERINO SÁTIRO DA SILVA NA COMUNIDADE DE PLACAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/no_sentido_de_que_a_prefeitura_em_parceria_com_a_secretaria_de_saude_amplie_o_posto_de_saude_satelite_da_comunidade_do_algodao_com_a_construcao_de_mais_duas_salas_de_atendi.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/no_sentido_de_que_a_prefeitura_em_parceria_com_a_secretaria_de_saude_amplie_o_posto_de_saude_satelite_da_comunidade_do_algodao_com_a_construcao_de_mais_duas_salas_de_atendi.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA, EM PARCERIA COM A SECRETARIA DE SAÚDE, AMPLIE O POSTO DE SAÚDE SATÉLITE DA COMUNIDADE DO ALGODÃO COM A CONSTRUÇÃO DE MAIS DUAS SALAS DE ATENDIMENTO PARA O PÚBLICO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/no_sentido_de_que_a_prefeitura_perfure_um_poco_artesiano_com_instalacao_de_chafariz_no_assentamento_agua_viva_proximo_a_comunidade_dos_tomes_para_atender_as_necessidades_d.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/no_sentido_de_que_a_prefeitura_perfure_um_poco_artesiano_com_instalacao_de_chafariz_no_assentamento_agua_viva_proximo_a_comunidade_dos_tomes_para_atender_as_necessidades_d.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA PERFURE UM POÇO ARTESIANO COM INSTALAÇÃO DE CHAFARIZ NO ASSENTAMENTO ÁGUA VIVA, PRÓXIMO A COMUNIDADE DOS TOMÉS, PARA ATENDER ÁS NECESSIDADES DE MAIS DE 70 FAMÍLIAS QUE MORAM NESSE LOCAL.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/indic_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/indic_01.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DA RUA GERSON JUVENTINO (RUA DO CANAL DA BOLA), EM PÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/indic_02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/indic_02.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA BALBINO PEREIRA DE ARAÚJO (RUA DA SUBPREFEITURA), EM PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/indic_03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/indic_03.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA JOSÉ JOVENTINO DA SILVA (RUA DE LULU), EM PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/inicacao_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/inicacao_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto à Secretaria de Obras, coloque placas com os nomes das ruas no Silva de Baixo.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/no_sentido_de_que_a_prefeitura_faca_a_pintura_da_praca_da_comunidade_pe_de_serra_no_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/no_sentido_de_que_a_prefeitura_faca_a_pintura_da_praca_da_comunidade_pe_de_serra_no_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a_x000D_
 pintura da praça da Comunidade Pé de Serra no Jerimum.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/no_sentido_de_que_a_prefeitura_faca_a_pintura_do_centro_cultural_da_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/no_sentido_de_que_a_prefeitura_faca_a_pintura_do_centro_cultural_da_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a pintura do Centro Cultural da Comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_pavimentar_rua_ppor_tras_da_casa_de_marquinhos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_pavimentar_rua_ppor_tras_da_casa_de_marquinhos..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PAVIMENTADAA RUA POR TRÁS DA CASA DO POPULAR CONHECIDO COMO MARQUINHOS, NA COMUNIDADE DO AÇUDINHO.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_asfaltado_da_avenida_sorocaba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_asfaltado_da_avenida_sorocaba.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A AVENIDA SOROCOBA, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_ponto_de_recebimento_de_residuos_solidos_eletronicos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_ponto_de_recebimento_de_residuos_solidos_eletronicos..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO UM ESPAÇO ESPECIAL E PROPÍCIO EXATAMENTE PARA O RECEBIMENTO DE TODOS OS LIXOS ELETRÔNICOS E AFINS DO MUNICÍPIO, COM O INTUITO DE DAR A ESTES MATERIAIS O DESCARTE CORRETO, OS ENCAMINHANDO DESTA FORMA AOS CENTROS APTOS AO RECEBIMENTO DESTES RESÍDUOS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/no_sentido_de_que_seja_colocado_bracos_de_luminarias_led_na_comunidade_do_jerimum_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/no_sentido_de_que_seja_colocado_bracos_de_luminarias_led_na_comunidade_do_jerimum_.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA  COLOCADO BRAÇOS DE LUMINÁRIAS LED NA COMUNIDADE DO JERIMUM.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1035/no_sentido_de_que_seja_colocado_cameras_monitoradas_na_praca_amaro_tavares_na_vila_do_algodao._.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1035/no_sentido_de_que_seja_colocado_cameras_monitoradas_na_praca_amaro_tavares_na_vila_do_algodao._.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO CÂMERAS MONITORADAS NA PRAÇA AMARO TAVARES NA VILA DO ALGODÃO.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_do_loteamento_capibaribe_ate_o_sangrador__da_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_do_loteamento_capibaribe_ate_o_sangrador__da_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize o calçamento do loteamento Capibaribe até o sangrador da comunidade do Algodão.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_ligando_o_loteamento_capibaribe_com_a_divisa_com_santa_cruz_do_capibaribe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_ligando_o_loteamento_capibaribe_com_a_divisa_com_santa_cruz_do_capibaribe.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize o calçamento ligando o loteamento Capibaribe com a divisa com Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_sanear_e_pavimentar_a_rua_q.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_sanear_e_pavimentar_a_rua_q.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA SANEADA E PAVIMENTADA A RUA Q, NO LOTEAMENTO FERNANDO BEZERRA, AO LADO DO BAIRRO ZAMBA, MAIS CONHECIDA COMO SENDO A RUA DE FABIANO ALCAN.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_cursos_de_capacitacao_agentes_de_saude_e_de_endemias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_cursos_de_capacitacao_agentes_de_saude_e_de_endemias.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADOS CURSOS DE CAPACITAÇÃO PARA OS AGENTES DE ENDEMIAS E AGENTES DE SAUDE VOLTADOS PARA PREVENÇÃO DE ACIDENTES COM ANIMAIS PEÇONHENTOS. E DE EXTREMA IMPORTÂNCIA QUE OS CURSOS SEJAM PROMOVIDOS POR UM ORGÃO COMPETENTE NESTE RAMO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_asfaltar_avenida_duque_de_caxias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_asfaltar_avenida_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A AVENIDA DUQUE DE CAXIAS, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao-no_sentido_de_que_o_poder_executivo_coloque_brinquedos_bancos_iluminacao_brita_e_realize_a_pintura_na_praca_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao-no_sentido_de_que_o_poder_executivo_coloque_brinquedos_bancos_iluminacao_brita_e_realize_a_pintura_na_praca_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo coloque brinquedos, bancos, iluminação, brita e realize a pintura na praça do Jerimum.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/ind-natalia-no_sentid0_de_que_seja_articulada_atraves_da_secretaria_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/ind-natalia-no_sentid0_de_que_seja_articulada_atraves_da_secretaria_municipal.pdf</t>
   </si>
   <si>
     <t>NO SENTID0 DE QUE SEJA ARTICULADA ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE E MEIO AMBIENTE A REATIVAÇÄO DA PARCERIA COMO SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL (SENAI) QUE POSSIBILITE A VINDA PARA TAQUARITINGA DO NORTE DA UNIDADE MÓVEL PARA REALIZAÇÃO DE CURSOS, RESPEITAND0 OS LIMITES IMPOSTOS PELO PERÍODO DA PANDEMIA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/demir_sitio_estreito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/demir_sitio_estreito.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO SÍTIO "ESTREITO".</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_na_estrada_que_liga_o_jerimum_a_divisa_com_a_barra_de_sao_miguel._2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_na_estrada_que_liga_o_jerimum_a_divisa_com_a_barra_de_sao_miguel._2.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada que liga o Jerimum a divisa com a Barra de São Miguel.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/demir_-_maracaja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/demir_-_maracaja.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DA COMUNIDADE DO MARACAJÁ.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_reforma_do_almoxarifado_localizado_no_bairro_brasilia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_reforma_do_almoxarifado_localizado_no_bairro_brasilia..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a reforma do almoxarifado, localizado no bairro Brasília.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao-no_sentido_de_que_o_poder_executivo_coloque_asfalto_na_rua_ao_redor_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao-no_sentido_de_que_o_poder_executivo_coloque_asfalto_na_rua_ao_redor_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo coloque asfalto na rua ao redor da academia da cidade, localizada em frente ao Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/demir_-mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/demir_-mateus_vieira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA RECUPERAÇÃO DA ESTRADA DE MATEUS VIEIRA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/no_sentido_de_que_seja_colocado_picarra_e_rocado_o_mato_na_estrada_da_comunidade_de_pedra_preta_ate_ao_cabaco__saindo_na_localidade_da_barauna_furada..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/no_sentido_de_que_seja_colocado_picarra_e_rocado_o_mato_na_estrada_da_comunidade_de_pedra_preta_ate_ao_cabaco__saindo_na_localidade_da_barauna_furada..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO PIÇARRA E ROÇADO O MATO NA ESTRADA DA COMUNIDADE DE PEDRA PRETA ATÉ AO CABAÇO,  SAINDO NA LOCALIDADE DA BARAÚNA FURADA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/no_sentido_de_que_seja_feito_a_estrada_do_silva_de_baixo_passando_pelas_comunidades_furnas_sao_bento_mateus_vieira_oiti_e_arroz..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/no_sentido_de_que_seja_feito_a_estrada_do_silva_de_baixo_passando_pelas_comunidades_furnas_sao_bento_mateus_vieira_oiti_e_arroz..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO A ESTRADA DO SILVA DE BAIXO PASSANDO PELAS COMUNIDADES FURNAS, SÃO BENTO, MATEUS VIEIRA, OITÍ E ARROZ.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/no_sentido_de_que_seja_feita_a_estrada_do_jerimum_passando_pelas_comunidades_pedra_preta_bandeira_pororoca_e_risada_ate_o_monteiro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/no_sentido_de_que_seja_feita_a_estrada_do_jerimum_passando_pelas_comunidades_pedra_preta_bandeira_pororoca_e_risada_ate_o_monteiro..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A ESTRADA DO JERIMUM PASSANDO PELAS COMUNIDADES PEDRA PRETA, BANDEIRA, POROROCA E RISADA ATÉ O MONTEIRO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1058/adobe_scan_22_de_jul._de_2024_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1058/adobe_scan_22_de_jul._de_2024_1.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de que seja instalado um sistema de monitoramento (sala de econtrole 24 horas) e câmeras de vigilância nas _x000D_
 três entradas do distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_a_fazenda_sao_paulo..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_a_fazenda_sao_paulo..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada que liga a comunidade do Jerimum a Fazenda São Paulo</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_fazenda_sao_paulo_ao_minguaiu..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_fazenda_sao_paulo_ao_minguaiu..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada que liga a Fazenda São Paulo ao Minguaiu.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_o_minguaiu_a_boa_vista..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_o_minguaiu_a_boa_vista..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo realize a manutenção da estrada que liga o Minguaiu a Boa Vista.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_campos_society.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_campos_society.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE SEJAM CONSTRUÍDOS TRÊS CAMPOS SOCIETY, UM EM TAQUARITINGA DO NORTE, OUTRO NO DISTRITO DE PÃO DE AÇÚCAR E OUTRO NO DISTRITO DE GRAVATA DO IBIAPINA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_poco_artesiano_no_silva_de_cima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_poco_artesiano_no_silva_de_cima.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PERFURADO E INSTALADO UM POÇO ARTESIANO NO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1071/manutencao_do_poco_artesiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1071/manutencao_do_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça a manutenção do poço artesiano na Fazenda São Paulo.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/no_sentido_de_que_o_poder_executivo_faca_manutencao_dos_onibus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/no_sentido_de_que_o_poder_executivo_faca_manutencao_dos_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça a manutenção dos ônibus, que estejam em bom estado de conservação, para ficar a disposição do Município.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/no_sentido_de_que_seja_colocado_agua_da_barragem_de_mateus_vieira_nas_casas_da_referida_comunidade_e_demais_localidades_atraves_da_compesa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/no_sentido_de_que_seja_colocado_agua_da_barragem_de_mateus_vieira_nas_casas_da_referida_comunidade_e_demais_localidades_atraves_da_compesa.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO ÁGUA DA BARRAGEM DE MATEUS VIEIRA NAS CASAS DA REFERIDA COMUNIDADE E DEMAIS LOCALIDADES ATRAVES DA COMPESA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/no_sentido_de_que_seja_colocado_luminarias_led_na_via_que_passa_em_frente_ao_predio_da_escola_da_comunidade_mateus_vieira..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/no_sentido_de_que_seja_colocado_luminarias_led_na_via_que_passa_em_frente_ao_predio_da_escola_da_comunidade_mateus_vieira..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO LUMINÁRIAS LED NA VIA QUE PASSA EM FRENTE AO PRÉDIO DA ESCOLA DA COMUNIDADE MATEUS VIEIRA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/no_sentido_de_que_seja_feita_uma_pracinha_arborizada_com_area_de_lazer_infantil_com_bancos_e_postes_de_ferro_com_luminarias_led_na_comunidade_oiti..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/no_sentido_de_que_seja_feita_uma_pracinha_arborizada_com_area_de_lazer_infantil_com_bancos_e_postes_de_ferro_com_luminarias_led_na_comunidade_oiti..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA UMA PRACINHA ARBORIZADA COM AREA DE LAZER INFANTIL, COM BANCOS E POSTES DE FERRO COM LUMINÁRIAS LED, NA COMUNIDADE OITÍ.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/no_sentido_de_que_seja_colocado_lampadas_led_no_bairro_silva_de_cima..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/no_sentido_de_que_seja_colocado_lampadas_led_no_bairro_silva_de_cima..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO LÂMPADAS LED NO BAIRRO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/no_sentido_de_seja_colocado_lampadas_de_led_na_comunidade_de_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/no_sentido_de_seja_colocado_lampadas_de_led_na_comunidade_de_pedra_preta..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE SEJA COLOCADO LÂMPADAS DE LED NA COMUNIDADE DE PEDRA PRETA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1082/no_sentido_de_que_seja_colocado_lampada_led_no_bairro_silva_de_baixo._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1082/no_sentido_de_que_seja_colocado_lampada_led_no_bairro_silva_de_baixo._1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO LÂMPADA LED NO BAIRRO SILVA DE BAIXO. (1)</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao-no_sentido_de_que_seja_construido_um_monumento_relativo_a_biblia_sagrada_na_praca_da_travessa_vidal_pereira_em_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao-no_sentido_de_que_seja_construido_um_monumento_relativo_a_biblia_sagrada_na_praca_da_travessa_vidal_pereira_em_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM MONUMENTO  RELATIVO À BÍBLIA SAGRADA NA PRAÇA DA TRAVESSA VIDAL PEREIRA, EM VILA DO _x000D_
  SOCORRO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_uma_reforma_concluindo_com_a_pintura_no_hospital_geral_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_uma_reforma_concluindo_com_a_pintura_no_hospital_geral_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer uma reforma, concluindo com a pintura, no Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_com_bancos_iluminacao_led_e_area_de_lazer_infantil_na_comunidade_do_silva_de_cima..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_com_bancos_iluminacao_led_e_area_de_lazer_infantil_na_comunidade_do_silva_de_cima..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UMA PRACINHA ARBORIZADA COM BANCOS, ILUMINAÇÃO LED E ÁREA DE LAZER INFANTIL, NA COMUNIDADE DO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/no_sentido_de_seja_construida_uma_pracinha_com_area_de_lazer_infantil_bancos_e_iluminacao_led_proximo__a_capela_mae_rainha_em_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/no_sentido_de_seja_construida_uma_pracinha_com_area_de_lazer_infantil_bancos_e_iluminacao_led_proximo__a_capela_mae_rainha_em_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE SEJA CONSTRUIDA UMA PRACINHA COM AREA DE LAZER INFANTIL, BANCOS E ILUMINAÇÃO LED, PRÓXIMO  A CAPELA MÃE RAINHA EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/no_sentido_de_que_seja_dado_continuidade_ao_calcamento_da_avenida_tancredo_neves_na_via_que_passa_em_frente_a_associacao_dos_produtores_rurais_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/no_sentido_de_que_seja_dado_continuidade_ao_calcamento_da_avenida_tancredo_neves_na_via_que_passa_em_frente_a_associacao_dos_produtores_rurais_do_jerimum..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DADO CONTINUIDADE AO CALÇAMENTO DA AVENIDA TANCREDO NEVES, NA VIA QUE PASSA EM FRENTE A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO JERIMUM.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1108/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_na_comunidade_poco_da_pedra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1108/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_na_comunidade_poco_da_pedra.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do poço artesiano na comunidade Poço da Pedra</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1109/no_sentido_de_que_seja_realizada_a_reforma_no_banheiro_do_mercado_publico_no_jerimum_juntamente_com_a_pavimentacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1109/no_sentido_de_que_seja_realizada_a_reforma_no_banheiro_do_mercado_publico_no_jerimum_juntamente_com_a_pavimentacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a reforma no banheiro do Mercado Público no Jerimum, juntamente com a pavimentação ao lado deste.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1110/no_sentido_de_que_seja_atendido_o_pedido_de_indicacao_no158-2021_dos_vereadores_amilton_e_geovane_a_referente_a_construcao_de_uma_upa_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1110/no_sentido_de_que_seja_atendido_o_pedido_de_indicacao_no158-2021_dos_vereadores_amilton_e_geovane_a_referente_a_construcao_de_uma_upa_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja atendido o pedido de indicação Nº 158-2021 dos vereadores Amilton e Geovane referente à construção de uma UPA em Pão de Açúcar.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/1..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/1..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA AVENIDA IVANILDO PEREIRA, NA COMUNIDADE DE MATEUS VIEIRA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1115/2..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1115/2..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA DO CANAL DA BEIRA RIO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1116/3..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1116/3..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O SANEAMENTO, COM A CONSTRUÇÃO DE 02 (DUAS) FOSSAS, NA AVENIDA SANTA CRUZ, QUE FICA LOCALIZADA NA COMUNIDADE DO ALGODÃO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao-no_sentido_de_que_o_poder_executivo_faca_a_manutencao_dos_pocos_artesianos_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao-no_sentido_de_que_o_poder_executivo_faca_a_manutencao_dos_pocos_artesianos_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo faça a manutenção dos poços artesianos do Município.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao-no_sentido_de_que_o_poder_executivo_atenda_aos_pedidos_a_respeito_da_manutencao_das_estradas_que_necessitam_de_reparos_no_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao-no_sentido_de_que_o_poder_executivo_atenda_aos_pedidos_a_respeito_da_manutencao_das_estradas_que_necessitam_de_reparos_no_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo atenda aos pedidos a respeito da manutenção das estradas, que necessitam de reparos, no Município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reabrir_a_escola_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reabrir_a_escola_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de reabrir a escola na Comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao-_no_sentido_de_que_seja_implantada_uma_lombada_eletronica_em_frente_a_oficina_de_pina_localizada_no_bairro_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao-_no_sentido_de_que_seja_implantada_uma_lombada_eletronica_em_frente_a_oficina_de_pina_localizada_no_bairro_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma lombada eletrônica em frente a oficina de Pina, localizada no bairro Silva de Baixo.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao-_que_seja_realizada_a_passagem_da_maquina_patrol_na_avenida_presidente_tancredo_neves_localizada_na_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao-_que_seja_realizada_a_passagem_da_maquina_patrol_na_avenida_presidente_tancredo_neves_localizada_na_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a passagem da máquina_x000D_
 Patrol na avenida Presidente Tancredo Neves, localizada na Comunidade do_x000D_
 Jerimum.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao-_no_sentido_que_seja_revisto_pela_administracao_publica_o_abastecimento_de_agua_do_sitio_piranhas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao-_no_sentido_que_seja_revisto_pela_administracao_publica_o_abastecimento_de_agua_do_sitio_piranhas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revisto pela administração pública o abastecimento de água do sítio piranhas.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1137/indicacao-que_seja_realizada_a_manutencao_da_iluminacao_da_comunidade_do_tome_localizado_proximo_a_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1137/indicacao-que_seja_realizada_a_manutencao_da_iluminacao_da_comunidade_do_tome_localizado_proximo_a_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>Que seja realizado a manutenção da iluminação da Comunidade do Tomé, localizado próximo a comunidade do_x000D_
 Algodão.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1139/uti_movel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1139/uti_movel.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja adquirido para o Hospital Geral Severino Pereira da Silva um carro UTI móvel.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1140/implantacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1140/implantacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma base da Guarda Municipal no Centro Administrativo em Vila do Socorro.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1141/guilherme_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1141/guilherme_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a Pavimentação e saneamento da rua em frente a igreja do sítio Monteiro.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_um_espaco_de_lazer_na_comunidade_das_placas_no_terreno_ao_lado_da_escola_municipal..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_um_espaco_de_lazer_na_comunidade_das_placas_no_terreno_ao_lado_da_escola_municipal..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de construir um espaço de lazer na Comunidade das Placas, no_x000D_
 terreno ao lado da Escola Municipal.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao-no_sentido_de_que_o_poder_executivo_junto_a_secretaria_de_obras_providencie_acerca_do_desvio_o_qual_esta_localizado_na_estrada_principal_da_comunidade_do_oiti..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao-no_sentido_de_que_o_poder_executivo_junto_a_secretaria_de_obras_providencie_acerca_do_desvio_o_qual_esta_localizado_na_estrada_principal_da_comunidade_do_oiti..pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo, junto_x000D_
 à Secretaria de Obras, providencie acerca do desvio, o qual está localizado na_x000D_
 estrada principal da comunidade do Oiti, já que os veículos estão tendo dificuldades para se locomover, além dos acidentes que podem ocorrer com a população.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_doacaofardamentoguarda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_doacaofardamentoguarda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: Solicitação ao chefe do Executivo ou a Mesa Diretora da Câmara Municipal a doação de novos fardamentos para Guarda Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao-no_sentido_de_que_seja_feito_um_novo_desvio_para_passagem_de_caminhoes_pipa_no_sentido_sitio_sao_miguel.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao-no_sentido_de_que_seja_feito_um_novo_desvio_para_passagem_de_caminhoes_pipa_no_sentido_sitio_sao_miguel.pdf</t>
   </si>
   <si>
     <t>indicação no sentido de que seja feito um novo desvio para passagem de caminhões pipa no sentido Sítio São Miguel.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao-no_sentido_de_que_o_poder_executivo_desse_municipio_possa_fazer_a_construcao_de_todo_o_alambrado_do_estadio_municipal_conhecido_como_poeirao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao-no_sentido_de_que_o_poder_executivo_desse_municipio_possa_fazer_a_construcao_de_todo_o_alambrado_do_estadio_municipal_conhecido_como_poeirao.pdf</t>
   </si>
   <si>
     <t>indicação no sentido de que o Poder Executivo desse município possa fazer a construção de todo o alambrado do Estádio Municipal conhecido como Poeirão.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao-no_sentido_de_que_seja_construido_psf_no_bairro_marilia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao-no_sentido_de_que_seja_construido_psf_no_bairro_marilia..pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de que seja construído PSF no bairro Marília.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1160/comunidade_de_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1160/comunidade_de_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA  PASSADO A MÁQUINA PATROL NA ESTRADA DO SILVA DE BAIXO, PASSANDO PELA COMUNIDADE DE MATEUS VIEIRA ATÉ A COMUNIDADE DE VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1161/comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1161/comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA  PASSADO A MÁQUINA PATROL NA ESTRADA QUE LIGA DA BR 104 AO JERIMUM. O REFERIDO PEDIDO VISA  COMTEMPLAR A DIVISA DO MUNICÍPIO DE BARRA DE SÃO MIGUEL, BEM COMO DO JERIMUM ATÉ A DIVISA DE SANTA CRUZ DO CAPIBARIBE, PASSANDO AINDA PELAS COMUNIDADES JERIMUM E PEDRA PRETA ATÉ A LOCALIDADE DO MONTEIRO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1162/sitio_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1162/sitio_oiti.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO MAIS PIÇARRA NA LADEIRA DO SÍTIO OITÍ, PARA MELHORAR O ACESSO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1177/ornamentacao_natalina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1177/ornamentacao_natalina.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REATIVADA A ORNAMENTAÇÃO NATALINA PRÓXIMO AO AÇUDE SANTO AMARO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1178/oiti_-_zona_rural.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1178/oiti_-_zona_rural.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DADO CONTINUIDADE AO CALÇAMENTO QUE FICA NA LADEIRA LOCALIZADA NO SÍTIO OITÍ, NA ZONA RURAL DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/01_-_rc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/01_-_rc.pdf</t>
   </si>
   <si>
     <t>No sentido que 0 Poder Executivo Municipal, realize esforços visando a criação e a instalação do  Expresso Cidadão Municipal, no Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/02_-_rc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/02_-_rc.pdf</t>
   </si>
   <si>
     <t>No sentido que 0 Poder Executivo Municipal, através da Secretaria Municipal de Saúde, Implantar Laboratórios de Análises Clínicas Terceirizado, no Hospital Geral Severino Pereira da Silva, para atender as demandas internas hospital e da atenção básica atendido pelo SUS no Município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/03_-_rc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/03_-_rc.pdf</t>
   </si>
   <si>
     <t>No sentido que 0 Poder Executivo Municipal, ofereça através da Secretaria Municipal de Saúde, Ampliação dos Serviços de Ultrassons Próprio ou Terceirizado, sendo 2 (dois) dias na Sede e 01 (um) dia em Pão de Açúcar neste Município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Demir, Guilherme Cumaru, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/04_-_rc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/04_-_rc.pdf</t>
   </si>
   <si>
     <t>No sentido de  incluir o Município de Taquaritinga do Norte, na ordem de prioridade no Programa Estadual de Qualificação de Estradas Vicinais, executado pelo Instituto Agronômico de Pernambuco - IPA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_-_milton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_-_milton.pdf</t>
   </si>
   <si>
     <t>No sentido que seja perfurado um poço artesiano de uso comunitário no Sítio Paraíso, na Várzea Grande</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/692/pedidoinformacao_terreno_acudinho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/692/pedidoinformacao_terreno_acudinho.pdf</t>
   </si>
   <si>
     <t>Pedido de informação a respeito da compra (desapropriação) de um terreno, para construção de uma praça na Comunidade do Açudinho, neste Município:_x000D_
 a) Local específico do terreno._x000D_
 b) Valor da compra._x000D_
 c) Dimensões do terreno._x000D_
 d) Antigo proprietário.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_001_2024_-_pedido_de_informacoes.docx_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_001_2024_-_pedido_de_informacoes.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento - Pedido de Informações  ao Prefeito do Município de Taquaritinga do Norte – PE, Requer o que segue:_x000D_
 a) Informações detalhadas sobre as despesas que ficaram em restos a pagar processadas e não processadas do Exercício Financeiro 2023 referente a todos os órgãos da administração direta e indireta (em meio digital ou físico);_x000D_
 b) Relatórios/Notas Explicativas detalhados os restos a pagar processadas e não processadas do Exercício Financeiro 2023 referente a todos os órgãos da administração direta e indireta (em meio digital ou físico); _x000D_
 c) Boletins de Tesouraria do Mês de Dezembro/2023 referente as todas contas bancárias de todos os órgãos da administração direta e indireta (em meio digital ou físico).</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_de_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_de_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta do dia 18 de janeiro de 2024, devido a visita ao Departamento de Estradas e Rodagem(DER) para resolver questões pertinentes ao município.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_01-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta, referente a reunião do dia 18 de janeiro do ano de 2024.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/721/abono_de_falta_de_helio_referente_ao_dia_25-01-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/721/abono_de_falta_de_helio_referente_ao_dia_25-01-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 25/01/2024 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/730/amauri_-_pedido_de_informacao_requer_as_informacoes_da_ampliacao_da_passagem_molhada_no_acude_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/730/amauri_-_pedido_de_informacao_requer_as_informacoes_da_ampliacao_da_passagem_molhada_no_acude_do_algodao.pdf</t>
   </si>
   <si>
     <t>Requer o que segue:_x000D_
 As informações do projeto da ampliação da passagem molhada no açude do Algodão:_x000D_
 a) Para mandarem copias do projeto da passagem;_x000D_
 b) Se tal obra será feita com recursos próprios ou emenda?_x000D_
 c) Qual a empresa responsável pela obra?_x000D_
 d) Qual o valor total?</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/735/justificativa_falta_joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/735/justificativa_falta_joao.pdf</t>
   </si>
   <si>
     <t>Abono de Falta da Sessão de 18/01/2024</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_-_abono_de_faltas_001_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_-_abono_de_faltas_001_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 01/02/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento-audiencia_publica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento-audiencia_publica.pdf</t>
   </si>
   <si>
     <t>A ser realizada no dia 20 de fevereiro de 2024, às 9h, na Câmara de Vereadores para tratar sobre o PLOE 20/2023 que proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Taquaritinga do Norte - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/757/demir_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/757/demir_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 1º de Fevereiro do corrente ano, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/788/reque.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/788/reque.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 22 de Fevereiro do corrente ano, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Demir, Eraldo de Pedra Preta, Geovane, Guilherme Cumaru, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/796/demir_-_mocao_de_pesar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/796/demir_-_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Srª MARIA JOSÉ MARTINS, conhecida como Zeza de Inácio Braz, nascida em 21/O4/1968, com 55 anos de idade,_x000D_
 natural de Taguatinga do Norte - PE, filho de Maria do Socorro e de Inácio Braz Martins.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_29-02-24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_29-02-24.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 29/02/2024 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/829/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_12-03-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/829/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_12-03-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 12/03/2024 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/830/requerimento_de_abono_de_falta_-_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/830/requerimento_de_abono_de_falta_-_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 29/02/2024 por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_-_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_-_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 12 de Março de 2024 ,por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>Ivanildo Mestre Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/854/solicitacao_de_arquivamento_pl_08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/854/solicitacao_de_arquivamento_pl_08-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Arquivamento_x000D_
 _x000D_
 Cumprimentando-o cordialmente, vimos por meio deste, solicitar o arquivamento do Projeto de Lei Ordinária do Executivo nº 08/2024, protocolado no último dia 05 de abril, que Dispõe sobre a criação do salário base e gratificações da Guarda Civil Municipal de Taquaritinga do Norte/PE e outras providências, por conter vício formal, que está</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/855/solicitacao_de_arquivamento_pl_06-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/855/solicitacao_de_arquivamento_pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Arquivamento_x000D_
 _x000D_
 Cumprimentando-o cordialmente, vimos por meio deste, solicitar o arquivamento do Projeto de Lei Ordinária do Executivo nº 06/2024, protocolado no último dia 05 de abril, que Dispõe sobre o reajuste salarial dos servidores públicos do quadro de pessoal comissionado do Poder Executivo do Município de Taquaritinga do Norte -PE e dá outras providências, por conter vício formal, que está sendo sanado através do protocolo de nova proposição no mesmo sentido.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/856/solicitacao_de_arquivamento_pl_09-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/856/solicitacao_de_arquivamento_pl_09-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Arquivamento_x000D_
 _x000D_
 _x000D_
  Cumprimentando-o cordialmente, vimos por meio deste, solicitar o arquivamento do Projeto de Lei Ordinária do Executivo nº 09/2024, protocolado no último dia 05 de abril, que Dispõe sobre autorização de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonetes e assemelhados, para colocação de guarda-sóis, mesas e cadeiras e dá outras providências, por conter vício formal, que está sendo sanado através do protocolo de nova proposição no mesmo sentido.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/857/solicitacao_de_arquivamento_pl_07-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/857/solicitacao_de_arquivamento_pl_07-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Arquivamento_x000D_
 _x000D_
 Cumprimentando-o cordialmente, vimos por meio deste, solicitar o arquivamento do Projeto de Lei Ordinária do Executivo nº 07/2024, protocolado no último dia 05 de abril, que Autoriza o pagamento da gratificação por desempenho às equipes de saúde bucal na atenção primária (APS), instituídos pela Portaria GM/MS Nº 960/2023 no âmbito do Município de Taquaritinga do Norte-PE e dá outras providências, por conter vício formal, que está sendo sanado através do protocolo de nova proposição no mesmo sentido.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_-_abono_de_falta_de_guilherme.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_-_abono_de_falta_de_guilherme.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 18/04/2024 por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/909/oficio_gp_no_091-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/909/oficio_gp_no_091-2024.pdf</t>
   </si>
   <si>
     <t>Venho solicitar que o Protejo de Lei Ordinária do Executivo nº 13/2024, protocolado no último dia 09 de abril, que DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DO QUADRO DE PESSOAL COMISSIONADO DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARITINGA DO NORTE -PE E DÁ OUTRAS PROVIDÊNCIAS, seja RETIRADO DE PAUTA da reunião ordinária prevista para o dia de hoje.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_-_abono_de_falta_de_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_-_abono_de_falta_de_natalia.pdf</t>
   </si>
   <si>
     <t>Solicita abono de falta na data 02/05/2024, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento-pedido_de_informacoes-natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento-pedido_de_informacoes-natalia.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação - Explicação e justificativa da negativa do abastecimento de água de caminhão pipa na Rua Leonardo Nunes da Silva, última rua situada no Loteamento Santo Amaro.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/939/pedido_de_informacao_-_guarda_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/939/pedido_de_informacao_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação sobre a Guarda Municipal. Requer o que segue: a) Lista de escala em plantões de todo efetivo da guarda no período de janeiro a maio 2024; b) Lista de presença em plantões e os respectivos horários de trabalho no período de janeiro a maio 2024.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_abono_de_falta_-_helio_02-05-24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_abono_de_falta_-_helio_02-05-24.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 02/05/2024 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/946/pedido_informacao_natalia-_processo_seletivo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/946/pedido_informacao_natalia-_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação - Explicação e justificativa da Secretaria de Saúde sobre o último processo seletivo.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/954/requerimento_-_abono_de_falta_de_geovane.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/954/requerimento_-_abono_de_falta_de_geovane.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 09/05/2024 por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/974/abono_de_falta_helio_16-05-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/974/abono_de_falta_helio_16-05-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 16/05/2024 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/975/abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/975/abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 14 de maio de 2024, em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_-_abono_de_faltas_002_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_-_abono_de_faltas_002_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 16/05/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/988/abono__de__falta_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/988/abono__de__falta_demir.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente a ausência na 6ª sessão ordinária legislativa do 2° período. Por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_abono_de_falta_-_guilherme_16-05-24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_abono_de_falta_-_guilherme_16-05-24.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_de_falta_14-05-2024_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_de_falta_14-05-2024_natalia.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta da data 14 de maio de 2024, por motivo de assuntos pessoais intransferíveis</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_abono_de_falta_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_abono_de_falta_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Abono de Falta da Sessão do dia 04 de junho de 2024 por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_2_galego.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_2_galego.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data acima citada, por motivos pessoais de saúde.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/requerimento_de_abono_de_falta_06-06-24_-_vereador_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/requerimento_de_abono_de_falta_06-06-24_-_vereador_helio.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 9ª Reunião Ordinária, do 2º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_de_falta_24-05-2024_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_de_falta_24-05-2024_natalia.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta da 24-05-2024, por motivo de assuntos pessoais intransferíveis</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/pedido_de_informacao_a_respeito_do_programa_terra_pronta_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/pedido_de_informacao_a_respeito_do_programa_terra_pronta_municipal.pdf</t>
   </si>
   <si>
     <t>Pedido de informação à Prefeitura a respeito do Programa Terra Pronta Municipal:_x000D_
 a) Quantas horas de trator foram atendidas no Município?_x000D_
 b) Qual valor-hora da remuneração do serviço e o valor total gasto?_x000D_
 c) Relação das pessoas que foram atendidas._x000D_
 d) Quais associações tiveram vinculo a esse programa?</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/abono_de_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/abono_de_demir.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 2ª Reunião Ordinária, do 3º Período Legislativo(18/07/2024), por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/req_falta_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/req_falta_natalia.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta, data 11 de julho de 2024.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_002_2024_-_pedido_de_informacoes_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_002_2024_-_pedido_de_informacoes_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento - Pedido de Informações ao Prefeito do Município de Taquaritinga do Norte – PE, Requer o que segue:_x000D_
 _x000D_
 a) Informações detalhadas sobre a atual situação do Açougue Público Lenivaldo Alves Costa, quanto a reforma que foi executada e as condições de funcionamento para os marchantes e a população em geral;_x000D_
 b) Informações detalhadas sobre a veracidade da notícia que circula na sociedade de Taquaritinga do Norte, que toda fiação do citado açougue foi furtada, em caso positivo quais as providências foram adotadas nesta situação.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_-_abono_de_falta_de_geovane-1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_-_abono_de_falta_de_geovane-1.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta na data 18/07/2024, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/requerimento_abono_de_falta_-_helio_23-07-24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/requerimento_abono_de_falta_-_helio_23-07-24.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 3ª Reunião Ordinária, do 3º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_-_pedido_informacao_5edicaocafecultural2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_-_pedido_informacao_5edicaocafecultural2024.pdf</t>
   </si>
   <si>
     <t>Pedido de informação detalhada sobre arrecadação e despesas da 5a edição do Festival Café Cultural junto ao Festival Pernambuco Meu País, que ocorreu entre os dias 11 à14 de julho 2024 em nosso município. Segue:_x000D_
 a) Informações detalhadas sobre os recursos arrecadados/recebidos pelo Poder Público, no_x000D_
 5° Festival Café Cultural junto ao Festival Pernambuco meu País, mediante apoio financeiro_x000D_
 do estado e patrocinadores oficiais, devendo inclusive apresentar cópias em meio fisico ou_x000D_
 digital dos respectivos comprovantes de arrecadação a fazenda municipal, bem como cópias_x000D_
 de contratos ou outros instrumentos firmados;_x000D_
 _x000D_
 b) Informações detalhadas sobre as despesas realizadas no 5° Festival Café Cultural junto_x000D_
 ao Festival Pernambuco meu País, mediante apresentação de cópias em meio físico ou digital_x000D_
 de licitações, notas de empenhos e liquidação de prestação de serviços e aquisições feitas_x000D_
 para a realização .. evento em questão.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_de_abono_de_falta_23.07.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_de_abono_de_falta_23.07.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data acima citada, por motivos pessoais de saúde, para o dia 23/07</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/req__amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/req__amauri.pdf</t>
   </si>
   <si>
     <t>Requer as informações acerca do calçamento da Rua Miria Ferreira do Nascimento na Comunidade do Jerimum:_x000D_
 a) Quantos metros de calçamento serão feitos?_x000D_
 b) Quantos metros de meio-fio serão colocados?_x000D_
 c) Qual o valor gasto especifico com o calçamento e com o meio-fio?_x000D_
 d) Qual é a empresa que está executando a obra?</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta na data 30/07/2024, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/abono_de_falta_de_joao_23-07-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/abono_de_falta_de_joao_23-07-2024.pdf</t>
   </si>
   <si>
     <t>Abono de Falta da Sessão do dia 23 de julho de 2024 por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/requerimento-pedido_de_informacoes-amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/requerimento-pedido_de_informacoes-amauri.pdf</t>
   </si>
   <si>
     <t>Requer o que segue:_x000D_
 a) Qual é a empresa responsável pela limpeza geral da cidade, incluído os distritos e a zona rural?_x000D_
 b) Qual é o valor pago mensalmente a essa empresa para manter a cidade limpa?</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1083/requerimento_-_abono_de_faltas_003_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1083/requerimento_-_abono_de_faltas_003_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de faltas nas reuniões ordinarias nas datas de 30/07/2024 e 08/08/2024, para tratar de assuntos particulares e inadiáveis e por motivos de saúde devidamente comprovado.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_abono_de_falta_demir_06-08.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_abono_de_falta_demir_06-08.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 5ª Reunião Ordinária, do 3º Período Legislativo(06/08/2024), por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_abono_de_falta_demir_30-07.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_abono_de_falta_demir_30-07.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 4ª Reunião Ordinária, do 3º Período Legislativo(30/07/2024), por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_de_abono_de_falta_-_vereador_amauri_15-08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_de_abono_de_falta_-_vereador_amauri_15-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 15/08/2024 por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_de_abono_de_falta_-_vereador_helio_15-08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_de_abono_de_falta_-_vereador_helio_15-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 7ª Reunião Ordinária, do 3º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1106/req_abonodefalta_guilhermehenrique.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1106/req_abonodefalta_guilhermehenrique.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 8ª Reunião Ordinária, do 3º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_de_abono_de_falta_-_vereador_amauri_22-08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_de_abono_de_falta_-_vereador_amauri_22-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na Sessão do dia 22/08/2024 por compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_de_abono_de_falta_do_vereador_helio_22-08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_de_abono_de_falta_do_vereador_helio_22-08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 9ª Reunião Ordinária, do 3º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1121/doc-20241016-wa0090..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1121/doc-20241016-wa0090..pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta na data 27 de agosto de 2024 por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_de_falta_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_de_falta_natalia.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta da data 27-08-2024 por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_-_abono_de_faltas_004_2024_-_documentos_google_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_-_abono_de_faltas_004_2024_-_documentos_google_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 24/10/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1127/abono_de_falta_do_vereador_helio_24-10-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1127/abono_de_falta_do_vereador_helio_24-10-2024.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 2ª Reunião Ordinária, do 4º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1128/adobe_scan_29_de_out._de_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1128/adobe_scan_29_de_out._de_2024.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_falta_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_falta_natalia.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data 31 de Outubro de 2024, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_-_abono_de_faltas_005_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_-_abono_de_faltas_005_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 07/11/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1148/abono_de_falta_do_vereador_helio_14-11-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1148/abono_de_falta_do_vereador_helio_14-11-2024.pdf</t>
   </si>
   <si>
     <t>Solicito Abono de Falta referente à ausência na 5ª Reunião Ordinária, do 4º Período Legislativo, por motivos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_pedido_de_informacao_natalserrano2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_pedido_de_informacao_natalserrano2024.pdf</t>
   </si>
   <si>
     <t>Pedido de informação sobre o Natal Serrano de Taquaritinga do Norte 2024:_x000D_
 a) Data de abertura e término._x000D_
 b) Custo detalhado das despesas._x000D_
 c) Lista dos Patrocinadores e o respectivo valor investido.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_-_abono_de_faltas_006_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_-_abono_de_faltas_006_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 21/11/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_de_abono_de_falta_-_demir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_de_abono_de_falta_-_demir.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 14 de novembro de 2024, por motivos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1174/abono_de_falta_joao_eugenio_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1174/abono_de_falta_joao_eugenio_1.pdf</t>
   </si>
   <si>
     <t>Abono de Falta da 6ª Sessão Legislativa em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_-_abono_de_faltas_007_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_-_abono_de_faltas_007_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 03/12/2024, para tratar de assuntos de trabalho referente a atividade parlamentar em Brasília - DF.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/falta_eraldo_.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/falta_eraldo_.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABONO DE FALTA, NO DIA 03 DE DEZEMBRO DE 2024, POR MOTIVOS PESSOAIS E INADIÁVEIS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_-_abono_de_faltas_008_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_-_abono_de_faltas_008_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta a reunião ordinaria do dia 09/12/2024, para tratar de assuntos particulares e inadiáveis.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/833/dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2021_ordenador_de_despesas_ivanildo_mestre_bezerra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/833/dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2021_ordenador_de_despesas_ivanildo_mestre_bezerra..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte - PE, relativas ao exercício de 2021, Ordenador de Despesas: Ivanildo Mestre Bezerra</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_resolucao-dispoe_sobre_a_regulamentacao_da_lei_federal_no14.129-2021.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_resolucao-dispoe_sobre_a_regulamentacao_da_lei_federal_no14.129-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal nº14.129-2021</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_resolucao-dispoe_sobre_a_observancia_da_ordem_cronologica_de_pagamento_das_obrigacoes..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_resolucao-dispoe_sobre_a_observancia_da_ordem_cronologica_de_pagamento_das_obrigacoes..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a observância da ordem cronológica de pagamento das obrigações relativas ao fornecimento de bens, locações, prestação de serviços e realização de obras, no âmbito desta Câmara Legislativa.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/projeto_de_resolucao-regulamenta_o_regime_de_trabalho_hibrido_dos_servidores_da_camara_de_vereadores_de_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/projeto_de_resolucao-regulamenta_o_regime_de_trabalho_hibrido_dos_servidores_da_camara_de_vereadores_de_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>Regulamenta o regime de trabalho híbrido dos servidores da Câmara de Vereadores de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_resolucao-converte_em_doacoes_as_cessoes_de_uso_de_dispositivos_eletronicos_afetados_que_guarnecem_os_gabinetes_aos_vereadores_do_municipio_de_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_resolucao-converte_em_doacoes_as_cessoes_de_uso_de_dispositivos_eletronicos_afetados_que_guarnecem_os_gabinetes_aos_vereadores_do_municipio_de_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>Converte em doações as cessões de uso de dispositivos eletrônicos afetados que guarnecem os gabinetes, aos Vereadores do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>PARL</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>CECESASDC - Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_ploe03_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_ploe03_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 03/2024: - Autoriza a abertura de crédito especial ao orçamento atual de 2024, e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_ploe02_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_ploe02_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 02/2024: - "Autoriza o pagamento extraordinário do passivo do FUNDEF, decorrente de precatório judicial, com a definição da destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados, nos termos do parágrafo único do art. 5° da emenda constitucional n° 114, de 16 de dezembro de 2021"  Esta Comissão opina favoravelmente pela legalidade da tramitação.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_cfo_ploe_n01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_cfo_ploe_n01.pdf</t>
   </si>
   <si>
     <t>PLOE 01/2024: - Projeto de Lei N° 01/2024 - Atualiza o valor do SALÁRIO MÍNIMO VIGENTE dos servidores municipais que recebem remuneração equivalente ao salário mínimo constitucional vigente, no âmbito do Poder Executivo Municipal de Taquaritinga do Norte, a vigorar a partir de 01 de janeiro de 2024.  Esta Comissão opina favoravelmente pela legalidade da tramitação.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/779/parecer_cfo_ploe_n02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/779/parecer_cfo_ploe_n02.pdf</t>
   </si>
   <si>
     <t>PLOE 02/2024: - "Autoriza o pagamento extraordinário do passivo do FUNDEF, decorrente de precatório judicial, com a definição da destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados, nos termos do parágrafo único do art. 5° da emenda constitucional n° 114, de 16 de dezembro de 2021".  Esta Comissão opina favoravelmente pela legalidade da tramitação.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/780/parecer_cfo_ploe_n03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/780/parecer_cfo_ploe_n03.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>CJLE - Comissão de Justiça, Legislação e Ética</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_cjle_ploe_n01_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_cjle_ploe_n01_ok.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 01/2024 - Atualiza o valor do SALÁRIO MÍNIMO VIGENTE dos servidores municipais que recebem remuneração equivalente ao salário mínimo constitucional vigente, no âmbito do Poder Executivo Municipal de Taquaritinga do Norte, a vigorar a partir de 01 de janeiro de 2024. Esta Comissão opina favoravelmente pela legalidade do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/782/parecer_cjle_ploe_n02_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/782/parecer_cjle_ploe_n02_ok.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 02/2024 - Autoriza o pagamento extraordinário do passivo do FUNDEF, decorrente de precatório judicial, com a definição da destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados, nos termos do parágrafo único do art. 5° da emenda constitucional n° 114, de 16 de dezembro de 2021. Esta Comissão opina favoravelmente pela legalidade do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_cjle_ploe_n03_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_cjle_ploe_n03_ok.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 03/2024 - Autoriza a abertura de crédito especial ao orçamento atual de 2024, e dá outras providências. Esta Comissão opina favoravelmente pela legalidade do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_cfo_ploe_n04.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_cfo_ploe_n04.pdf</t>
   </si>
   <si>
     <t>PLOE 04/2024: - Autoriza a abertura de crédito suplementar e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_cjle_ploe_n04.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_cjle_ploe_n04.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 04/2024 - Autoriza a abertura de crédito suplementar e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>CTICSP - Comissão de Turismo, Indústria, Comércio e Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_ploe_20-2023_cticsp.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_ploe_20-2023_cticsp.pdf</t>
   </si>
   <si>
     <t>PLOE 20/2023: Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artificios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Taquaritinga do Norte - PE, e dá outras providências. Esta Comissão opina favoravelmente a tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_ploe_20-2023_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_ploe_20-2023_cjle.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 20/2023 - Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Taquaritinga do Norte - PE, e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/834/parecer_ploe_05-2024_cecesad.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/834/parecer_ploe_05-2024_cecesad.pdf</t>
   </si>
   <si>
     <t>PLOE 05/2024: - Dispõe sobre o reajuste dos vencimentos dos professores da rede municipal de ensino de Taquaritinga do Norte—PE, para o exercício 2024 e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/835/parecer_cfo_ploe_n_05-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/835/parecer_cfo_ploe_n_05-2024.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/836/parecer_ploe_05-2024_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/836/parecer_ploe_05-2024_cjle.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 05/2024 - Dispõe sobre o reajuste dos vencimentos dos professores da rede municipal de ensino de Taquaritinga do Norte—PE, para o exercício 2024 e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/887/parecer_emenda_supressiva_comissao_de_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/887/parecer_emenda_supressiva_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 1/2024: Ementa: - Suprima-se, nos termos do Art. 154, I, do Regimento Interno, os incisos I e II do artigo Art. 1° do Projeto de Lei Ordinária do Executivo 13/2024. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/886/parecer_projeto_de_lei_13_comissao_de_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/886/parecer_projeto_de_lei_13_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO 13/2024: Ementa: - Dispõe sobre o reajuste salarial dos servidores públicos do quadro de pessoal comissionado do poder executivo do município de Taquaritinga do Norte -PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/888/parecer_projeto_de_lei_10_comissao_de_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/888/parecer_projeto_de_lei_10_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO 10/2024: Ementa: - Autoriza o pagamento da gratificação por desempenho às equipes de saúde bucal na atenção primária (APS), instituídos pela portaria GM/MS n°960/2023 no âmbito do município de Taquaritinga do Norte—PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/898/parecer_projeto_de_lei_11_comissao_de_turismo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/898/parecer_projeto_de_lei_11_comissao_de_turismo.pdf</t>
   </si>
   <si>
     <t>PLOE 11/2024: Dispõe sobre a criação de gratificações de função da Guarda Civil Municipal de Taquaritinga do Norte/PE e outras providências. Esta Comissão opina favoravelmente a tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/899/parecer_projeto_de_lei_10_financas_e_orcamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/899/parecer_projeto_de_lei_10_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PLOE 10/2024: - Autoriza o pagamento da gratificação por desempenho às equipes de saúde bucal na atenção primária (APS), instituídos pela portaria GM/MS n° 960/2023 no âmbito do município de Taquaritinga do Norte—PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_lei_11_financas_e_orcamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_lei_11_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PLOE 11/2024: - Dispõe sobre a criação de gratificações de função da Guarda Civil Municipal de Taquaritinga do Norte/PE e outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_lei_13_financas_e_orcamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_lei_13_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PLOE 13/2024: - Dispõe sobre o reajuste salarial dos servidores públicos do quadro de pessoal comissionado do poder executivo do município de Taquaritinga do Norte -PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/902/parecer__emenda_supressiva_1-_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/902/parecer__emenda_supressiva_1-_cfo.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 1/2024: - Suprima-se, nos termos do Art. 154, I, do Regimento Interno, os incisos I e II do artigo Art. 1° do Projeto de Lei Ordinária do Executivo 13/2024. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>CMJLEFO - Comissão Mista de Justiça, Legislação e Ética e Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_resolucao_01_comissao_mista_de_justica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_resolucao_01_comissao_mista_de_justica.pdf</t>
   </si>
   <si>
     <t>PRES 01/2024: Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte - PE, relativas ao exercício de 2021, Ordenador de Despesas: Ivanildo Mestre Bezerra. Esta Comissão opina favoravelmente ao Projeto de resolução em tela.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_projeto_de_lei_13_justica_e_legislacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_projeto_de_lei_13_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>PLOE 13/2024 - Dispõe sobre o reajuste salarial dos servidores públicos do quadro depessoal comissionado do poder executivo do município de Taquaritinga do Norte -PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/905/parecer_projeto_de_lei_11_justica_legislacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/905/parecer_projeto_de_lei_11_justica_legislacao.pdf</t>
   </si>
   <si>
     <t>PLOE 11/2024 - Dispõe sobre a criação de gratificações de função da Guarda Civil Municipal de Taquaritinga do Norte/PE e outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/906/parecer_projeto_de_lei_10_justica_e_legislacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/906/parecer_projeto_de_lei_10_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>PLOE 10/2024 - Autoriza o pagamento da gratificação por desempenho às equipes de saúde bucal na atenção primária (APS), instituídos pela portaria GM/MS n° 960/2023 no âmbito do município de Taquaritinga do Norte—PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/907/parecer_emenda_supressiva_comissao_de_justica_legislacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/907/parecer_emenda_supressiva_comissao_de_justica_legislacao.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva no 1/2024 - Suprima-se, nos termos do Art. 154, I, do Regimento Interno, os incisos I e II do artigo Art. 1 ° do Projeto de Lei Ordinária do Executivo 13/2024. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/908/parecer_projeto_de_decreto_comissao_de_justica_legislacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/908/parecer_projeto_de_decreto_comissao_de_justica_legislacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo no 1/2024 - Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor DOGIVAL FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/941/parecer_cjle_ploe_n16_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/941/parecer_cjle_ploe_n16_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 16/2024 - Dispõe sobre o reajuste salarial dos servidores públicos do quadro de pessoal comissionado do poder executivo do município de Taquaritinga do Norte -PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/942/parecer_cjle_pdl_n2_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/942/parecer_cjle_pdl_n2_2024.pdf</t>
   </si>
   <si>
     <t>PDL n° 2/2024 - Concede Título de Cidadão de Taquaritinga do Norte PE ao Ilustríssimo Senhor Ademilson Alves da Silva. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_cecesasdc_ploe_n14_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_cecesasdc_ploe_n14_2024.pdf</t>
   </si>
   <si>
     <t>Altera A Lei N° 1.593/2009 adequando o Plano de Cargos, Carreiras e Vencimentos do Magistério Público do Município de Taquaritinga Do Norte. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_cticsp_ploe_n15_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_cticsp_ploe_n15_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Anual de 2024, e dá outras providencias. Esta Comissão opina favoravelmente a tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_cfo_ploe_no15_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_cfo_ploe_no15_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 15/2024: - Autoriza a abertura de Crédito Especial ao Orçamento Anual de 2024, e dá outras providencias. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_cfo_ploe_n14_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_cfo_ploe_n14_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 14/2024: - Altera A Lei N° 1.593/2009 adequando o Plano de Cargos, Carreiras e Vencimentos do Magistério Público do Município de Taquaritinga Do Norte. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/967/parecer_cjle_plol_n4_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/967/parecer_cjle_plol_n4_2024.pdf</t>
   </si>
   <si>
     <t>PLOL 4/2024 - Denominar o PSF da Vila do Algodão de ( PSF - Inácia Ferreira de Araújo). Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/968/parecer_cjle_plol_n4_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/968/parecer_cjle_plol_n4_2024.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/969/parecer_cjle_plol_n5_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/969/parecer_cjle_plol_n5_2024.pdf</t>
   </si>
   <si>
     <t>PLOL 5/2024 - Denominar a rua Algodão 3 na Vila do Algodão de rua Luiz De França Ferreira. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_cjle_ploe_n15_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_cjle_ploe_n15_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 15/2024 - Autoriza a abertura de Crédito Especial ao Orçamento Anual de 2024, e dá outras providencias. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_cjle_pdl_n6__2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_cjle_pdl_n6__2024.pdf</t>
   </si>
   <si>
     <t>PDL n° 6/2024 - Concede Título de Cidadão de Taquaritinga do Norte - PE, ao ilustríssimo Senhor Ivandilson Sobral da Silva. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_cjle_pres_2_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_cjle_pres_2_2024.pdf</t>
   </si>
   <si>
     <t>PRES 2/2024 - Dispõe sobre a regulamentação da Lei Federal n°14.129-2021. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_cjle_plol_n5_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_cjle_plol_n5_2024.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/996/parecer_cjle_ploe_n14_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/996/parecer_cjle_ploe_n14_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 14/2024: Altera A Lei N° 1.593/2009 adequando o Plano de Cargos, Carreiras e Vencimentos do Magistério Público do Município de Taquaritinga Do Norte. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/997/parecer_cjle_pdl_n5_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/997/parecer_cjle_pdl_n5_2024.pdf</t>
   </si>
   <si>
     <t>PDL n° 5/2024: Concede a Ilustríssima Senhora SUELEIDE MARIA ARAÚJO DA TRINDADE, Título de Cidadão de Taquaritinga do Norte - PE, em reconhecimento aos serviços prestados a este Município. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_cjle__pdl_n8_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_cjle__pdl_n8_2024.pdf</t>
   </si>
   <si>
     <t>PDL n° 8/2024: Autoriza a consulta popular dirigida à população do município de Taquaritinga do Norte - PE, nos termos do artigo 14, §§ 12 e 13, da Constituição Federal, com alterações feitas pela EC 111/2021. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1045/parecer_cecesasdc_ploe_n17_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1045/parecer_cecesasdc_ploe_n17_2024.pdf</t>
   </si>
   <si>
     <t>PLOE Nº17/2024. Dispõe sobre o Plano Municipal pela Primeira Infância de Taquaritinga do Norte/PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1093/parecer_cticsp_plol_9_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1093/parecer_cticsp_plol_9_2024.pdf</t>
   </si>
   <si>
     <t>PLOL 9/2024: "Dispõe sobre a implantação do Programa de Desenvolvimento da Confecção "Feito em Casa" no âmbito do município de Taquaritinga do Norte-PE". Esta comissão opina favoravelmente pela tramitação do projeto em tela.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1094/parecer_comissao_mista_ploe_n18_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1094/parecer_comissao_mista_ploe_n18_2024.pdf</t>
   </si>
   <si>
     <t>PLOE 18/2024 — "Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2025 e dá outras providências". Esta Comissão opina favoravelmente pela tramitação ao Projeto de lei em tela.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/parecer_cjle_plol_n10_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/parecer_cjle_plol_n10_2024.pdf</t>
   </si>
   <si>
     <t>PLOL 10/2024: Denominar a Rua Projetada-2, no Bairro Boa Vista, de: "Rua Abílio Simão de Figuerôa". Esta Comissão opina pelo arquivamento do projeto em tela, considerando que a matéria em questão já lei pelo número 2090/22 de 30 de maio 2022.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/parecer_cjle_plol_09-24_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/parecer_cjle_plol_09-24_ok.pdf</t>
   </si>
   <si>
     <t>PLOL 09/2024 - Dispõe sobre a implantação do Programa de Desenvolvimento da Confecção "Feito em Casa" no âmbito do município de Taquaritinga do Norte-PE. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/parecer_cjle_ploe_17-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/parecer_cjle_ploe_17-2024.pdf</t>
   </si>
   <si>
     <t>PLOE 17/2024 - Dispõe sobre o Plano Municipal pela Primeira Infância de Taquaritinga do Norte/PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/parecer_cjle_pdl_no4-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/parecer_cjle_pdl_no4-2024.pdf</t>
   </si>
   <si>
     <t>PDL n° 4/2024 - Concede ao Ilustríssimo Senhor JOSÉ ANDRÉ GOMES FERREIRA, Título de Cidadão de Taquaritinga do Norte- PE, em reconhecimento aos serviços prestados a este Município. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/parecer_cjle_pdl_n10_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/parecer_cjle_pdl_n10_2024.pdf</t>
   </si>
   <si>
     <t>PDL n 10/2024 - Concede a Medalha Severino Pereira Da Silva Ao Cidadão "AdrianoAntônio Da Silva". Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1101/parecer_cjle_plol_06-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1101/parecer_cjle_plol_06-2024.pdf</t>
   </si>
   <si>
     <t>PLOL 6/2024 - Denominar a Rua projetada Bairro Bom Jesus, em Pão de Açúcar de: "Rua Helena Bezerra da Silva". Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1102/parecer_cjle_plol_07-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1102/parecer_cjle_plol_07-2024.pdf</t>
   </si>
   <si>
     <t>PLOL 7/2024 - Dispõe sobre denominação de logradouro público inominado de AVENIDA VEREADOR JOÃO FERREIRA DE MELO "João de Ana", compreendendo o trecho entre abrigo de passageiro nas margens PE-130, no Silva de Baixo até o empreendimento Maria Chalés, no entroncamento com o final da pavimentação em paralelepípedo e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1103/parecer_cjle_plol_08-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1103/parecer_cjle_plol_08-2024.pdf</t>
   </si>
   <si>
     <t>PLOL 8/2024 - Dispõe sobre Declara Patrimônio Cultural Imaterial do Município de Taquaritinga do Norte - PE, a Caminhada de Santo Amaro e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1104/parecer_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1104/parecer_educacao.pdf</t>
   </si>
   <si>
     <t>PLOE 19/2024: "Cria o cadastro de identificação municipal de PCD, e a Carteira de Identificação PCD no âmbito do Município de Taquaritinga do Norte/PE, e dá outras providências". Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1105/parecer_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1105/parecer_cjle.pdf</t>
   </si>
   <si>
     <t>PLOE 19/2024 — "Cria o cadastro de identificação municipal de PCD, e a Carteira de Identificação PCD no âmbito do Município de Taquaritinga do Norte/PE, e dá outras providências". Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_cfo_ploe_n24-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_cfo_ploe_n24-2024.pdf</t>
   </si>
   <si>
     <t>PLOE 24/2024: - Autoriza o poder executivo municipal a repassar aos agentes comunitários de saúde - ACS, e aos agentes de combate às endemias - ACE, incentivo financeiro adicional e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_cfo_ploe_n25-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_cfo_ploe_n25-2024.pdf</t>
   </si>
   <si>
     <t>PLOE 25/2024: - Projeto de Lei que trata da abertura de Crédito Suplementar na ordem de R$ 3.700.00o,00(Três Milhões e setecentos mil reais) para atender as despesas com Pessoal da Educação do Município de Taquaritinga do Norte. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_cjle_ploe_n_24-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_cjle_ploe_n_24-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 24/2024 - Autoriza o poder executivo municipal a repassar aos agentes comunitários de saúde - ACS, e aos agentes de combate às endemias - ACE, incentivo financeiro adicional e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_cjle_ploe_n23-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_cjle_ploe_n23-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 23/2024 - Institui no calendário do município de Taquaritinga do Norte -PE, o dia do agente comunitário de saúde - ACS, e do agente de combate à endemias - ACE, e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1163/parecer__26_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1163/parecer__26_educacao.pdf</t>
   </si>
   <si>
     <t>PLOE 26/2024: Ementa: Regulamenta o novo modelo de cofinanciamento federal do piso de Atenção Primária à Saúde — APS, no âmbito do município de Taquaritinga do Norte-PE, autorizando o pagamento da gratificação por desempenho na atenção primária à saúde —_x000D_
 APS, e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1164/parecer__ploe_26_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1164/parecer__ploe_26_cfo.pdf</t>
   </si>
   <si>
     <t>PLOE 26/2024: - Regulamenta o novo modelo de cofinanciamento federal do piso de atenção primária à saúde — APS, no âmbito do município de Taquaritinga do Norte-PE, autorizando o pagamento da gratificação por desempenho na atenção primária à saúde — APS, e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_ploe_21_comissao_mista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_ploe_21_comissao_mista.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação do PLOE 21/2024: Estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_emenda_modificativa_comissao_mista_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_emenda_modificativa_comissao_mista_2.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da EMENDA MODIFICATIVA 2/2024: Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 7° e o § 1° do Projeto de Lei Ordinária do Executivo 21/2024.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1168/parecer_emenda_modificativa_comissao_mista_3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1168/parecer_emenda_modificativa_comissao_mista_3.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da PARECER EMENDA MODIFICATIVA 3/2024: Acrescente-se, nos termos do Art. 154, III, do Regimento Interno, os incisos I, II e III ao Art. 7° do Projeto de Lei Ordinária do Executivo 21/2024.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1169/parecer_emenda_aditiva_comissao_mista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1169/parecer_emenda_aditiva_comissao_mista.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela tramitação da PARECER EMENDA ADITIVA 4/2024: Emenda Aditiva PLOE N° 21-2024: Acrescente-se, nos termos do Art. 154, III, do Regimento Interno, o Art. 9°-A e os § 1° e § 2° do Projeto de Lei Ordinária do Executivo 21/2024.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1170/parecer__ploe_26-24_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1170/parecer__ploe_26-24_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER PELA LEGALIDADE DO Projeto de Lei N° 26/2024 - Regulamenta o novo modelo de cofinanciamento federal do piso de atenção primária à saúde — APS, no âmbito do município de Taquaritinga do Norte-PE, autorizando o pagamento da gratificação por desempenho na atenção primária à saúde — APS, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_ploe_25-24_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_ploe_25-24_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER PELA LEGALIDADE DO Projeto de Lei N° 25/2024 - Projeto de Lei que trata da abertura de Crédito Suplementar na ordem de R$ 3.700.00o,00(Três Milhões e setecentos mil reais) para atender as despesas com Pessoal da Educação do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1172/parecer_prs_3_24_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1172/parecer_prs_3_24_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER PELA LEGALIDADE DO  Projeto de Resolução N° 03/2024 - Dispõe sobre a observância da ordem cronológica de pagamento das obrigações relativas ao fornecimento de bens, locações, prestação de serviços e realização de obras, no âmbito desta Câmara Legislativa.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_pdl_3_24_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_pdl_3_24_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER PELO ARQUIVAMENTO DO PDL n° 3/2024 - Concede ao Ilustríssimo Senhor LUIS CARLOS DO NASCIMENTO SILVA (CARLINHOS) Título de Cidadão de Taquaritinga do Norte- PE, em reconhecimento aos bons serviços prestados, junto à Secretaria de Saúde, à população.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1182/pelo_arquivamento_do_ploe_20-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1182/pelo_arquivamento_do_ploe_20-2024.pdf</t>
   </si>
   <si>
     <t>Pelo Arquivamento do PLOE 20/2024 dispõe sobre reestruturação da Corregedoria da Guarda Municipal de Taquaritinga do Norte PE, alterando dispositivos da lei municipal Nº 12.088/2022, sobre a criação do Regimento Interno, e regulamenta o processo administrativo disciplinar relativo a guarda municipal.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1183/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1183/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 28/2024 Altera e atualiza a redação da Lei nº 2.126 de 17 de outubro de 2022, que instituiu o tratamento diferenciado, favorecido e de incentivo a ser dispensado às microempresas, às empresas de pequeno porte e ao microempreendedor individual, no âmbito do município de Taquaritinga do Norte PE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1184/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1184/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 27/2024 Altera a redação da lei n 2.161 de 23 de dezembro de 2023 que dispõe sobre atos públicos de liberação das atividades econômicas no município de Taquaritinga do Norte PE e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>COUSPAMA - Comissão de Obras, Urbanismo, Serviços Públicos, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1185/favoravelmente_pela_legalidade_da_tramitacao_do_plol_22-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1185/favoravelmente_pela_legalidade_da_tramitacao_do_plol_22-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 22/2024 Autoriza desafetação e mudança de destino de bem público de uso de uso comum e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1186/pelo_arquivamento_do_plol_01-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1186/pelo_arquivamento_do_plol_01-2024.pdf</t>
   </si>
   <si>
     <t>Pelo Arquivamento do PLOL 01/2024 Dispõem sobre a criação da Área de Proteção Ambiental (APA) das bacias hídricas do Cumbe, Várzea Grande e Conceição, localizadas no bioma de Brejo de Altitude de Taquaritinga do Norte, atendendo ao Plano Diretor do Município.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1187/favoravelmente_pela_legalidade_da_tramitacao_do_plol_11-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1187/favoravelmente_pela_legalidade_da_tramitacao_do_plol_11-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOL 11/2024 Institui o "IPTU SOCIAL" que dispõe sobre a concessão de isenção de IPTU - Imposto Predial e Territorial Urbano no Município de Taquaritinga do Norte/PE e d4 outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1188/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_22-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1188/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_22-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 22/2024 Autoriza desafetação e mudança de destino de bem público de uso de_x000D_
 uso comum e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1189/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1189/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1190/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1190/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1191/favoravelmente_pela_legalidade_da_tramitacao_do_plol_12-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1191/favoravelmente_pela_legalidade_da_tramitacao_do_plol_12-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOL 12-2024 Denominar o velório municipal de pão de açúcar localizado na Avenida Balbino Pereira de: velório municipal Francisco José Bezerra Filho (conhecido por Chiquinho pai de Lero).</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/favoravelmente_pela_legalidade_da_tramitacao_do_plol_13-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/favoravelmente_pela_legalidade_da_tramitacao_do_plol_13-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOL 13-2024 Denominar rua projetada - 101-c- no bairro sítio agreste, de: "rua_x000D_
 Tereza Leandro da Silva".</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/favoravelmente_pela_legalidade_da_tramitacao_do_pres_04-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/favoravelmente_pela_legalidade_da_tramitacao_do_pres_04-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PRES 04-2024 Regulamenta o regime de trabalho hibrido dos servidores da Câmara de Vereadores de Taquaritinga do Norte - PE.”</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/pelo_arquivamento_do_plol_01-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/pelo_arquivamento_do_plol_01-2024.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/pelo_arquivamento_do_plol_11-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/pelo_arquivamento_do_plol_11-2024.pdf</t>
   </si>
   <si>
     <t>Pelo Arquivamento do PLOL 11/2024 Institui o "IPTU SOCIAL" que dispõe sobre a concessão de isenção de IPTU - Imposto Predial e Territorial Urbano no Município de Taquaritinga do Norte/PE e da outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/pelo_arquivamento_do_ploe_20-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/pelo_arquivamento_do_ploe_20-2024.pdf</t>
   </si>
   <si>
     <t>Pelo Arquivamento do PLOE 20/2024 Dispõe sobre reestruturação da Corregedoria da Guarda Municipal de Taquaritinga do Norte PE, alterando dispositivos da lei municipal Nº 12.088/2022, sobre a criação do Regimento Interno, e regulamenta o processo administrativo disciplinar relativo_x000D_
 à guarda municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/favoravelmente_pela_legalidade_da_tramitacao_do_pres_05-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/favoravelmente_pela_legalidade_da_tramitacao_do_pres_05-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PRES 05-2024 Converte em doações as cessões de uso de dispositivos eletrônicos afetados que guarnecem os gabinetes, aos Vereadores do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf</t>
   </si>
   <si>
     <t>Favoravelmente pela legalidade da tramitação do PLOE 27-2024 Altera a redação da lei n 2.161 de 23 de dezembro de 2023 que dispõe sobre atos públicos de liberação das atividades econômicas no município de Taquaritinga do Norte PE e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/872/emenda_supressiva_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/872/emenda_supressiva_assinado.pdf</t>
   </si>
   <si>
     <t>Suprima-se, nos termos do Art. 154, I, do Regimento Interno, os incisos I e II do artigo Art. 1º do Projeto de Lei Ordinária do Executivo 13/2024.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1155/emenda_modificativa_nba_0012024_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1155/emenda_modificativa_nba_0012024_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLOE Nº 21-2024: Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 7º e  o § 1º do Projeto de Lei Ordinária do Executivo 21/2024.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1156/emenda_aditiva_0012024_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1156/emenda_aditiva_0012024_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLOE Nº 21-2024: Acrescente-se, nos termos do Art. 154, III, do  Regimento Interno, os incisos I, II e III ao Art. 7º do Projeto de Lei Ordinária do Executivo 21/2024.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1158/emenda_aditiva_ploe_no_15-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1158/emenda_aditiva_ploe_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLOE Nº 21-2024: Acrescente-se, nos termos do Art. 154, III, do Regimento Interno, o Art. 9°-A e os § 1º e § 2º do Projeto de Lei Ordinária do Executivo 21/2024</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_dogival_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_dogival_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor DOGIVAL FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_decreto_legislativo-titulo_de_cidadao_ademilson_alves_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_decreto_legislativo-titulo_de_cidadao_ademilson_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte PE ao Ilustríssimo Senhor Ademilson Alves da Silva.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/889/decreto_legislativo_luis_carlos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/889/decreto_legislativo_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor LUIS CARLOS DO NASCIMENTO SILVA (CARLINHOS) Titulo de Cidadão de Taquaritinga do Norte- PE, em reconhecimento aos bons serviços prestados, junto à Secretaria de Saúde, à população.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/895/decreto_legislativo_jose_andre.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/895/decreto_legislativo_jose_andre.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ ANDRÉ GOMES FERREIRA, Título de Cidadão de Taquaritinga do Norte- PE, em reconhecimento aos serviços prestados a este Município</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_sueleide_maria_araujo_da_trindade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_sueleide_maria_araujo_da_trindade.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora SUELEIDE MARIA ARAÚJO DA TRINDADE, Título de Cidadão de Taquaritinga do Norte- PE, em reconhecimento aos serviços prestados a este Município.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_decreto_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_decreto_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE TAQUARITINGA DO NORTE - PE, AO ILUSTRÍSSIMO SENHOR IVANDILSON SOBRAL DA SILVA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Galego de Tonho, Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_decreto_legislativo-titulo_de_cidadania_lidiane_ferreira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_decreto_legislativo-titulo_de_cidadania_lidiane_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Norte Taquaritinguense a Ilustríssima Senhorita_x000D_
 LIDIANE FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_decreto_legislativo-autoriza_a_consulta_popular_dirigida_a_populacao_do_municipio_de_taquaritinga_do_norte-pe_nos_termos_do_artigo_14.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_decreto_legislativo-autoriza_a_consulta_popular_dirigida_a_populacao_do_municipio_de_taquaritinga_do_norte-pe_nos_termos_do_artigo_14.pdf</t>
   </si>
   <si>
     <t>Autoriza a consulta popular dirigida à população do município de Taquaritinga do Norte - PE, nos termos do artigo 14,§§ 12 e 13, da Constituição Federal, com alterações feitas pela EC 111/2021.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_decreto_legislativo-titulo_de_cidadania_maria_fernanda_silva_de_oliveira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_decreto_legislativo-titulo_de_cidadania_maria_fernanda_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Norte Taquaritinguense a Ilustríssima Senhora MARIA FERNANDA SILVA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA SEVERINO PEREIRA DA SILVA AO CIDADÃO ADRIANO ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Galego de Tonho, Geovane, Guilherme Cumaru, Hélio de Novo, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/817/plol_-_dispoem_sobre_a_criacao_da_area_de_protecao_ambiental_apa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/817/plol_-_dispoem_sobre_a_criacao_da_area_de_protecao_ambiental_apa.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a criação da Área de Proteção Ambiental (APA) das bacias hídricas do Cumbe, Várzea Grande e Conceição, localizadas no bioma de Brejo de Altitude de Taquaritinga do Norte, atendendo ao Plano Diretor do Município.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/894/plol_r._alfredo_laurentino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/894/plol_r._alfredo_laurentino.pdf</t>
   </si>
   <si>
     <t>Fica denominada A RUA BEIRO RIO (POPULARMENTE CONHECIDA COMO RUA DAS CASINHAS) NO BAIRRO BEIRA DE: "RUA ALFREDO LAURENTINO DOS SANTOS - SR. ALFREDO COSTA"</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/918/milton_denominar_a_rua_10_de_maio_no_bairro_capibaribe_de_rua_amaro_joao_de_lima__amaro_madalena..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/918/milton_denominar_a_rua_10_de_maio_no_bairro_capibaribe_de_rua_amaro_joao_de_lima__amaro_madalena..pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA 10 DE MAIO NO BAIRRO CAPIBARIBE DE: RUA AMARO JOÃO DE LIMA – AMARO MADALENA</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/926/denominar_o_psf_da_vila_do_algodao_de_psf-inacia_ferreira_de_araujo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/926/denominar_o_psf_da_vila_do_algodao_de_psf-inacia_ferreira_de_araujo.pdf</t>
   </si>
   <si>
     <t>DENOMINAR O PSF DA VILA DO ALGODÃO DE PSF-INÁCIA FERREIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/927/denominar_a_rua_algodao_3_na_vila_do_algodao_de_rua_luiz_fe_franca_ferreira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/927/denominar_a_rua_algodao_3_na_vila_do_algodao_de_rua_luiz_fe_franca_ferreira.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA ALGODÃO 3 NA VILA DO ALGODÃO DE RUA LUIZ FE FRANÇA FERREIRA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/999/plol_-_denominar_a_rua_projetada_bairro_bom_jesus_em_pao_de_acucar_de_rua_helena_bezerra_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/999/plol_-_denominar_a_rua_projetada_bairro_bom_jesus_em_pao_de_acucar_de_rua_helena_bezerra_da_silva.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA BAIRRO BOM JESUS, EM PÃO DE AÇÚCAR DE: “RUA HELENA BEZERRA DA SILVA"</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_ordinaria_do_legislativo_nba_001_2024_assinado_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_ordinaria_do_legislativo_nba_001_2024_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público inominado de AVENIDA VEREADOR JOÃO FERREIRA DE MELO “João de Ana”, compreendendo o trecho entre abrigo de passageiro nas margens PE-130, no Silva de Baixo até o empreendimento Maria Chalés, no entroncamento com o final da pavimentação em paralelepípedo e dá outras providências.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_nba_002_2024_assinado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_nba_002_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declara Patrimônio Cultural Imaterial do Município de Taquaritinga do Norte - PE, a Caminhada de Santo Amaro e dá outras providências.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_legislativo_guilherme_cumaru.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_legislativo_guilherme_cumaru.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa de Desenvolvimento da Confecção "Feito em Casa" no âmbito do município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/denominar_rua_projetada-2_de_rua_abilio_simao_de_figueiroa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/denominar_rua_projetada-2_de_rua_abilio_simao_de_figueiroa.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA-2, NO BAIRRO BOA VISTA, DE: "RUA ABÍLIO SIMÃO DE FIGUEIRÔA".</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei__iptu_isencao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei__iptu_isencao.pdf</t>
   </si>
   <si>
     <t>"Institui o "IPTU SOCIAL" que dispõe sobre a concessão de isenção de IPTU - Imposto Predial e Territorial Urbano no Município de Taquaritinga do Norte/PE e dá outras providências".</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1159/adobe_scan_27_de_nov._de_2024.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1159/adobe_scan_27_de_nov._de_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINAR O VELÓRIO MUNICIPAL DE PÃO DE AÇÚCAR LOCALIZADO NA AVENIDA BALBINO PEREIRA DE: 'VELÓRIO MUNICIPAL FRANCISCO JOSÉ BEZERRA FILHO (CONHECIDO POR CHIQUINHO PAI DE LERO).</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1175/plol_joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1175/plol_joao.pdf</t>
   </si>
   <si>
     <t>DENOMINAR RUA PROJETADA - 101-C- NO BAIRRO SÍTIO AGRESTE, DE: "RUA TEREZA LEANDRO DA SILVA".</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/686/pl_001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/686/pl_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 001/2024 - Atualiza o valor do SALÁRIO MÍNIMO VIGENTE dos servidores municipais que recebem remuneração equivalente ao salário mínimo constitucional vigente, no âmbito do Poder Executivo Municipal de Taquaritinga do Norte, a vigorar a partir de 01 de janeiro de 2024.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/687/pl_no_002.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/687/pl_no_002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO EXTRAORDINÁRIO DO PASSIVO DO FUNDEF, DECORRENTE DE PRECATÓRIO JUDICIAL, COM A DEFINIÇÃO DA DESTINAÇÃO DOS RECURSOS, DOS PERCENTUAIS E CRITÉRIOS PARA O RATEIO DOS RECURSOS ENTRE OS BENEFICIADOS, NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 5º DA EMENDA CONSTITUCIONAL Nº 114, DE 16 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/717/pl_no_003.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/717/pl_no_003.pdf</t>
   </si>
   <si>
     <t>PL Nº 003/2024 - AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ATUAL DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/774/pl_no_004.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/774/pl_no_004.pdf</t>
   </si>
   <si>
     <t>PL Nº 004 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_no_005.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_no_005.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 005/2024 - DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DE TAQUARITINGA DO NORTE–PE, PARA O EXERCÍCIO 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/846/pl_mesa_e_cadeira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/846/pl_mesa_e_cadeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de passeio_x000D_
 público fronteiriço a bares, confeitarias,_x000D_
 restaurantes, lanchonetes e assemelhados, para_x000D_
 colocação de guarda-sóis, mesas e cadeiras e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/847/pl_reajuste_com_impacto_financeiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/847/pl_reajuste_com_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DO QUADRO DE PESSOAL COMISSIONADO DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARITINGA DO NORTE -PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_lei__saude_bucal_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_lei__saude_bucal_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DA GRATIFICAÇÃO POR DESEMPENHO ÀS EQUIPES DE SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA (APS), INSTITUÍDOS PELA PORTARIA GM/MS Nº 960/2023 NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE–PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/849/pl_funcao_gratifica_c_impacto.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/849/pl_funcao_gratifica_c_impacto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÕES DE FUNÇÃO DA GUARDA CIVIL MUNICIPAL DE TAQUARITINGA DO NORTE/PE E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/850/projeto_de_lei__saude_bucal_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/850/projeto_de_lei__saude_bucal_2.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/851/pl_funcao_gratificada.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/851/pl_funcao_gratificada.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÕES DE FUNÇÃO DA GUARDA CIVIL MUNICIPAL DE TAQUARITINGA DO NORTE/PE E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/852/projeto_mesa_e_cadeira_-_timbrado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/852/projeto_mesa_e_cadeira_-_timbrado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonetes e assemelhados, para colocação de guarda-sóis, mesas e cadeiras e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/853/pl_reajuste.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/853/pl_reajuste.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DO QUADRO DE PESSOAL COMISSIONADO DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARITINGA DO NORTE -PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/890/pccv_014.2024_24.04.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/890/pccv_014.2024_24.04.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.593/2009 ADEQUANDO O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/891/credito_especial_fundacao_de_seguranca_publica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/891/credito_especial_fundacao_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>EMENTA: Autoriza a abertura de Crédito Especial ao Orçamento Anual de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/928/pl_reajuste_servidores_juridico_e_educacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/928/pl_reajuste_servidores_juridico_e_educacao.pdf</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/plano__merged-1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/plano__merged-1.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre o Plano Municipal pela Primeira Infância de Taquaritinga do Norte/Pe e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/ldo_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_carteira_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_carteira_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO DE IDENTIFICAÇÃO MUNICIPAL DE PCD, E A CARTEIRA DE IDENTIFICAÇÃO PCD NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n_29.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n_29.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE REESTRUTURAÇÃO DA CORREGEDORIA DA GUARDA MUNICIPAL DE TAQUARITINGA DO NORTE/PE, ALTERANDO DISPOSITIVOS DA LEI MUNICIPAL Nº 12.088/2022, SOBRE A CRIAÇÃO DO REGIMENTO INTERNO, E REGULAMENTA O PROCESSO ADMINISTRATIVO DISCIPLINAR RELATIVO À GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_loa_2025.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_mae_rainha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_mae_rainha.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação e mudança de destino de bem público de uso de uso comum e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_-_calendario_acs_e_ace.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_-_calendario_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO DE TAQUARITINGA DO NORTE -PE, O DIA DO AGENTE COMUNOTÁRIO DE SAÚDE - ACS, E DO AGENTE DE COMBATE À ENDEMIAS - ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_acs_e_ace_autorizacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_acs_e_ace_autorizacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE -ACS, E AOS AGENTES DE COMBATE ÀS ENDEMIAS - ACE, INCENTIVO FINANCEIRO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_que_dispoe_da_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_que_dispoe_da_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que trata da abertura de Crédito Suplementar na ordem de R$ 3.700.000,00(Três Milhões e setecentos mil reais) para atender as despesas com Pessoal da Educação do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_novo_incentivo_aps_corrigido_ok1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_novo_incentivo_aps_corrigido_ok1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O NOVO MODELO DE COFINANCIAMENTO FEDERAL DO PISO DE ATENÇÃO PRIMÁRIA À SAÚDE – APS, NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE-PE, AUTORIZANDO O PAGAMENTO DA GRATIFICAÇÃO POR DESEMPENHO NA ATENÇÃO PRIMÁRIA À SAÚDE – APS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_da_liberdade_economica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_da_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 2.161 DE 23 DE DEZEMBRO DE 2023 QUE DISPÕE SOBRE ATOS PÚBLICOS DE LIBERAÇÃO DAS ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE TAQUARITINGA DO NORTE/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1143/altera_e_atualiza_a_redacao_da_lei_no_2126_de_17_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1143/altera_e_atualiza_a_redacao_da_lei_no_2126_de_17_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZA A REDAÇÃO DA LEI Nº 2.126 DE 17 DE OUTUBRO DE 2022, QUE INSTITUIU O TRATAMENTO DIFERENCIADO, FAVORECIDO E DE INCENTIVO A SER DISPENSADO ÀS MICROEMPRESAS, ÀS EMPRESAS DE PEQUENO PORTE E AO MICROEMPREENDEDOR INDIVIDUAL, NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE/PE.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>RedFi</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/redacao_final_ploe_21.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/redacao_final_ploe_21.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 21/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6135,51 +6135,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_nba_001_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_nba_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_nba_003_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_manutencaodaquadrapoliesportivagravata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/693/indicacao_retomada_conclusao_pracadegravata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/694/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_dos_pocos_artesianos_da_comunidade_de_serra_dos_bois_porque_nao_estao_funcionando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/695/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra_porque_nao_esta_funcionando.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/696/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_entregar_o_acougue_publico_lenivaldo_pereira_da_costa_aos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/697/no_sentido_de_que_ampliada_a_atual_passagem_molhada_da_comunidade_algodao__construindo_assim_outra_via_junto_a_que_ja_existe_e_tornando__ainda_mais_larga_a_parede_do_acude..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/698/no_sentido_de_que_seja_implantada_a_patrulha_rural_em_todo_municipio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/699/no_sentido_de_que_seja_implantado_o_plano_de_cargos_e_carreiras_dos_funcionarios_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/700/no_sentido_de_que_seja_feita_a_manutencao_da_van_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/701/no_sentido_de_que_seja_feita_a_recuperacao_-_comunidade_do_jerim.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/702/recuperacao_da_estrada_que_liga_jerimum_a_divisa_de_barra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_nba_004_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_nba_005_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_nba_006_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/707/escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/708/pavimentacao_est._silva_de_baixo_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/709/no_sentido_de_que_seja_feito_o_saneamento_na_rua_projetada_no_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/710/natalia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/711/no_sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/712/no_sentido_de_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/714/eraldo_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/715/eraldo_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/716/eraldo_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_demir_campo_do_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/723/no_sentido_de_que_a_prefeitura_faca_a_ampliacao_da_passagem_molhada_que_liga_a_comunidade_do_jerimum_ao_sitio_pedra_preta_proximo_a_casa_do_senhor_zoma.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/724/no_sentido_de_que_seja_colocado_postes_com_refletores_led_com_placa_solar_na_quadra_de_esportes_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/725/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_no_distrito_de_pao_de_acucar__no_bairro_trevo_proximo_a_igreja_sao_francisco__com_area_de_lazer_infantil_dispondo_de_b.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/726/no_sentido_de_que_seja_dado_continuidade_no_calcamento_da_avenida_santa_cruz_na_comunidade_do_algodao__passando_em_frente_a_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/727/no_sentido_de_ver_a_possibilidade_da_construcao_de_um_abrigo_na_comunidade_do_sitio_santo_antonio_prox_a_entrada_da_antiga_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/728/no_sentido_de_ver_a_possibilidade_de_fazer_uma_lixeira_no_sitio_sao_bento_proximo_a_casa_de_tuiu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/729/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_na_comunidade_da_situacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/731/construcao_da_base_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/732/viatura_para_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/733/viatura_para_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/734/no_sentido_que_seja_feito_o_calcamento_da_rua_beira_rio_conhecida_popularmente_como_rua_das_casinhas_no_bairro_beira_rio_em_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/736/no_sentido_de_que_seja_construida_uma_praca_com_bancos_canteiro_com_brinouedos_para_as_criancas_e_postes_de_ferro_com_luminarias_de_led_na_comunidade_do_acudinho..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/737/fazenda_sp_ao_algodao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/738/jerimum_a_fazenda_sp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/739/fazenda_sp_ao_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_nba_008_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_nba_009_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_nba_007_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/744/adobe_scan_05_de_fev_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/745/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_regulamentacao_de_um_terreno_ou_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_diante_dos_governos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/746/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_cobertura_da_area_em_frente_a_quadra_de_esportes_padre_estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/747/no_sentido_de_que_seja_coberto_o_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/751/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/752/no_sentido_de_que_seja_feita_a_manutencao_das_estradas_da_comunidade_de_riacho_doce.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/753/no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_publica_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/754/demir-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/755/demir-pavimentacao_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/756/demir-pavimentacao_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/758/no_sentido_de_que_seja_construida_02_salas_de_aula_jardim_e_jardim_ii_com_refeitorio_anexo_a_escola_chefe_leandro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/759/no_sentido_de_que_seja_feita_a_estrada_que_liga_a_comunidade_de_pedra_preta_aos_cabacos_saindo_da_casa_do_senhor_ridinaldo_ate_a_casa_do_senhor_tyago_uma_vez_que_a_via_esta_intransitavel..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/760/no_sentido_de_que_seja_colocado_postes_de_ferro_com_luminarias_led_e_placas_solar_na_parede_do_acude_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/761/no_sentido_de_que_seja_construido_um_velorio_publico_no_municip.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/762/no_sentido_de_que_seja_feito_obrasde_ampliacao_no_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/763/ares-condicionados_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_nba_011_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_nba_010_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_nba_012_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_clinica_animais.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_abrigo_animais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/771/no_sentido_de_que_seja_feito_o_calcamento_da_rua_sao_geraldo_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/772/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ferreira_tutu_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/773/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ayrton_senna_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_nba_013_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_nba_014_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_nba_015_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_-_no_sentido_de_adotar_em_nosso_municipio_o_programa_de_distribuicao_de_absovente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_cabaco_que_liga_a_estrada_de_pedra_preta_ao_riacho_doce..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_do_almoxarifado_localizado_na_brasilia_para_que_o_municipio_venha_utiliza-lo..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao-no_sentido_de_que_seja_realizado_o_bingo_das_maes_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/789/ind-natalia_no_sentido_de_que_seja_feita_a_rocagem_e_limpeza_de_terreno_no_bairro_beira_rio_proximo_a_academia_da_cidade..docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/790/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_instituir_uma_lei_municipal_reconhecendo_o_dia_do_agente_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/791/no_sentido_de_que_seja_feito_50_metros_de_calcamento_passando_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/792/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_praca_arborizada_com_brinquedos_para_criancas_no_bairro_badoques_no_terreno_da_prefeitura_ao_lado_do_psf_do_bairro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/793/no_sentido_de_que_seja_disponibilizado_um_carro_da_saude_a_partir_do_mes_de_marco_para_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/794/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_requalificar_a_praca_josimar_leonel_de_oliveira_localizada_em_frente_a_secretaria_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/795/no_sentido_de_que_seja_construida_uma_nova_escola_no_loteamento_capibaribe_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/797/demir_-_calcamento_do_silva_de_baixo_aos_chales.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/798/demir-_ar_condicionado_no_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao-seja_inst_ar-condicionado_velorio_gravata.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao-sentindo_que_seja_construida_uma_cisterna.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/803/ind-amauri-energiaeletricadocampodefuteboldacomunidadepedrapreta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/804/ind-amauri-manutencaodailuminacaodapracaepostesdoalgodao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/805/ind-amauri-moradoresdepedrapretapegaraguanoacudedacomunidade.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_nba_016_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_nba_017_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_nba_018_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_do_poco_da_pedra_proximo_ao_abrigo_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_da_comunidade_do_sitio_grude_proximo_a_casa_de_dona_luiza_bastao..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao-no_sentido_de_que_a_prefeitura_tome_providencias_em_carater_de_emergencia_a_respeito_do_sangrador_do_acude_da_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_05-2024.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_gravata_do_ibiapina_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_pao_de_acucar_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_taquaritinga_do_norte_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_nba_019_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_nba_020_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_nba_021_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_estrada_que_liga_o_sitio_pe_de_serra_ao_sitio_grude_que_passa_na_frente_da_casa_do_senhor_dorin..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_iluminacao_publica_do_sitio_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/828/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_saude_veja_a_possibilidade_de_mandar_um_carro_fumace_para_passar_em_todo_o_municipio_a_fim_de_controlar_os_mosquitos_que_estao_surgindo..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao-no_sentido_de_que_o_poder_publico_municipal_realize_obras_de_requalificacao_e_melhorias_do_estadio_municipal_conhecido_como_poeirao_no_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/832/no_sentido_de_que_seja_construida_uma_unidade_de_saude_da_familia_no_bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/837/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_instalar_um_ar-condicionado_no_velorio_municipal_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/838/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_faca_a_reforma_da_sala_de_aula_que_esta_interditada_com_risco_de_desabar_na_escola_leandro_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/839/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_e_a_diretoria_de_esporte_construa_um_banheiro_na_quadra_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/840/construcao_de_todo_o_alambrado_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/841/reforma_nas_instalacoes_do_caic.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/843/no_sentido_de_que_seja_feita_a_conclusao_da_quadra_de_esportes_jose_candido_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/844/no_sentido_de_que_seja_feito_o_saneamento_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/845/no_sentido_de_que_seja_construida_uma_praca_arborizada_com_bancos_postes_de_ferro_com_luminarias_de_led_area_de_lazer_infantil_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/858/conclusao_da_passagem_molhada_do_acude_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/859/manutencao_da_iluminacao_pub_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/860/atendido_a_indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/861/no_sentido_de_que_seja_feito_um_bueiro_no_riacho_do_assentamento_moroto_proximo_a_comunidade_situacao..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/862/no_sentido_de_que_seja_construida_uma_quadra_de_esportes_na_comunidade_tatus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/863/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao-reforma_ampliacao_ou_novo_projeto_para_area_conhecida_popularmente_como_bomba.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/865/ind-_guilherme_-_iluminacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/866/ind-_guilherme_-_brinquedos_na_praca_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/868/no_sentido_do_poder_executivo_veja_a_possibilidade_de_fazer_o_roco_dos_matos_na_estrada_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/869/demir_-_pavimentacao_do_sitio_sao_miguel_ate_as_furnas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/870/demir_-_pavimentacao_da_barragem_de_matheus_vieira__ate_pinguelo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/871/demir_-_pavimentacao_estrada_matheus_vieira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/874/no_sentido_de_que_seja_feito_o_saneamento_da_parte_restante_da_rua_jose_procopio_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/875/no_sentido_que_seja_finalizada_a_reforma_da_quadra_poliesportiva_professora_aldenice_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/876/no_sentido_de_que_seja_instalado_sinal_de_internet_wi-fi_gratuito_na_praca_principal_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/877/1.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/878/2.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/879/3.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/880/calcamento_da_rua_principal__da_comunidade_da_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/881/no_sentido_que_seja_construida_uma_area_de_lazer_no_colegio_do_s.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/882/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_projetada_conhecida_como_a_rua_da_fabrica_de_bolacha.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/883/indicacao-no_sentido_de_que_seja_concluida_a_quadra_de_esportes_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/884/indicacao-no_sentido_de_que_seja_colocado_luminarias_no_sitio_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/892/praca_arborizada_na_comunidade_do_cajueiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/893/praca_arborizada_na_comunidade_de_barauna_furada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/896/calacamento_da_r._transversal_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/897/calcamento_r._ivanildo_pereira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao-manutencao_estrada_sitio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao-manutencao_do_acude_do_gado_-_gravata.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao-_manutencao_do_acude_novo_-_gravata_do_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/913/no_sentido_de_que_seja_feita_a_passagem_molhada_que_liga_a_estrada_do_acude_velho_ao_mulungu.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/914/executivo_execute_a_emenda_positiva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/915/manutencao_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/916/manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/919/joao_no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_da_comunidade_acudinho..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/920/joao_no_sentido_de_que_a_prefeitura_faca_um_projeto_implantando_energia_solar_no_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/921/joao_no_sentido_de_que_o_poder_executivo_municipal_instale_uma_placa_em_homenagem_ao_popular_ze_gordinho_no_beco_e_na_rua_marcelino_curvelo..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/922/no_sentido_de_que_seja_construido_um_cemiterio_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/923/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_comunidade_serra_dos_bois_para_melhorar_a_comunicacao_dos_moradores_desse_local.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/924/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_vila_do_socorro_para_melhorar_a_comunicacao_dos_morados_desse_local.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/925/no_sentido_de_que_o_poder_executivo_municipal_veja_a_possibilidade_de_ser_contratadas_maquinas_pc_escavadeiras_e_cacambas__para_colocar_picarra_nas_estradas_de_terra_do_municip.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_iluminacao_publica_na_avenida_presidente_tancredo_neves_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_passagem_molhada_do_sitio_grude..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_sitio_sao_miguel_proximo_ao_maria_chales..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao-no_sentido_de_que_seja_feita_a_limpeza_interna_e_externa_do_cemiterio_municipal_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_vai_do_bairro_silva_de_baixo_ate_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_manutencao_da_estrada_que_da_acesso_da_gravata_ibiapin.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_recuperacao_com_maquina_da_rua_aecio_ferreira_de_brito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/950/adobe_scan_13_05_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/951/camscanner_13-05-2024_10.51.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/952/camscanner_13-05-2024_11.34.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/953/camscanner_13-05-2024_10.52.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_silva_de_baixo_proximo_ao_maria_chales..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao-no_sentido_de_que_o_poder_executivo_atenda_as_indicacoes_sobre_a_manutencao_das_estradas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao-no_sentido_de_que_sejam_atendidas_as_indicacoes_sobre_instalacao_e_manutencao_da_iluminacao_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/961/indicacao-demir_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/962/indicacao-demir_lagoa_defarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao-demir_sitio_paquevira.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/976/ind_-_iitb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/977/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_encanacao_de_agua_do_acude_doce_com_a_instalacao_de_um_chafariz_na_praca_do_algodao_para_a_populacao._.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao-_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao__iluminacao_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/980/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho_proximo_a_pe-130_haja_vista_que_ira_beneficiar_a_populacao_com_ativid_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/981/no_sentido_de_que_seja_feito_o_calcamento_da_rua_josefa_miranda_passando_de_frente_a_casa_de_valdelice_e_do_forrozao_dois_irmaos__na_comunidade_placas..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/983/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_confeccionar_portifolios_com_os_pontos_turisticos_de_taquaritinga_do_norte_para_que_sejam_distribuidos_de_forma_gratuita_nos_comerci.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/984/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_severino_almeida_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/985/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_gerson_juventino_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/987/1.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/989/demir_recuperacao_jaburu.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/990/demir_recuperacao_fazenda_bom_nome.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/991/demir_recuperacao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_e_colocada_a_haster_do_poste_no_assentamento_nova_esperanca_na_comunidade_situacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao-no_sentido_de_que_seja_colocado_quebra_mola_na_rua_margarida_barbosa_localizado_na_comunidade_do_jerimum_loteamento_novo_progresso..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_praca_da_comunidade_de_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/demir_-_postes_das_placas_ate_o_trevo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/demir-poda_da_vegetacao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao__asfaltorua_amaro_claudiano_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_asfaltorua_joao_jose_de_santana_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_asfaltoruatorquatodamiao_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_fossa_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_praca_sao_jose_localizado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_parque_infantil_maria_jose_de_jesus_localizado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1008/geo11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_samu__e_das_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_o_assentamento_asa_branca_a_estrada_de_santa_cruz_do_capibaribe_como_tambem_a_estrada_da_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/indicacao-no_sentido_de_que_seja_realizada_a_poda_das_arvores_dos_espacos_publicos_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_rua_dom_moura.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_rua_jose_rabelo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/no_sentido_de_que_a_prefeitura_coloque_postes_de_ferro_e_faca_a_troca_da_iluminacao_publica_com_lampadas_de_led_na_avenida_severino_satiro_da_silva_na_comunidade_de_placas..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/no_sentido_de_que_a_prefeitura_em_parceria_com_a_secretaria_de_saude_amplie_o_posto_de_saude_satelite_da_comunidade_do_algodao_com_a_construcao_de_mais_duas_salas_de_atendi.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/no_sentido_de_que_a_prefeitura_perfure_um_poco_artesiano_com_instalacao_de_chafariz_no_assentamento_agua_viva_proximo_a_comunidade_dos_tomes_para_atender_as_necessidades_d.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/indic_01.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/indic_02.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/indic_03.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/inicacao_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/no_sentido_de_que_a_prefeitura_faca_a_pintura_da_praca_da_comunidade_pe_de_serra_no_jerimum.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/no_sentido_de_que_a_prefeitura_faca_a_pintura_do_centro_cultural_da_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_pavimentar_rua_ppor_tras_da_casa_de_marquinhos..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_asfaltado_da_avenida_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_ponto_de_recebimento_de_residuos_solidos_eletronicos..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/no_sentido_de_que_seja_colocado_bracos_de_luminarias_led_na_comunidade_do_jerimum_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1035/no_sentido_de_que_seja_colocado_cameras_monitoradas_na_praca_amaro_tavares_na_vila_do_algodao._.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_do_loteamento_capibaribe_ate_o_sangrador__da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_ligando_o_loteamento_capibaribe_com_a_divisa_com_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_sanear_e_pavimentar_a_rua_q.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_cursos_de_capacitacao_agentes_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_asfaltar_avenida_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao-no_sentido_de_que_o_poder_executivo_coloque_brinquedos_bancos_iluminacao_brita_e_realize_a_pintura_na_praca_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/ind-natalia-no_sentid0_de_que_seja_articulada_atraves_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/demir_sitio_estreito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_na_estrada_que_liga_o_jerimum_a_divisa_com_a_barra_de_sao_miguel._2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/demir_-_maracaja.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_reforma_do_almoxarifado_localizado_no_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao-no_sentido_de_que_o_poder_executivo_coloque_asfalto_na_rua_ao_redor_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/demir_-mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/no_sentido_de_que_seja_colocado_picarra_e_rocado_o_mato_na_estrada_da_comunidade_de_pedra_preta_ate_ao_cabaco__saindo_na_localidade_da_barauna_furada..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/no_sentido_de_que_seja_feito_a_estrada_do_silva_de_baixo_passando_pelas_comunidades_furnas_sao_bento_mateus_vieira_oiti_e_arroz..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/no_sentido_de_que_seja_feita_a_estrada_do_jerimum_passando_pelas_comunidades_pedra_preta_bandeira_pororoca_e_risada_ate_o_monteiro..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1058/adobe_scan_22_de_jul._de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_a_fazenda_sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_fazenda_sao_paulo_ao_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_o_minguaiu_a_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_campos_society.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_poco_artesiano_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1071/manutencao_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/no_sentido_de_que_o_poder_executivo_faca_manutencao_dos_onibus.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/no_sentido_de_que_seja_colocado_agua_da_barragem_de_mateus_vieira_nas_casas_da_referida_comunidade_e_demais_localidades_atraves_da_compesa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/no_sentido_de_que_seja_colocado_luminarias_led_na_via_que_passa_em_frente_ao_predio_da_escola_da_comunidade_mateus_vieira..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/no_sentido_de_que_seja_feita_uma_pracinha_arborizada_com_area_de_lazer_infantil_com_bancos_e_postes_de_ferro_com_luminarias_led_na_comunidade_oiti..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/no_sentido_de_que_seja_colocado_lampadas_led_no_bairro_silva_de_cima..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/no_sentido_de_seja_colocado_lampadas_de_led_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1082/no_sentido_de_que_seja_colocado_lampada_led_no_bairro_silva_de_baixo._1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao-no_sentido_de_que_seja_construido_um_monumento_relativo_a_biblia_sagrada_na_praca_da_travessa_vidal_pereira_em_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_uma_reforma_concluindo_com_a_pintura_no_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_com_bancos_iluminacao_led_e_area_de_lazer_infantil_na_comunidade_do_silva_de_cima..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/no_sentido_de_seja_construida_uma_pracinha_com_area_de_lazer_infantil_bancos_e_iluminacao_led_proximo__a_capela_mae_rainha_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/no_sentido_de_que_seja_dado_continuidade_ao_calcamento_da_avenida_tancredo_neves_na_via_que_passa_em_frente_a_associacao_dos_produtores_rurais_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1108/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_na_comunidade_poco_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1109/no_sentido_de_que_seja_realizada_a_reforma_no_banheiro_do_mercado_publico_no_jerimum_juntamente_com_a_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1110/no_sentido_de_que_seja_atendido_o_pedido_de_indicacao_no158-2021_dos_vereadores_amilton_e_geovane_a_referente_a_construcao_de_uma_upa_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/1..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1115/2..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1116/3..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao-no_sentido_de_que_o_poder_executivo_faca_a_manutencao_dos_pocos_artesianos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao-no_sentido_de_que_o_poder_executivo_atenda_aos_pedidos_a_respeito_da_manutencao_das_estradas_que_necessitam_de_reparos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reabrir_a_escola_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao-_no_sentido_de_que_seja_implantada_uma_lombada_eletronica_em_frente_a_oficina_de_pina_localizada_no_bairro_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao-_que_seja_realizada_a_passagem_da_maquina_patrol_na_avenida_presidente_tancredo_neves_localizada_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao-_no_sentido_que_seja_revisto_pela_administracao_publica_o_abastecimento_de_agua_do_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1137/indicacao-que_seja_realizada_a_manutencao_da_iluminacao_da_comunidade_do_tome_localizado_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1139/uti_movel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1140/implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1141/guilherme_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_um_espaco_de_lazer_na_comunidade_das_placas_no_terreno_ao_lado_da_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao-no_sentido_de_que_o_poder_executivo_junto_a_secretaria_de_obras_providencie_acerca_do_desvio_o_qual_esta_localizado_na_estrada_principal_da_comunidade_do_oiti..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_doacaofardamentoguarda.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao-no_sentido_de_que_seja_feito_um_novo_desvio_para_passagem_de_caminhoes_pipa_no_sentido_sitio_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao-no_sentido_de_que_o_poder_executivo_desse_municipio_possa_fazer_a_construcao_de_todo_o_alambrado_do_estadio_municipal_conhecido_como_poeirao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao-no_sentido_de_que_seja_construido_psf_no_bairro_marilia..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1160/comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1161/comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1162/sitio_oiti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1177/ornamentacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1178/oiti_-_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/01_-_rc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/02_-_rc.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/03_-_rc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/04_-_rc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_-_milton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/692/pedidoinformacao_terreno_acudinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_001_2024_-_pedido_de_informacoes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/721/abono_de_falta_de_helio_referente_ao_dia_25-01-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/730/amauri_-_pedido_de_informacao_requer_as_informacoes_da_ampliacao_da_passagem_molhada_no_acude_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/735/justificativa_falta_joao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_-_abono_de_faltas_001_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento-audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/757/demir_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/788/reque.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/796/demir_-_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_29-02-24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/829/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/830/requerimento_de_abono_de_falta_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/854/solicitacao_de_arquivamento_pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/855/solicitacao_de_arquivamento_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/856/solicitacao_de_arquivamento_pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/857/solicitacao_de_arquivamento_pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_-_abono_de_falta_de_guilherme.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/909/oficio_gp_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_-_abono_de_falta_de_natalia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento-pedido_de_informacoes-natalia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/939/pedido_de_informacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_abono_de_falta_-_helio_02-05-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/946/pedido_informacao_natalia-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/954/requerimento_-_abono_de_falta_de_geovane.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/974/abono_de_falta_helio_16-05-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/975/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_-_abono_de_faltas_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/988/abono__de__falta_demir.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_abono_de_falta_-_guilherme_16-05-24.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_de_falta_14-05-2024_natalia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_abono_de_falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_2_galego.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/requerimento_de_abono_de_falta_06-06-24_-_vereador_helio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_de_falta_24-05-2024_natalia.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/pedido_de_informacao_a_respeito_do_programa_terra_pronta_municipal.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/abono_de_demir.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/req_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_002_2024_-_pedido_de_informacoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_-_abono_de_falta_de_geovane-1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/requerimento_abono_de_falta_-_helio_23-07-24.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_-_pedido_informacao_5edicaocafecultural2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_de_abono_de_falta_23.07.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/req__amauri.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_de_falta.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/abono_de_falta_de_joao_23-07-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/requerimento-pedido_de_informacoes-amauri.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1083/requerimento_-_abono_de_faltas_003_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_abono_de_falta_demir_06-08.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_abono_de_falta_demir_30-07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_de_abono_de_falta_-_vereador_amauri_15-08-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_de_abono_de_falta_-_vereador_helio_15-08-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1106/req_abonodefalta_guilhermehenrique.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_de_abono_de_falta_-_vereador_amauri_22-08-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_de_abono_de_falta_do_vereador_helio_22-08-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1121/doc-20241016-wa0090..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_de_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_-_abono_de_faltas_004_2024_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1127/abono_de_falta_do_vereador_helio_24-10-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1128/adobe_scan_29_de_out._de_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_-_abono_de_faltas_005_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1148/abono_de_falta_do_vereador_helio_14-11-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_pedido_de_informacao_natalserrano2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_-_abono_de_faltas_006_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_de_abono_de_falta_-_demir.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1174/abono_de_falta_joao_eugenio_1.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_-_abono_de_faltas_007_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/falta_eraldo_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_-_abono_de_faltas_008_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/833/dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2021_ordenador_de_despesas_ivanildo_mestre_bezerra..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_resolucao-dispoe_sobre_a_regulamentacao_da_lei_federal_no14.129-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_resolucao-dispoe_sobre_a_observancia_da_ordem_cronologica_de_pagamento_das_obrigacoes..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/projeto_de_resolucao-regulamenta_o_regime_de_trabalho_hibrido_dos_servidores_da_camara_de_vereadores_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_resolucao-converte_em_doacoes_as_cessoes_de_uso_de_dispositivos_eletronicos_afetados_que_guarnecem_os_gabinetes_aos_vereadores_do_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_ploe03_2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_ploe02_2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_cfo_ploe_n01.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/779/parecer_cfo_ploe_n02.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/780/parecer_cfo_ploe_n03.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_cjle_ploe_n01_ok.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/782/parecer_cjle_ploe_n02_ok.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_cjle_ploe_n03_ok.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_cfo_ploe_n04.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_cjle_ploe_n04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_ploe_20-2023_cticsp.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_ploe_20-2023_cjle.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/834/parecer_ploe_05-2024_cecesad.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/835/parecer_cfo_ploe_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/836/parecer_ploe_05-2024_cjle.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/887/parecer_emenda_supressiva_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/886/parecer_projeto_de_lei_13_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/888/parecer_projeto_de_lei_10_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/898/parecer_projeto_de_lei_11_comissao_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/899/parecer_projeto_de_lei_10_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_lei_11_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_lei_13_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/902/parecer__emenda_supressiva_1-_cfo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_resolucao_01_comissao_mista_de_justica.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_projeto_de_lei_13_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/905/parecer_projeto_de_lei_11_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/906/parecer_projeto_de_lei_10_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/907/parecer_emenda_supressiva_comissao_de_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/908/parecer_projeto_de_decreto_comissao_de_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/941/parecer_cjle_ploe_n16_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/942/parecer_cjle_pdl_n2_2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_cecesasdc_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_cticsp_ploe_n15_2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_cfo_ploe_no15_2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_cfo_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/967/parecer_cjle_plol_n4_2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/968/parecer_cjle_plol_n4_2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/969/parecer_cjle_plol_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_cjle_ploe_n15_2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_cjle_pdl_n6__2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_cjle_pres_2_2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_cjle_plol_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/996/parecer_cjle_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/997/parecer_cjle_pdl_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_cjle__pdl_n8_2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1045/parecer_cecesasdc_ploe_n17_2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1093/parecer_cticsp_plol_9_2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1094/parecer_comissao_mista_ploe_n18_2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/parecer_cjle_plol_n10_2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/parecer_cjle_plol_09-24_ok.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/parecer_cjle_ploe_17-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/parecer_cjle_pdl_no4-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/parecer_cjle_pdl_n10_2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1101/parecer_cjle_plol_06-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1102/parecer_cjle_plol_07-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1103/parecer_cjle_plol_08-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1104/parecer_educacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1105/parecer_cjle.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_cfo_ploe_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_cfo_ploe_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_cjle_ploe_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_cjle_ploe_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1163/parecer__26_educacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1164/parecer__ploe_26_cfo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_ploe_21_comissao_mista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_emenda_modificativa_comissao_mista_2.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1168/parecer_emenda_modificativa_comissao_mista_3.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1169/parecer_emenda_aditiva_comissao_mista.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1170/parecer__ploe_26-24_cjle.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_ploe_25-24_cjle.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1172/parecer_prs_3_24_cjle.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_pdl_3_24_cjle.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1182/pelo_arquivamento_do_ploe_20-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1183/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1184/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1185/favoravelmente_pela_legalidade_da_tramitacao_do_plol_22-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1186/pelo_arquivamento_do_plol_01-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1187/favoravelmente_pela_legalidade_da_tramitacao_do_plol_11-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1188/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_22-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1189/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1190/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1191/favoravelmente_pela_legalidade_da_tramitacao_do_plol_12-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/favoravelmente_pela_legalidade_da_tramitacao_do_plol_13-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/favoravelmente_pela_legalidade_da_tramitacao_do_pres_04-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/pelo_arquivamento_do_plol_01-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/pelo_arquivamento_do_plol_11-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/pelo_arquivamento_do_ploe_20-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/favoravelmente_pela_legalidade_da_tramitacao_do_pres_05-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/872/emenda_supressiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1155/emenda_modificativa_nba_0012024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1156/emenda_aditiva_0012024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1158/emenda_aditiva_ploe_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_dogival_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_decreto_legislativo-titulo_de_cidadao_ademilson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/889/decreto_legislativo_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/895/decreto_legislativo_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_sueleide_maria_araujo_da_trindade.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_decreto_legislativo-titulo_de_cidadania_lidiane_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_decreto_legislativo-autoriza_a_consulta_popular_dirigida_a_populacao_do_municipio_de_taquaritinga_do_norte-pe_nos_termos_do_artigo_14.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_decreto_legislativo-titulo_de_cidadania_maria_fernanda_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/817/plol_-_dispoem_sobre_a_criacao_da_area_de_protecao_ambiental_apa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/894/plol_r._alfredo_laurentino.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/918/milton_denominar_a_rua_10_de_maio_no_bairro_capibaribe_de_rua_amaro_joao_de_lima__amaro_madalena..pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/926/denominar_o_psf_da_vila_do_algodao_de_psf-inacia_ferreira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/927/denominar_a_rua_algodao_3_na_vila_do_algodao_de_rua_luiz_fe_franca_ferreira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/999/plol_-_denominar_a_rua_projetada_bairro_bom_jesus_em_pao_de_acucar_de_rua_helena_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_ordinaria_do_legislativo_nba_001_2024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_nba_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_legislativo_guilherme_cumaru.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/denominar_rua_projetada-2_de_rua_abilio_simao_de_figueiroa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei__iptu_isencao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1159/adobe_scan_27_de_nov._de_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1175/plol_joao.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/686/pl_001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/687/pl_no_002.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/717/pl_no_003.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/774/pl_no_004.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/846/pl_mesa_e_cadeira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/847/pl_reajuste_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_lei__saude_bucal_2.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/849/pl_funcao_gratifica_c_impacto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/850/projeto_de_lei__saude_bucal_2.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/851/pl_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/852/projeto_mesa_e_cadeira_-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/853/pl_reajuste.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/890/pccv_014.2024_24.04.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/891/credito_especial_fundacao_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/928/pl_reajuste_servidores_juridico_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/plano__merged-1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_-_calendario_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_acs_e_ace_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_que_dispoe_da_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_novo_incentivo_aps_corrigido_ok1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_da_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1143/altera_e_atualiza_a_redacao_da_lei_no_2126_de_17_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/redacao_final_ploe_21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_nba_001_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_nba_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_nba_003_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_manutencaodaquadrapoliesportivagravata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/693/indicacao_retomada_conclusao_pracadegravata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/694/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_dos_pocos_artesianos_da_comunidade_de_serra_dos_bois_porque_nao_estao_funcionando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/695/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra_porque_nao_esta_funcionando.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/696/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_entregar_o_acougue_publico_lenivaldo_pereira_da_costa_aos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/697/no_sentido_de_que_ampliada_a_atual_passagem_molhada_da_comunidade_algodao__construindo_assim_outra_via_junto_a_que_ja_existe_e_tornando__ainda_mais_larga_a_parede_do_acude..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/698/no_sentido_de_que_seja_implantada_a_patrulha_rural_em_todo_municipio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/699/no_sentido_de_que_seja_implantado_o_plano_de_cargos_e_carreiras_dos_funcionarios_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/700/no_sentido_de_que_seja_feita_a_manutencao_da_van_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/701/no_sentido_de_que_seja_feita_a_recuperacao_-_comunidade_do_jerim.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/702/recuperacao_da_estrada_que_liga_jerimum_a_divisa_de_barra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_nba_004_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_nba_005_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_nba_006_2024.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/707/escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/708/pavimentacao_est._silva_de_baixo_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/709/no_sentido_de_que_seja_feito_o_saneamento_na_rua_projetada_no_sitio_tatus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/710/natalia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/711/no_sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/712/no_sentido_de_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/714/eraldo_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/715/eraldo_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/716/eraldo_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/720/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_demir_campo_do_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/723/no_sentido_de_que_a_prefeitura_faca_a_ampliacao_da_passagem_molhada_que_liga_a_comunidade_do_jerimum_ao_sitio_pedra_preta_proximo_a_casa_do_senhor_zoma.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/724/no_sentido_de_que_seja_colocado_postes_com_refletores_led_com_placa_solar_na_quadra_de_esportes_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/725/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_no_distrito_de_pao_de_acucar__no_bairro_trevo_proximo_a_igreja_sao_francisco__com_area_de_lazer_infantil_dispondo_de_b.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/726/no_sentido_de_que_seja_dado_continuidade_no_calcamento_da_avenida_santa_cruz_na_comunidade_do_algodao__passando_em_frente_a_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/727/no_sentido_de_ver_a_possibilidade_da_construcao_de_um_abrigo_na_comunidade_do_sitio_santo_antonio_prox_a_entrada_da_antiga_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/728/no_sentido_de_ver_a_possibilidade_de_fazer_uma_lixeira_no_sitio_sao_bento_proximo_a_casa_de_tuiu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/729/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_na_comunidade_da_situacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/731/construcao_da_base_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/732/viatura_para_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/733/viatura_para_patrulha_escolar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/734/no_sentido_que_seja_feito_o_calcamento_da_rua_beira_rio_conhecida_popularmente_como_rua_das_casinhas_no_bairro_beira_rio_em_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/736/no_sentido_de_que_seja_construida_uma_praca_com_bancos_canteiro_com_brinouedos_para_as_criancas_e_postes_de_ferro_com_luminarias_de_led_na_comunidade_do_acudinho..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/737/fazenda_sp_ao_algodao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/738/jerimum_a_fazenda_sp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/739/fazenda_sp_ao_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_nba_008_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_nba_009_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_nba_007_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/744/adobe_scan_05_de_fev_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/745/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_regulamentacao_de_um_terreno_ou_espaco_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_diante_dos_governos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/746/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_cobertura_da_area_em_frente_a_quadra_de_esportes_padre_estanislau_pires.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/747/no_sentido_de_que_seja_coberto_o_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/751/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/752/no_sentido_de_que_seja_feita_a_manutencao_das_estradas_da_comunidade_de_riacho_doce.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/753/no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_publica_no_loteamento_fonte_de_agua_viva_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/754/demir-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/755/demir-pavimentacao_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/756/demir-pavimentacao_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/758/no_sentido_de_que_seja_construida_02_salas_de_aula_jardim_e_jardim_ii_com_refeitorio_anexo_a_escola_chefe_leandro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/759/no_sentido_de_que_seja_feita_a_estrada_que_liga_a_comunidade_de_pedra_preta_aos_cabacos_saindo_da_casa_do_senhor_ridinaldo_ate_a_casa_do_senhor_tyago_uma_vez_que_a_via_esta_intransitavel..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/760/no_sentido_de_que_seja_colocado_postes_de_ferro_com_luminarias_led_e_placas_solar_na_parede_do_acude_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/761/no_sentido_de_que_seja_construido_um_velorio_publico_no_municip.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/762/no_sentido_de_que_seja_feito_obrasde_ampliacao_no_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/763/ares-condicionados_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_nba_011_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_nba_010_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_nba_012_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_clinica_animais.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_abrigo_animais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/771/no_sentido_de_que_seja_feito_o_calcamento_da_rua_sao_geraldo_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/772/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ferreira_tutu_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/773/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ayrton_senna_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_nba_013_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_nba_014_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_nba_015_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_-_no_sentido_de_adotar_em_nosso_municipio_o_programa_de_distribuicao_de_absovente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_cabaco_que_liga_a_estrada_de_pedra_preta_ao_riacho_doce..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_do_almoxarifado_localizado_na_brasilia_para_que_o_municipio_venha_utiliza-lo..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao-no_sentido_de_que_seja_realizado_o_bingo_das_maes_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/789/ind-natalia_no_sentido_de_que_seja_feita_a_rocagem_e_limpeza_de_terreno_no_bairro_beira_rio_proximo_a_academia_da_cidade..docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/790/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_instituir_uma_lei_municipal_reconhecendo_o_dia_do_agente_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/791/no_sentido_de_que_seja_feito_50_metros_de_calcamento_passando_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/792/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_praca_arborizada_com_brinquedos_para_criancas_no_bairro_badoques_no_terreno_da_prefeitura_ao_lado_do_psf_do_bairro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/793/no_sentido_de_que_seja_disponibilizado_um_carro_da_saude_a_partir_do_mes_de_marco_para_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/794/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_requalificar_a_praca_josimar_leonel_de_oliveira_localizada_em_frente_a_secretaria_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/795/no_sentido_de_que_seja_construida_uma_nova_escola_no_loteamento_capibaribe_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/797/demir_-_calcamento_do_silva_de_baixo_aos_chales.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/798/demir-_ar_condicionado_no_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao-seja_inst_ar-condicionado_velorio_gravata.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao-sentindo_que_seja_construida_uma_cisterna.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/803/ind-amauri-energiaeletricadocampodefuteboldacomunidadepedrapreta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/804/ind-amauri-manutencaodailuminacaodapracaepostesdoalgodao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/805/ind-amauri-moradoresdepedrapretapegaraguanoacudedacomunidade.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_nba_016_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_nba_017_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_nba_018_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_do_poco_da_pedra_proximo_ao_abrigo_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao-no_sentido_de_que_seja_colocado_manilha_no_riacho_da_comunidade_do_sitio_grude_proximo_a_casa_de_dona_luiza_bastao..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao-no_sentido_de_que_a_prefeitura_tome_providencias_em_carater_de_emergencia_a_respeito_do_sangrador_do_acude_da_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_05-2024.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_07.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_gravata_do_ibiapina_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_pao_de_acucar_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_construir_uma_quadra_de_areia_em_taquaritinga_do_norte_para_a_populacao_praticar_esportes_como_futevolei_e_volei_de_areia..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_nba_019_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_nba_020_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_nba_021_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_estrada_que_liga_o_sitio_pe_de_serra_ao_sitio_grude_que_passa_na_frente_da_casa_do_senhor_dorin..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_manutencao_da_iluminacao_publica_do_sitio_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/828/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_saude_veja_a_possibilidade_de_mandar_um_carro_fumace_para_passar_em_todo_o_municipio_a_fim_de_controlar_os_mosquitos_que_estao_surgindo..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao-no_sentido_de_que_o_poder_publico_municipal_realize_obras_de_requalificacao_e_melhorias_do_estadio_municipal_conhecido_como_poeirao_no_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/832/no_sentido_de_que_seja_construida_uma_unidade_de_saude_da_familia_no_bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/837/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_instalar_um_ar-condicionado_no_velorio_municipal_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/838/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_faca_a_reforma_da_sala_de_aula_que_esta_interditada_com_risco_de_desabar_na_escola_leandro_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/839/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_educacao_e_a_diretoria_de_esporte_construa_um_banheiro_na_quadra_da_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/840/construcao_de_todo_o_alambrado_do_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/841/reforma_nas_instalacoes_do_caic.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/843/no_sentido_de_que_seja_feita_a_conclusao_da_quadra_de_esportes_jose_candido_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/844/no_sentido_de_que_seja_feito_o_saneamento_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/845/no_sentido_de_que_seja_construida_uma_praca_arborizada_com_bancos_postes_de_ferro_com_luminarias_de_led_area_de_lazer_infantil_em_frente_a_capela_de_sao_joao_na_comunidade_do_maracaja..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/858/conclusao_da_passagem_molhada_do_acude_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/859/manutencao_da_iluminacao_pub_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/860/atendido_a_indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/861/no_sentido_de_que_seja_feito_um_bueiro_no_riacho_do_assentamento_moroto_proximo_a_comunidade_situacao..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/862/no_sentido_de_que_seja_construida_uma_quadra_de_esportes_na_comunidade_tatus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/863/no_sentido_de_que_seja_feito_o_calcamento_da_rua_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao-reforma_ampliacao_ou_novo_projeto_para_area_conhecida_popularmente_como_bomba.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/865/ind-_guilherme_-_iluminacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/866/ind-_guilherme_-_brinquedos_na_praca_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/868/no_sentido_do_poder_executivo_veja_a_possibilidade_de_fazer_o_roco_dos_matos_na_estrada_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/869/demir_-_pavimentacao_do_sitio_sao_miguel_ate_as_furnas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/870/demir_-_pavimentacao_da_barragem_de_matheus_vieira__ate_pinguelo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/871/demir_-_pavimentacao_estrada_matheus_vieira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/874/no_sentido_de_que_seja_feito_o_saneamento_da_parte_restante_da_rua_jose_procopio_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/875/no_sentido_que_seja_finalizada_a_reforma_da_quadra_poliesportiva_professora_aldenice_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/876/no_sentido_de_que_seja_instalado_sinal_de_internet_wi-fi_gratuito_na_praca_principal_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/877/1.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/878/2.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/879/3.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/880/calcamento_da_rua_principal__da_comunidade_da_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/881/no_sentido_que_seja_construida_uma_area_de_lazer_no_colegio_do_s.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/882/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_projetada_conhecida_como_a_rua_da_fabrica_de_bolacha.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/883/indicacao-no_sentido_de_que_seja_concluida_a_quadra_de_esportes_da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/884/indicacao-no_sentido_de_que_seja_colocado_luminarias_no_sitio_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/892/praca_arborizada_na_comunidade_do_cajueiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/893/praca_arborizada_na_comunidade_de_barauna_furada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/896/calacamento_da_r._transversal_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/897/calcamento_r._ivanildo_pereira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao-manutencao_estrada_sitio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao-manutencao_do_acude_do_gado_-_gravata.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao-_manutencao_do_acude_novo_-_gravata_do_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/913/no_sentido_de_que_seja_feita_a_passagem_molhada_que_liga_a_estrada_do_acude_velho_ao_mulungu.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/914/executivo_execute_a_emenda_positiva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/915/manutencao_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/916/manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/919/joao_no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_da_comunidade_acudinho..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/920/joao_no_sentido_de_que_a_prefeitura_faca_um_projeto_implantando_energia_solar_no_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/921/joao_no_sentido_de_que_o_poder_executivo_municipal_instale_uma_placa_em_homenagem_ao_popular_ze_gordinho_no_beco_e_na_rua_marcelino_curvelo..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/922/no_sentido_de_que_seja_construido_um_cemiterio_em_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/923/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_comunidade_serra_dos_bois_para_melhorar_a_comunicacao_dos_moradores_desse_local.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/924/no_sentido_de_que_seja_instalada_uma_antena_de_celular_na_vila_do_socorro_para_melhorar_a_comunicacao_dos_morados_desse_local.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/925/no_sentido_de_que_o_poder_executivo_municipal_veja_a_possibilidade_de_ser_contratadas_maquinas_pc_escavadeiras_e_cacambas__para_colocar_picarra_nas_estradas_de_terra_do_municip.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_iluminacao_publica_na_avenida_presidente_tancredo_neves_localizado_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao-no_sentido_de_que_seja_realizado_a_manutencao_da_passagem_molhada_do_sitio_grude..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/931/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_sitio_sao_miguel_proximo_ao_maria_chales..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao-no_sentido_de_que_seja_feita_a_limpeza_interna_e_externa_do_cemiterio_municipal_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_vai_do_bairro_silva_de_baixo_ate_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao-no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_manutencao_da_estrada_que_da_acesso_da_gravata_ibiapin.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_recuperacao_com_maquina_da_rua_aecio_ferreira_de_brito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/950/adobe_scan_13_05_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/951/camscanner_13-05-2024_10.51.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/952/camscanner_13-05-2024_11.34.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/953/camscanner_13-05-2024_10.52.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_iluminacao_publica_como_tambem_a_instalacao_de_novas_iluminacoes_localizado_no_silva_de_baixo_proximo_ao_maria_chales..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao-no_sentido_de_que_o_poder_executivo_atenda_as_indicacoes_sobre_a_manutencao_das_estradas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao-no_sentido_de_que_sejam_atendidas_as_indicacoes_sobre_instalacao_e_manutencao_da_iluminacao_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/961/indicacao-demir_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/962/indicacao-demir_lagoa_defarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao-demir_sitio_paquevira.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/976/ind_-_iitb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/977/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_encanacao_de_agua_do_acude_doce_com_a_instalacao_de_um_chafariz_na_praca_do_algodao_para_a_populacao._.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao-_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao__iluminacao_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/980/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho_proximo_a_pe-130_haja_vista_que_ira_beneficiar_a_populacao_com_ativid_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/981/no_sentido_de_que_seja_feito_o_calcamento_da_rua_josefa_miranda_passando_de_frente_a_casa_de_valdelice_e_do_forrozao_dois_irmaos__na_comunidade_placas..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/983/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_confeccionar_portifolios_com_os_pontos_turisticos_de_taquaritinga_do_norte_para_que_sejam_distribuidos_de_forma_gratuita_nos_comerci.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/984/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_severino_almeida_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/985/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_quebra-molas_no_trecho_que_compreende_a_rua_gerson_juventino_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/987/1.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/989/demir_recuperacao_jaburu.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/990/demir_recuperacao_fazenda_bom_nome.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/991/demir_recuperacao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_e_colocada_a_haster_do_poste_no_assentamento_nova_esperanca_na_comunidade_situacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao-no_sentido_de_que_seja_colocado_quebra_mola_na_rua_margarida_barbosa_localizado_na_comunidade_do_jerimum_loteamento_novo_progresso..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_praca_da_comunidade_de_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/demir_-_postes_das_placas_ate_o_trevo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/demir-poda_da_vegetacao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao__asfaltorua_amaro_claudiano_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_asfaltorua_joao_jose_de_santana_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_asfaltoruatorquatodamiao_paodeacucar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_fossa_da_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_praca_sao_jose_localizado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_do_parque_infantil_maria_jose_de_jesus_localizado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1008/geo11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_dos_banheiros_da_samu__e_das_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao-no_sentido_de_que_seja_realizada_a_manutencao_da_estrada_que_liga_o_assentamento_asa_branca_a_estrada_de_santa_cruz_do_capibaribe_como_tambem_a_estrada_da_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/indicacao-no_sentido_de_que_seja_realizada_a_poda_das_arvores_dos_espacos_publicos_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_rua_dom_moura.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_rua_jose_rabelo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/no_sentido_de_que_a_prefeitura_coloque_postes_de_ferro_e_faca_a_troca_da_iluminacao_publica_com_lampadas_de_led_na_avenida_severino_satiro_da_silva_na_comunidade_de_placas..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/no_sentido_de_que_a_prefeitura_em_parceria_com_a_secretaria_de_saude_amplie_o_posto_de_saude_satelite_da_comunidade_do_algodao_com_a_construcao_de_mais_duas_salas_de_atendi.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/no_sentido_de_que_a_prefeitura_perfure_um_poco_artesiano_com_instalacao_de_chafariz_no_assentamento_agua_viva_proximo_a_comunidade_dos_tomes_para_atender_as_necessidades_d.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/indic_01.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/indic_02.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/indic_03.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/inicacao_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/no_sentido_de_que_a_prefeitura_faca_a_pintura_da_praca_da_comunidade_pe_de_serra_no_jerimum.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/no_sentido_de_que_a_prefeitura_faca_a_pintura_do_centro_cultural_da_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_pavimentar_rua_ppor_tras_da_casa_de_marquinhos..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_asfaltado_da_avenida_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_ponto_de_recebimento_de_residuos_solidos_eletronicos..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/no_sentido_de_que_seja_colocado_bracos_de_luminarias_led_na_comunidade_do_jerimum_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1035/no_sentido_de_que_seja_colocado_cameras_monitoradas_na_praca_amaro_tavares_na_vila_do_algodao._.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_do_loteamento_capibaribe_ate_o_sangrador__da_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/indicacao-no_sentido_de_que_o_poder_executivo_realize_o_calcamento_ligando_o_loteamento_capibaribe_com_a_divisa_com_santa_cruz_do_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_sanear_e_pavimentar_a_rua_q.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_cursos_de_capacitacao_agentes_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_asfaltar_avenida_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao-no_sentido_de_que_o_poder_executivo_coloque_brinquedos_bancos_iluminacao_brita_e_realize_a_pintura_na_praca_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/ind-natalia-no_sentid0_de_que_seja_articulada_atraves_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/demir_sitio_estreito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_na_estrada_que_liga_o_jerimum_a_divisa_com_a_barra_de_sao_miguel._2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/demir_-_maracaja.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_reforma_do_almoxarifado_localizado_no_bairro_brasilia..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao-no_sentido_de_que_o_poder_executivo_coloque_asfalto_na_rua_ao_redor_da_academia_da_cidade_localizada_em_frente_ao_hospital_geral_severino_pereira_da_silva..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/demir_-mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/no_sentido_de_que_seja_colocado_picarra_e_rocado_o_mato_na_estrada_da_comunidade_de_pedra_preta_ate_ao_cabaco__saindo_na_localidade_da_barauna_furada..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/no_sentido_de_que_seja_feito_a_estrada_do_silva_de_baixo_passando_pelas_comunidades_furnas_sao_bento_mateus_vieira_oiti_e_arroz..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/no_sentido_de_que_seja_feita_a_estrada_do_jerimum_passando_pelas_comunidades_pedra_preta_bandeira_pororoca_e_risada_ate_o_monteiro..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1058/adobe_scan_22_de_jul._de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_comunidade_do_jerimum_a_fazenda_sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_a_fazenda_sao_paulo_ao_minguaiu..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao-no_sentido_de_que_o_poder_executivo_realize_a_manutencao_da_estrada_que_liga_o_minguaiu_a_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_campos_society.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_poco_artesiano_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1071/manutencao_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/no_sentido_de_que_o_poder_executivo_faca_manutencao_dos_onibus.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/no_sentido_de_que_seja_colocado_agua_da_barragem_de_mateus_vieira_nas_casas_da_referida_comunidade_e_demais_localidades_atraves_da_compesa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/no_sentido_de_que_seja_colocado_luminarias_led_na_via_que_passa_em_frente_ao_predio_da_escola_da_comunidade_mateus_vieira..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/no_sentido_de_que_seja_feita_uma_pracinha_arborizada_com_area_de_lazer_infantil_com_bancos_e_postes_de_ferro_com_luminarias_led_na_comunidade_oiti..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/no_sentido_de_que_seja_colocado_lampadas_led_no_bairro_silva_de_cima..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/no_sentido_de_seja_colocado_lampadas_de_led_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1082/no_sentido_de_que_seja_colocado_lampada_led_no_bairro_silva_de_baixo._1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao-no_sentido_de_que_seja_construido_um_monumento_relativo_a_biblia_sagrada_na_praca_da_travessa_vidal_pereira_em_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_fazer_uma_reforma_concluindo_com_a_pintura_no_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/no_sentido_de_que_seja_feito_uma_pracinha_arborizada_com_bancos_iluminacao_led_e_area_de_lazer_infantil_na_comunidade_do_silva_de_cima..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/no_sentido_de_seja_construida_uma_pracinha_com_area_de_lazer_infantil_bancos_e_iluminacao_led_proximo__a_capela_mae_rainha_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/no_sentido_de_que_seja_dado_continuidade_ao_calcamento_da_avenida_tancredo_neves_na_via_que_passa_em_frente_a_associacao_dos_produtores_rurais_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1108/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_na_comunidade_poco_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1109/no_sentido_de_que_seja_realizada_a_reforma_no_banheiro_do_mercado_publico_no_jerimum_juntamente_com_a_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1110/no_sentido_de_que_seja_atendido_o_pedido_de_indicacao_no158-2021_dos_vereadores_amilton_e_geovane_a_referente_a_construcao_de_uma_upa_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/1..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1115/2..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1116/3..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao-no_sentido_de_que_o_poder_executivo_faca_a_manutencao_dos_pocos_artesianos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao-no_sentido_de_que_o_poder_executivo_atenda_aos_pedidos_a_respeito_da_manutencao_das_estradas_que_necessitam_de_reparos_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao-no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_reabrir_a_escola_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao-_no_sentido_de_que_seja_implantada_uma_lombada_eletronica_em_frente_a_oficina_de_pina_localizada_no_bairro_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao-_que_seja_realizada_a_passagem_da_maquina_patrol_na_avenida_presidente_tancredo_neves_localizada_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao-_no_sentido_que_seja_revisto_pela_administracao_publica_o_abastecimento_de_agua_do_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1137/indicacao-que_seja_realizada_a_manutencao_da_iluminacao_da_comunidade_do_tome_localizado_proximo_a_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1139/uti_movel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1140/implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1141/guilherme_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao-no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_construir_um_espaco_de_lazer_na_comunidade_das_placas_no_terreno_ao_lado_da_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao-no_sentido_de_que_o_poder_executivo_junto_a_secretaria_de_obras_providencie_acerca_do_desvio_o_qual_esta_localizado_na_estrada_principal_da_comunidade_do_oiti..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_doacaofardamentoguarda.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao-no_sentido_de_que_seja_feito_um_novo_desvio_para_passagem_de_caminhoes_pipa_no_sentido_sitio_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao-no_sentido_de_que_o_poder_executivo_desse_municipio_possa_fazer_a_construcao_de_todo_o_alambrado_do_estadio_municipal_conhecido_como_poeirao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao-no_sentido_de_que_seja_construido_psf_no_bairro_marilia..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1160/comunidade_de_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1161/comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1162/sitio_oiti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1177/ornamentacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1178/oiti_-_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/01_-_rc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/02_-_rc.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/03_-_rc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/04_-_rc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_-_milton.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/692/pedidoinformacao_terreno_acudinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_001_2024_-_pedido_de_informacoes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/721/abono_de_falta_de_helio_referente_ao_dia_25-01-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/730/amauri_-_pedido_de_informacao_requer_as_informacoes_da_ampliacao_da_passagem_molhada_no_acude_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/735/justificativa_falta_joao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_-_abono_de_faltas_001_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento-audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/757/demir_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/788/reque.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/796/demir_-_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_29-02-24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/829/requerimento_-_abono_de_falta_do_vereador_helio_de_novo_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/830/requerimento_de_abono_de_falta_-_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/854/solicitacao_de_arquivamento_pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/855/solicitacao_de_arquivamento_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/856/solicitacao_de_arquivamento_pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/857/solicitacao_de_arquivamento_pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_-_abono_de_falta_de_guilherme.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/909/oficio_gp_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_-_abono_de_falta_de_natalia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento-pedido_de_informacoes-natalia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/939/pedido_de_informacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento_abono_de_falta_-_helio_02-05-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/946/pedido_informacao_natalia-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/954/requerimento_-_abono_de_falta_de_geovane.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/974/abono_de_falta_helio_16-05-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/975/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/982/requerimento_-_abono_de_faltas_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/988/abono__de__falta_demir.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_abono_de_falta_-_guilherme_16-05-24.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1009/requerimento_de_falta_14-05-2024_natalia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_abono_de_falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/requerimento_2_galego.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/requerimento_de_abono_de_falta_06-06-24_-_vereador_helio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_de_falta_24-05-2024_natalia.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/pedido_de_informacao_a_respeito_do_programa_terra_pronta_municipal.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/abono_de_demir.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/req_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/requerimento_002_2024_-_pedido_de_informacoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento_-_abono_de_falta_de_geovane-1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/requerimento_abono_de_falta_-_helio_23-07-24.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/requerimento_-_pedido_informacao_5edicaocafecultural2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_de_abono_de_falta_23.07.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/req__amauri.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_de_falta.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/abono_de_falta_de_joao_23-07-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/requerimento-pedido_de_informacoes-amauri.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1083/requerimento_-_abono_de_faltas_003_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_abono_de_falta_demir_06-08.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_abono_de_falta_demir_30-07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/requerimento_de_abono_de_falta_-_vereador_amauri_15-08-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/requerimento_de_abono_de_falta_-_vereador_helio_15-08-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1106/req_abonodefalta_guilhermehenrique.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_de_abono_de_falta_-_vereador_amauri_22-08-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_de_abono_de_falta_do_vereador_helio_22-08-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1121/doc-20241016-wa0090..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_de_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_-_abono_de_faltas_004_2024_-_documentos_google_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1127/abono_de_falta_do_vereador_helio_24-10-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1128/adobe_scan_29_de_out._de_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_falta_natalia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_-_abono_de_faltas_005_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1148/abono_de_falta_do_vereador_helio_14-11-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_pedido_de_informacao_natalserrano2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_-_abono_de_faltas_006_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_de_abono_de_falta_-_demir.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1174/abono_de_falta_joao_eugenio_1.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_-_abono_de_faltas_007_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/falta_eraldo_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/requerimento_-_abono_de_faltas_008_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/833/dispoe_sobre_as_contas_da_prefeitura_municipal_de_taquaritinga_do_norte-pe_relativas_ao_exercicio_de_2021_ordenador_de_despesas_ivanildo_mestre_bezerra..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_resolucao-dispoe_sobre_a_regulamentacao_da_lei_federal_no14.129-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_resolucao-dispoe_sobre_a_observancia_da_ordem_cronologica_de_pagamento_das_obrigacoes..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/projeto_de_resolucao-regulamenta_o_regime_de_trabalho_hibrido_dos_servidores_da_camara_de_vereadores_de_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_resolucao-converte_em_doacoes_as_cessoes_de_uso_de_dispositivos_eletronicos_afetados_que_guarnecem_os_gabinetes_aos_vereadores_do_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_ploe03_2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_ploe02_2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_cfo_ploe_n01.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/779/parecer_cfo_ploe_n02.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/780/parecer_cfo_ploe_n03.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_cjle_ploe_n01_ok.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/782/parecer_cjle_ploe_n02_ok.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_cjle_ploe_n03_ok.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_cfo_ploe_n04.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_cjle_ploe_n04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_ploe_20-2023_cticsp.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_ploe_20-2023_cjle.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/834/parecer_ploe_05-2024_cecesad.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/835/parecer_cfo_ploe_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/836/parecer_ploe_05-2024_cjle.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/887/parecer_emenda_supressiva_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/886/parecer_projeto_de_lei_13_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/888/parecer_projeto_de_lei_10_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/898/parecer_projeto_de_lei_11_comissao_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/899/parecer_projeto_de_lei_10_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_lei_11_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_lei_13_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/902/parecer__emenda_supressiva_1-_cfo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_resolucao_01_comissao_mista_de_justica.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_projeto_de_lei_13_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/905/parecer_projeto_de_lei_11_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/906/parecer_projeto_de_lei_10_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/907/parecer_emenda_supressiva_comissao_de_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/908/parecer_projeto_de_decreto_comissao_de_justica_legislacao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/941/parecer_cjle_ploe_n16_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/942/parecer_cjle_pdl_n2_2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_cecesasdc_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_cticsp_ploe_n15_2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_cfo_ploe_no15_2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_cfo_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/967/parecer_cjle_plol_n4_2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/968/parecer_cjle_plol_n4_2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/969/parecer_cjle_plol_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_cjle_ploe_n15_2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_cjle_pdl_n6__2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_cjle_pres_2_2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_cjle_plol_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/996/parecer_cjle_ploe_n14_2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/997/parecer_cjle_pdl_n5_2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_cjle__pdl_n8_2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1045/parecer_cecesasdc_ploe_n17_2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1093/parecer_cticsp_plol_9_2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1094/parecer_comissao_mista_ploe_n18_2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/parecer_cjle_plol_n10_2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/parecer_cjle_plol_09-24_ok.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/parecer_cjle_ploe_17-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/parecer_cjle_pdl_no4-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/parecer_cjle_pdl_n10_2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1101/parecer_cjle_plol_06-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1102/parecer_cjle_plol_07-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1103/parecer_cjle_plol_08-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1104/parecer_educacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1105/parecer_cjle.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_cfo_ploe_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_cfo_ploe_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_cjle_ploe_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_cjle_ploe_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1163/parecer__26_educacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1164/parecer__ploe_26_cfo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_ploe_21_comissao_mista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_emenda_modificativa_comissao_mista_2.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1168/parecer_emenda_modificativa_comissao_mista_3.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1169/parecer_emenda_aditiva_comissao_mista.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1170/parecer__ploe_26-24_cjle.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_ploe_25-24_cjle.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1172/parecer_prs_3_24_cjle.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_pdl_3_24_cjle.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1182/pelo_arquivamento_do_ploe_20-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1183/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1184/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1185/favoravelmente_pela_legalidade_da_tramitacao_do_plol_22-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1186/pelo_arquivamento_do_plol_01-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1187/favoravelmente_pela_legalidade_da_tramitacao_do_plol_11-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1188/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_22-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1189/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1190/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1191/favoravelmente_pela_legalidade_da_tramitacao_do_plol_12-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/favoravelmente_pela_legalidade_da_tramitacao_do_plol_13-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/favoravelmente_pela_legalidade_da_tramitacao_do_pres_04-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/pelo_arquivamento_do_plol_01-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/pelo_arquivamento_do_plol_11-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/pelo_arquivamento_do_ploe_20-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/favoravelmente_pela_legalidade_da_tramitacao_do_pres_05-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_27-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/favoravelmente_pela_legalidade_da_tramitacao_do_ploe_28-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/872/emenda_supressiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1155/emenda_modificativa_nba_0012024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1156/emenda_aditiva_0012024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1158/emenda_aditiva_ploe_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_dogival_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_decreto_legislativo-titulo_de_cidadao_ademilson_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/889/decreto_legislativo_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/895/decreto_legislativo_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_decreto_do_legislativo_-_titulo_de_cidadao_sueleide_maria_araujo_da_trindade.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_decreto_legislativo-titulo_de_cidadania_lidiane_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_decreto_legislativo-autoriza_a_consulta_popular_dirigida_a_populacao_do_municipio_de_taquaritinga_do_norte-pe_nos_termos_do_artigo_14.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_decreto_legislativo-titulo_de_cidadania_maria_fernanda_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/817/plol_-_dispoem_sobre_a_criacao_da_area_de_protecao_ambiental_apa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/894/plol_r._alfredo_laurentino.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/918/milton_denominar_a_rua_10_de_maio_no_bairro_capibaribe_de_rua_amaro_joao_de_lima__amaro_madalena..pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/926/denominar_o_psf_da_vila_do_algodao_de_psf-inacia_ferreira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/927/denominar_a_rua_algodao_3_na_vila_do_algodao_de_rua_luiz_fe_franca_ferreira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/999/plol_-_denominar_a_rua_projetada_bairro_bom_jesus_em_pao_de_acucar_de_rua_helena_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_ordinaria_do_legislativo_nba_001_2024_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_nba_002_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_legislativo_guilherme_cumaru.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/denominar_rua_projetada-2_de_rua_abilio_simao_de_figueiroa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei__iptu_isencao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1159/adobe_scan_27_de_nov._de_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1175/plol_joao.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/686/pl_001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/687/pl_no_002.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/717/pl_no_003.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/774/pl_no_004.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/846/pl_mesa_e_cadeira.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/847/pl_reajuste_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_lei__saude_bucal_2.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/849/pl_funcao_gratifica_c_impacto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/850/projeto_de_lei__saude_bucal_2.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/851/pl_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/852/projeto_mesa_e_cadeira_-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/853/pl_reajuste.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/890/pccv_014.2024_24.04.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/891/credito_especial_fundacao_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/928/pl_reajuste_servidores_juridico_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/plano__merged-1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_mae_rainha.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_-_calendario_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_acs_e_ace_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_que_dispoe_da_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_novo_incentivo_aps_corrigido_ok1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_da_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1143/altera_e_atualiza_a_redacao_da_lei_no_2126_de_17_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/redacao_final_ploe_21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H522"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>