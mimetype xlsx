--- v0 (2025-10-15)
+++ v1 (2026-04-13)
@@ -54,6412 +54,6412 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Amauri de Mino</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_dos_bernados_com_o_programa_terra_pronta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_dos_bernados_com_o_programa_terra_pronta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja atendida a comunidade do Riacho Doce dos Bernardos com o programa Terra Pronta.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_-_que_seja_implantada_a_patrulha_rural_em_todo_o_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_-_que_seja_implantada_a_patrulha_rural_em_todo_o_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA IMPLANTADA A PATRULHA RURAL EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_do_julio_com_o_programa_terra_pronta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_do_julio_com_o_programa_terra_pronta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja atendida a comunidade do Riacho Doce do Júlio com o programa Terra Pronta.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/5/ind-_amauri-_no_sentido_de_que_seja_feita_a_manutencao_da_placa_de_identificacao_da_prefeitura_deste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/5/ind-_amauri-_no_sentido_de_que_seja_feita_a_manutencao_da_placa_de_identificacao_da_prefeitura_deste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da placa de identificação da prefeitura deste município.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Galego de Tonho</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/6/no_sentindo_que_seja_feita_a_sinalizacao_com_placas_indicativas_da_localizacao_do_hospital_geral_severino_pereira_da_silva_na_rodovia_pe-130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/6/no_sentindo_que_seja_feita_a_sinalizacao_com_placas_indicativas_da_localizacao_do_hospital_geral_severino_pereira_da_silva_na_rodovia_pe-130.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a sinalização com placas indicativas da localização do Hospital Geral Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Natália de Luquinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/7/ind-natalia-no_sentido_que_seja_feita_uma_agencia_de_emprego_direcionada_exclusivamente_as_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/7/ind-natalia-no_sentido_que_seja_feita_uma_agencia_de_emprego_direcionada_exclusivamente_as_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito uma agência de emprego direcionada exclusivamente às mulheres vítimas de violência, para que elas em hipótese alguma dependa do agressor.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/8/no_sentido_que_seja_feita_a_cobertura_asfaltica_da_rua_coronel_tejo_em_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/8/no_sentido_que_seja_feita_a_cobertura_asfaltica_da_rua_coronel_tejo_em_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a cobertura asfáltica da Rua Coronel Tejó, em Taquaritinga do Norte</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/9/no_sentido_que_seja_construido_um_abrigo_no_sitio_santo_antonio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/9/no_sentido_que_seja_construido_um_abrigo_no_sitio_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um abrigo no Sítio Santo Antônio.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/10/ind-natalia-_no_sentido_que_seja_feita_a_recuperacao_da_iluminacao_publica_no_sitio_paquevira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/10/ind-natalia-_no_sentido_que_seja_feita_a_recuperacao_da_iluminacao_publica_no_sitio_paquevira.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da iluminação pública no Sítio Paquevira.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/11/no_sentido_de_que_seja_feito_canteiro_com_paisagismo_bancos_de_praca_e_aparelhos_com_objetivo_de_pratica_esportiva_na_avenida_valdemar_carlos_em_vila_do_socorro_neste_municipio_conforme_pr.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/11/no_sentido_de_que_seja_feito_canteiro_com_paisagismo_bancos_de_praca_e_aparelhos_com_objetivo_de_pratica_esportiva_na_avenida_valdemar_carlos_em_vila_do_socorro_neste_municipio_conforme_pr.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feito canteiro com paisagismo, bancos de praça e aparelhos com objetivo de prática esportiva na avenida Valdemar Carlos, em Vila do Socorro, neste município.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/12/ind-_geovane-_no_sentido_de_que_seja_incluido_lombadas_eletronicas_no_projeto_da_duplicacao_pe_160_no_trecho_que_compreende_a_area_urbana_do_distrito_de_pao_de_acucar_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/12/ind-_geovane-_no_sentido_de_que_seja_incluido_lombadas_eletronicas_no_projeto_da_duplicacao_pe_160_no_trecho_que_compreende_a_area_urbana_do_distrito_de_pao_de_acucar_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja incluído lombadas eletrônicas, no projeto da duplicação PE 160, no trecho que compreende a área urbana do distrito de Pão de Açúcar, mais precisamente nas ruas:_x000D_
 • RUA BALBINO PEREIRA, QUE DÁ ACESSO AO TREVO E AO BAIRRO SÃO_x000D_
 FRANCISCO;_x000D_
 • RUA SEVERINO PEREIRA, QUE DÁ ACESSO AO CEMITÉRIO E AO BAIRRO BADOQUE;_x000D_
 • RUA GENERAL RONDON QUE DÁ ACESSO AO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/13/ind-_geovane-_no_sentido_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das_seis_horas_da_noite_ate_meia_noite.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/13/ind-_geovane-_no_sentido_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das_seis_horas_da_noite_ate_meia_noite.pdf</t>
   </si>
   <si>
     <t>No sentido de que nos finais de semana o poder público feche a avenida João José da Silva, no distrito de Pão de Açúcar, no horário das 18:00 às 00:00.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/14/ind--no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_gestao_veja_a_possibilidade_de_realizarem_a_manutencao_da_iluminacao_publica_por_tras_do_posto_de_tonton_em_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/14/ind--no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_gestao_veja_a_possibilidade_de_realizarem_a_manutencao_da_iluminacao_publica_por_tras_do_posto_de_tonton_em_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA JUNTO A SECRETARIA DE GESTÃO, VEJA A POSSIBILIDADE DE REALIZAREM A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA POR TRÁS DO POSTO DE TON TON EM PAO DE AÇÚCAR</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/15/ind-_milton-_no_sentido_que_a_secretaria_de_obras_veja_a_possibilidade_de_ajeitarem_as_estradas_da_comunidade_do_santo_antonio_sao_bras_e_sitio_tambor.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/15/ind-_milton-_no_sentido_que_a_secretaria_de_obras_veja_a_possibilidade_de_ajeitarem_as_estradas_da_comunidade_do_santo_antonio_sao_bras_e_sitio_tambor.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A SECRETARIA DE OBRA VEJA A POSSIBILIDADE DE AJEITAREM AS ESTRADAS DA COMUNIDADE DO SANTO ANTONIO, SÃO BRÁZ E SÍTIO TAMBOR.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/16/que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_organizar_um_ponto_de_moto_taxi_no_hospital_severino_pereira_da_silva_fazendo_os_cavaletes_de_marcacao_e_pintando_o_meio_fio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/16/que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_organizar_um_ponto_de_moto_taxi_no_hospital_severino_pereira_da_silva_fazendo_os_cavaletes_de_marcacao_e_pintando_o_meio_fio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA JUNTO A SECRETARIA DE OBRAS VEJA  A POSSIBILIDADE DE ORGANIZAR UM PONTO DE MOTO TAXI NO HOSPITAL SEVERINO PEREIRA DA SILVA FAZENDO OS CAVALETES DE MARCAÇÃO E PINTAND0 0 MEIO FIO EXCLUSTVO PARA MOTO TÁXI.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/17/no_sentido_que_a_seja_cumprida_a_determinacao_que_proibe_o_trafego_de_caminhoes_pipa_na_rua_lucas_evangelista_no_bairro_brasilia_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/17/no_sentido_que_a_seja_cumprida_a_determinacao_que_proibe_o_trafego_de_caminhoes_pipa_na_rua_lucas_evangelista_no_bairro_brasilia_neste_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido que a seja cumprida a determinação que Proíbe o Tráfego de Caminhões Pipa, na Rua Lucas Evangelista, no Bairro Brasília, neste Município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/18/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_kit_material_escolar_basico_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/18/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_kit_material_escolar_basico_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Kit Material Escolar Básico para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/19/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_fardamentos_escolar_completo_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/19/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_fardamentos_escolar_completo_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a Aquisição e Distribuição de Fardamentos Escolar Completo para todos os Estudantes da Rede Municipal de Ensino do Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/20/ind-natalia-no_sentido_que_seja_feito_um_chafariz_no_bairro_serrinha_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/20/ind-natalia-no_sentido_que_seja_feito_um_chafariz_no_bairro_serrinha_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito um chafariz no bairro Serrinha, em Pão de Açúcar.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/21/ind-natalia-no_sentido_que_seja_articulada_atraves_da_secretaria_municipal_de_saude_e_meio_ambiente_a_reativacao_da_parceria_com_o_senai.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/21/ind-natalia-no_sentido_que_seja_articulada_atraves_da_secretaria_municipal_de_saude_e_meio_ambiente_a_reativacao_da_parceria_com_o_senai.pdf</t>
   </si>
   <si>
     <t>No sentido que seja articulada através da Secretaria Municipal de Saúde e Meio Ambiente, a reativação da parceria com o Serviço Nacional de Aprendizagem Industrial (SENAI) que possibilite a vinda para Taquaritinga do Norte da Unidade Móvel para realização de cursos.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Guilherme Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_-_iluminacao_trevo_br-104_acesso_ao_distrito_de_gravata_do_ibiapina_page-0001_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_-_iluminacao_trevo_br-104_acesso_ao_distrito_de_gravata_do_ibiapina_page-0001_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado iluminação no trevo da BR-104, que dá acesso ao distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_-_sistema_de_monitoramento_e_cameras_de_vigilancia_nas_tres_entradas_do_distrito_de_gravata_do_ibiapina_page-0001_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_-_sistema_de_monitoramento_e_cameras_de_vigilancia_nas_tres_entradas_do_distrito_de_gravata_do_ibiapina_page-0001_1.pdf</t>
   </si>
   <si>
     <t>Indicação no sentido de que seja instalado um sistema de monitoramento (sala de controle 24 horas) e câmeras de vigilância nas três entradas do distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Hélio de Novo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/26/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_cicero_de_freitas_cavalcante.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/26/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_cicero_de_freitas_cavalcante.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação na Rua Cícero de Freitas Cavalcante no loteamento Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/28/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_ayrton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/28/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_ayrton.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação na Rua Ayrton Senna no loteamento Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/29/ind-_amauri-_no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_a_barra_de_sao_miguel..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/29/ind-_amauri-_no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_a_barra_de_sao_miguel..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a comunidade do Jerimum a Barra de São Miguel.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/30/ind_-_amauri-no_sentido_de_que_seja_devolvido_o_carro_onix_que_foi_doado_para_a_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/30/ind_-_amauri-no_sentido_de_que_seja_devolvido_o_carro_onix_que_foi_doado_para_a_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja devolvido o carro (onix) que foi doado para a comunidade do Jerimum.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/31/ind-_amauri-no_sentido_de_que_seja_feita_a_limpeza_do_acude_publico_do_sitio_situacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/31/ind-_amauri-no_sentido_de_que_seja_feita_a_limpeza_do_acude_publico_do_sitio_situacao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza do açude público do Sítio Situação.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/32/ind_-_no_sentido_que_seja_pavimentada_a_avenida_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/32/ind_-_no_sentido_que_seja_pavimentada_a_avenida_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PAVIMENTADA A AVENIDA IVANILDO PEREIRA DOS SANTOS, NA COMUNIDADE DE MATEUS VIEIRA, PASSANDO EM FRENTE A CAPELA DE NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/33/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/33/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido que seja pavimentada a Rua Mirian Ferreira do Nascimento, localizada na Vila do Jerimum.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/34/ind_-_no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigues_da_silva_localizada_na_vila_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/34/ind_-_no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigues_da_silva_localizada_na_vila_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja pavimentada a rua Emanuel Rodrigues da Silva, localizada na Vila do Jerimum.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Demir</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ind._asfalto_rua_lucas_evangelista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ind._asfalto_rua_lucas_evangelista.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a cobertura asfáltica na rua Lucas Evangelista, no bairro Brasília., neste Município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/36/ind._calcamento_da_rua_beira_rio_rua_das_casinhas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/36/ind._calcamento_da_rua_beira_rio_rua_das_casinhas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da rua Beira Rio (conhecida popularmente como rua das casinhas), no bairro Beira Rio em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/37/ind._asfalto_trevo_a_compesa_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/37/ind._asfalto_trevo_a_compesa_2.pdf</t>
   </si>
   <si>
     <t>No sentido que indique ao Exm° Sr. Prefeito deste município, que seja feito o asfalto do trevo até a COMPESA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/38/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_raio_x_tipo_movel_300_ma_para_atender_as_necessidades_do_hospital_geral_severino_pereira_da_silva_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/38/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_raio_x_tipo_movel_300_ma_para_atender_as_necessidades_do_hospital_geral_severino_pereira_da_silva_neste_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizada a Aquisição de 01 (Um) Raio X, Tipo Móvel 300 MA, para atender as necessidades do Hospital Geral Severino Pereira da Silva, neste Município.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/39/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_veiculo_tipo_caminhao_frigorifico_refrigerado_para_transportes_de_alimentos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/39/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_veiculo_tipo_caminhao_frigorifico_refrigerado_para_transportes_de_alimentos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja viabilizada a Aquisição de 01 (Um) Veículo, Tipo Caminhão Frigorifico Refrigerado para Transportes de Alimentos Perecíveis (Carnes) do Matadouro Público de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/40/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_contemplar_a_rua_vitor__batista_de_lima_no_bairro_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/40/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_contemplar_a_rua_vitor__batista_de_lima_no_bairro_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA JUNTO A SECRETARIA DE OBRAS, VEJA A POSSIBILIDADE DE CONTEMPLAR A RUA VITOR  BATISTA DE LIMA, NO BAIRRO SILVA DE BAIXO</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/41/no_sentido_de_que_seja_reativado_o_conselho_municipal_de_defesa_do_meio_ambiente_-_condema_criado_pela_lei_municipal_n_1.3992001_sancionada_desde_05_de_maio_de_2001.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/41/no_sentido_de_que_seja_reativado_o_conselho_municipal_de_defesa_do_meio_ambiente_-_condema_criado_pela_lei_municipal_n_1.3992001_sancionada_desde_05_de_maio_de_2001.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja Reativado o Conselho Municipal de Defesa do Meio Ambiente - CONDEMA, criado pela Lei Municipal N° 1.399/2001, sancionada desde 05 de maio de 2001 (Lei em Anexo).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/42/ind-_amauri-_luminaria_completa_em_frente_a_casa_da_sra_joia_na_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/42/ind-_amauri-_luminaria_completa_em_frente_a_casa_da_sra_joia_na_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado uma luminária completa em frente à casa da senhora Joia, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind-_amauri-_providencie_um_casa_de_apoio_maior_na_capital_do_recife.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind-_amauri-_providencie_um_casa_de_apoio_maior_na_capital_do_recife.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo providencie uma casa de apoio maior na cidade do Recife.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind-_amauri_-_tanquinho_ou_maquina_de_lavar_roupa_para_a_casa_de_apoio_localizada_na_capital_do_recife.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind-_amauri_-_tanquinho_ou_maquina_de_lavar_roupa_para_a_casa_de_apoio_localizada_na_capital_do_recife.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo viabilize um tanquinho ou uma máquina de lavar roupa para a casa de apoio localizada na cidade do Recife.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/45/no_sentido_de_que_seja_instituido_um_banco_de_sementes_crioulas_bem_como_o_programa_municipal_de_distribuicao_de_sementes_crioulas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/45/no_sentido_de_que_seja_instituido_um_banco_de_sementes_crioulas_bem_como_o_programa_municipal_de_distribuicao_de_sementes_crioulas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja Instituído Um Banco de Sementes Crioulas, bem como o Programa Municipal de Distribuição de Sementes Crioulas como Incentivo aos Pequenos Produtores e aos Agricultores da Agricultura Familiar  do Município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/46/no_sentido_de_viabilizar_aquisicao_de_novos_bancos_padrao_para_feira_livre_da_sede_do_municipio_de_taquaritinga_do_norte_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/46/no_sentido_de_viabilizar_aquisicao_de_novos_bancos_padrao_para_feira_livre_da_sede_do_municipio_de_taquaritinga_do_norte_neste_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de Viabilizar Aquisição de Novos Bancos Padrão para Feira Livre da Sede do Município de Taquaritinga do Norte, neste Município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/47/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_do_rio_no_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/47/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_do_rio_no_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA DO RIO, NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/48/sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/48/sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA AV. NOSSA SENHORA DO PERPÉTUO SOCORRO, EM VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/49/no_sentido_que_seja_construida_uma_escola_estadual_de_ensino_integral_tecnica_no_distrito_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/49/no_sentido_que_seja_construida_uma_escola_estadual_de_ensino_integral_tecnica_no_distrito_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA CONSTRUÍDA UMA ESCOLA ESTADUAL DE ENSINO INTEGRAL TÉCNICA NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Geovane, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/50/no_sentido_que_seja_construida_uma_escola_estadual_no_distrito_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/50/no_sentido_que_seja_construida_uma_escola_estadual_no_distrito_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA CONSTRUÍDA UMA ESCOLA ESTADUAL NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/51/no_sentido_de_que_seja_retomado_o_evento_do_voo-livre_em_nossa_cidade_bem_como_tornar_a_rampa_do_pepe_um_ponto_turistico_do_estado_de_pernambuco.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/51/no_sentido_de_que_seja_retomado_o_evento_do_voo-livre_em_nossa_cidade_bem_como_tornar_a_rampa_do_pepe_um_ponto_turistico_do_estado_de_pernambuco.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA RETOMADO O _x000D_
 EVENTO DO VOO-LIVRE EM NOSSA CIDADE, BEM COMO TORNAR A RAMPA DO _x000D_
 PEPE UM PONTO TURISTICO DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/52/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_silva_de_cima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/52/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_silva_de_cima.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PERFURADO E _x000D_
 INSTALADO UM POÇO ARTESIANO NO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/53/no_sentido_de_que_seja_construido_tres_campos_society_um_em_taquaritinga_do_norte_pao_de_acucar_e_gravata_do_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/53/no_sentido_de_que_seja_construido_tres_campos_society_um_em_taquaritinga_do_norte_pao_de_acucar_e_gravata_do_ibiapina.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIDO _x000D_
 TRÊS CAMPOS SOCIETY, UM EM TAQUARITINGA DO NORTE, OUTRO NO _x000D_
 DISTRITO DE PÃo DE AÇÚCAR E OUTRO NO DISTRITO DE GRAVAT_x0002_ DO _x000D_
 IBIAPINA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/56/ind_-_amilton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/56/ind_-_amilton.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA JUNTO A SUBPREFEITURA VEJA A POSSIBILIDADE DE CRIAR UMA PROGRAMAÇÃO PARA OS BAIRROS SERRINHA, CRUZEIRO, BADOQUE E CENTRO NO DISTRITO DE PÃO DE AÇÚCAR, PARA REGULAR AS COLETAS DE LIXO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/57/adobe_scan_01_de_fev_de_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/57/adobe_scan_01_de_fev_de_2023.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE APREFEITURA VEJA A POSSIBILIDADE DE ENVIAR A ESTA CASA LEGISLATIVA, PROJETO DE LEI PARA DESAPROPRIAÇÃO DA RAMPA DO PEPE, PONTO TURÍSTICO RELEVANTE NESTE MUNICÍPI0.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req.02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req.02.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE, APÓS A DESAPROPRIAÇÃO DA RAMPA DO PEPÊ, O PREFEFTO VIABILIZE A CONSTRUÇÃO DE ESTRUTURA DE HOTEL, QUIOSQUES OU BARZINHOS PADRONIZADOS PARA COMODATOS AOS NOSSOS COMERCIANTES, AQUECENDO O TURISMO LOCAL.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/59/ind-natalia-no_sentido_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_oferecendo_todos_os_servicos_de_prevencao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/59/ind-natalia-no_sentido_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_oferecendo_todos_os_servicos_de_prevencao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um centro de referência da saúde da mulher, oferecendo todos os serviços de prevenção, na sede do município.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indi_no_sentido_que_seja_construida_duas_fossas_na_vila_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indi_no_sentido_que_seja_construida_duas_fossas_na_vila_do_algodao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIDA DUAS FOSSAS PARA ATENDER AS NECESSIDADES DOS MORADORES DA VILA DO ALGODÃO</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/61/req._03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/61/req._03.pdf</t>
   </si>
   <si>
     <t>NO SENTID0 DE QUE A PREFEITURA VEJA A POSSIBILIDADE DE DISPONIBILIZAR/INSTALAR, UM CENTRO DE INFORMAÇÕES TURÍTICAS (NO PRÉDIO ONDE FUNCIONAVA O ANTIG0 POSTO TELPE) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind-natalia-no_sentido_que_seja_articulado_a_possibilidade_da_presenca_de_bombeiros_civis_nos_predios_publicos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind-natalia-no_sentido_que_seja_articulado_a_possibilidade_da_presenca_de_bombeiros_civis_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja articulada a possibilidade da presença de bombeiros civis em escolas e prédios públicos de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/63/indi_no_sentido_de_pavimentar_a_rua_projetada_que_concede_acesso_a_igreja_evangelica_na_comunidade_do_sitio_piranhas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/63/indi_no_sentido_de_pavimentar_a_rua_projetada_que_concede_acesso_a_igreja_evangelica_na_comunidade_do_sitio_piranhas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PAVIMENTADA A RUA PROJETADA QUE CONCEDE ACESSO A IGREJA EVANGÉLICA, NA COMUNIDADE DO SÍTIO PIRANHAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/72/no_sentido_de_que_seja_viabilizada_a_doacao_de_1_um_terreno_em_boa_localizacao_a_igreja_adventista_do_setimo_dia_de_taquaritinga_do_norte_para_construcao_de_seu_templo_sede.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/72/no_sentido_de_que_seja_viabilizada_a_doacao_de_1_um_terreno_em_boa_localizacao_a_igreja_adventista_do_setimo_dia_de_taquaritinga_do_norte_para_construcao_de_seu_templo_sede.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja Viabilizada a Doação de 1 (um) Terreno em boa localização à Igreja Adventista do Sétimo Dia de Taquaritinga do Norte, para Construção de seu Templo Sede, doação está na forma da lei, considerada colaboração de Interesse Público, nos termos do inciso I do art. 19 da Constituição Federal, bem como nas diversas tratativas já realizadas entre a Igreja e a Prefeitura para esta finalidade.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/73/no_sentido_de_que_seja_feita_a_requalificacao_urbanisticapaisagistica_incluido_a_cobertura_do_canal_na_praca_do_peregrino_de_santo_amaro_as_margens_da_pe-130_no_centro_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/73/no_sentido_de_que_seja_feita_a_requalificacao_urbanisticapaisagistica_incluido_a_cobertura_do_canal_na_praca_do_peregrino_de_santo_amaro_as_margens_da_pe-130_no_centro_neste_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Requalificação Urbanística/Paisagística, Incluído a Cobertura do Canal, na Praça do Peregrino de Santo Amaro (Às Margens da Pe-130), no Centro, Neste Município.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/74/no_sentido_de_viabilizar_a_desapropriacao_ou_servidao_administrativa_ou_publica_no_campo_de_futebol_denominado_51_na_comunidade_do_silva_de_cima_nesta_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/74/no_sentido_de_viabilizar_a_desapropriacao_ou_servidao_administrativa_ou_publica_no_campo_de_futebol_denominado_51_na_comunidade_do_silva_de_cima_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>No sentido de Viabilizar a Desapropriação ou Servidão Administrativa ou Pública, no Campo de Futebol denominado “51”, na Comunidade do Silva de Cima, Nesta Cidade.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/76/adquirir_uma_van_para_o_transporte_de_criancas_com_deficiencia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/76/adquirir_uma_van_para_o_transporte_de_criancas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo adquira uma van para o transporte de crianças com deficiência.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/77/manutencao_do_calcamento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/77/manutencao_do_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do calçamento da rua Severino Cordeiro de Arruda, localizado no Jerimum.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/78/asfalto_da_travessa_floriano_peixoto.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/78/asfalto_da_travessa_floriano_peixoto.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA TRAVESSA FLORIANO PEIXOTO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/79/asfalto_da_rua_severino_caetano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/79/asfalto_da_rua_severino_caetano.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA SEVERINO CAETANO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/80/asfalto_da_rua_agamenon_magalhaes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/80/asfalto_da_rua_agamenon_magalhaes.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA AGAMENON MAGALHAES, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/85/manutencao_predial_da_quadrapoliesportiva_prof_aldenice.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/85/manutencao_predial_da_quadrapoliesportiva_prof_aldenice.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção predial da Quadrapoliesportiva prof Aldenice Maria de Souza.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/86/ind-helio-no_sentido_que_seja_feita_uma_instalacao_de_uma_antena_de_sinal_de_telefonia_na_comunidade_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/86/ind-helio-no_sentido_que_seja_feita_uma_instalacao_de_uma_antena_de_sinal_de_telefonia_na_comunidade_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma instalação de uma antena de sinal de telefonia na comunidade Serra dos Bois.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/87/ind-helio-no_sentido_que_a_prefeitura_veja_a_possibilidade_de_locomover_a_cruz_da_entrada_da_comunidade_serra_dos_bois_para_a_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/87/ind-helio-no_sentido_que_a_prefeitura_veja_a_possibilidade_de_locomover_a_cruz_da_entrada_da_comunidade_serra_dos_bois_para_a_praca.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de locomover a Cruz, que está localizada na entrada da comunidade Serra dos Bois, para a praça.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/88/ind-helio-no_sentido_que_seja_feito_o_conserto_da_cruz_que_esta_localizada_na_entrada_da_comunidade_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/88/ind-helio-no_sentido_que_seja_feito_o_conserto_da_cruz_que_esta_localizada_na_entrada_da_comunidade_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o conserto da Cruz que está localizada na entrada da comunidade Serra dos Bois.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/89/ind._que_seja_feita_a_cobertura_asfaltica_na_rua_lucas_evangelista_no_bairro_brasilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/89/ind._que_seja_feita_a_cobertura_asfaltica_na_rua_lucas_evangelista_no_bairro_brasilia.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA NA RUA LUCAS EVANGELISTA, NO BAIRRO BRASÍLIA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/90/ind._realizar_o_complemento_do_calcamento_da_via_que_da_acesso_a_rampa_do_pepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/90/ind._realizar_o_complemento_do_calcamento_da_via_que_da_acesso_a_rampa_do_pepe.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO O COMPLEMENTO DO CALÇAMENTO DA VIA QUE DÁ ACESSO A RAMPA DO PEPE.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/91/ind._sentido_que_seja_laminado_o_mato_do_acostamento_do_trecho_que_vai_do_acude_santo_amaro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/91/ind._sentido_que_seja_laminado_o_mato_do_acostamento_do_trecho_que_vai_do_acude_santo_amaro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA LAMINADO O MATO DO ACOSTAMENTO DO TRECHO QUE VAI DO AÇUDE SANTO AMARO ATÉ A DIVISA DE VERTENTES.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/92/ind-natalia-_no_sentido_que_seja_feita_a_manutencao_da_entrada_da_estrada_do_sitio_santo_antonio_as_margens_da_pe-130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/92/ind-natalia-_no_sentido_que_seja_feita_a_manutencao_da_entrada_da_estrada_do_sitio_santo_antonio_as_margens_da_pe-130.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a manutenção da entrada da estrada do Sítio Santo Antônio, às margens da PE-130.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/93/ind-natalia-_no_sentido_que_seja_feita_a_limpeza_e_manutencao_da_academia_da_cidade_localizada_na_beira_rio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/93/ind-natalia-_no_sentido_que_seja_feita_a_limpeza_e_manutencao_da_academia_da_cidade_localizada_na_beira_rio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a limpeza e manutenção da academia da cidade, localizada na Beira Rio.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/94/no_sentido_de_viabilizar_a_adesao_e_implantacao_do_programa_melhor_em_casa_mediante_o_servico_de_atencao_domiciliar_sad_do_ministerio_da_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/94/no_sentido_de_viabilizar_a_adesao_e_implantacao_do_programa_melhor_em_casa_mediante_o_servico_de_atencao_domiciliar_sad_do_ministerio_da_saude.pdf</t>
   </si>
   <si>
     <t>No sentido de viabilizar a Adesão e Implantação do Programa Melhor em Casa mediante o Serviço de Atenção Domiciliar (SAD) do Ministério da Saúde, Neste Município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/95/no_sentido_de_que_seja_viabilizada_instalacao_de_01_um_parque_infantil_na_creche_da_escola_municipal_francisca_moura_pereira_da_silva_caic.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/95/no_sentido_de_que_seja_viabilizada_instalacao_de_01_um_parque_infantil_na_creche_da_escola_municipal_francisca_moura_pereira_da_silva_caic.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja viabilizada Instalação de 01 (Um) Parque Infantil na Creche da Escola Municipal Francisca Moura Pereira da Silva (Caic), Neste Município.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/96/no_sentido_que_seja_implantada_01_uma_unidade_mista_de_saude_com_atendimento_de_urgencia_emergencia_24_vinte_e_quatro_horas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/96/no_sentido_que_seja_implantada_01_uma_unidade_mista_de_saude_com_atendimento_de_urgencia_emergencia_24_vinte_e_quatro_horas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada 01 (Uma) Unidade Mista de Saúde com Atendimento de Urgência/Emergência 24 (vinte e quatro) Horas em Prédio Próprio Ou Locado, no Distrito de Pão de Açúcar, Neste Município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/97/no_sentido_de_que_seja_construido_um_centro_poliesportivo_na_sede_do_municipio....pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/97/no_sentido_de_que_seja_construido_um_centro_poliesportivo_na_sede_do_municipio....pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM CENTRO POLIESPORTIVO NA SEDE DO MUNICÍPIO, DISPONDO DE: PISTA DE ATLETISMO, PISCINA SEMIOLÍMPICA, QUADRA ABERTA, CAMPO DE FUTEBOL, FUTEBOL SOCIETY, GINÁSIO ESPORTIVO PARA TREINAMENTOS E COMPETIÇOES, SALAS PARA AULAS DE ARTES MACIAIS, JOGOS DE MESA, BALLET E DANÇA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/98/no_sentido_de_qu_seja_criada_a_farmacia_pet_municipal..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/98/no_sentido_de_qu_seja_criada_a_farmacia_pet_municipal..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CRIADA A FARMÁCIA PET MUNICIPAL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/99/no_sentido_de_que_seja_feita_a_manutencao_na_iluminacao_da_academia_da_saude_localizada_em_frente_ao_hospital_severino_pereira..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/99/no_sentido_de_que_seja_feita_a_manutencao_na_iluminacao_da_academia_da_saude_localizada_em_frente_ao_hospital_severino_pereira..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A MANUTENÇÃO NA ILUMINAÇÃO DA ACADEMIA DA SAÚDE LOCALIZADA EM FRENTE AO HOSPITAL SEVERINO PERREIRA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/100/rua_severino_caetano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/100/rua_severino_caetano.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da rua Severino Caetano, próximo ao Gonzagão.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/101/recontrate_o_carro_que_havia_sido_disponibilizado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/101/recontrate_o_carro_que_havia_sido_disponibilizado.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura recontrate o carro que havia sido disponibilizado para a comunidade do Bandeira e região.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/102/bancos_de_feira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/102/bancos_de_feira.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura disponibilize bancos de feira para a feira livre da comunidade do Algodão.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/103/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_sitio_mangas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/103/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_sitio_mangas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja perfurado e instalado um poço artesiano com lavanderia no sítio Mangas.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/104/no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_projetada_da_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/104/no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_projetada_da_vila_alta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e o saneamento da Rua Projetada na comunidade Vila Alta, na mesma rua da igreja Católica.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/105/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_avenida_santa_luzia_na_comunidade_do_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/105/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_avenida_santa_luzia_na_comunidade_do_tatus.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e o saneamento na Avenida Santa Luzia na comunidade do Tatus.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/106/ind_-_construcao_de_creche_no_bairro_amorim.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/106/ind_-_construcao_de_creche_no_bairro_amorim.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA CRECHE NO BAIRRO AMORIM, AO LADO DA ESCOLA MUNICIPAL FRANCISCA MOURA PEREIRA DA SILVA - CAIC.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/107/ind_-_compra_de_um_caminhao_pipa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/107/ind_-_compra_de_um_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COMPRADO UM CAMINHÃO PIPA PARA ABASTECIMENTO DE ÁGUA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/108/indi_-_construcao_de_psf_em_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/108/indi_-_construcao_de_psf_em_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM PSF (PROGRAMA SAÚDE DA FAMÍLIA), NA COMUNIDADE DE MATEUS VIEIRA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/112/a_pref_mande_um_projeto_de_lei_a_fim_de_criar_um_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/112/a_pref_mande_um_projeto_de_lei_a_fim_de_criar_um_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura envie um Projeto de Lei para criar um Auxilio Alimentação para os Motoristas da Saúde de nosso Município</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/116/no_sentido_de_que_seja_realizado_cursos_de_capacitacao_para_os_agentes_de_edemias_e_agentes_de_saude_voltados_para_prevencao_de_acidentes_com_animais_peconhentos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/116/no_sentido_de_que_seja_realizado_cursos_de_capacitacao_para_os_agentes_de_edemias_e_agentes_de_saude_voltados_para_prevencao_de_acidentes_com_animais_peconhentos..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO CURSOS DE CAPACITAÇÃO PARA OS AGENTES DE ENDEMIAS E AGENTES DE SAÚDE VOLTADOS PARA PREVENÇÃO DE ACIDENTES COM ANIMAIS PEÇONHENTOS. É DE EXTREMA IMPORTÂNCIA QUE OS CURSOS SEJAM PROMOVIDOS POR UM ORGÃO COMPETENTE NESTE RAMO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/117/no_sentido_de_que_seja_fornecido_vale_alimentacao_ou_ceata_basica_mensal_aoa_garis_e_pessoal_da_coleta_do_lixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/117/no_sentido_de_que_seja_fornecido_vale_alimentacao_ou_ceata_basica_mensal_aoa_garis_e_pessoal_da_coleta_do_lixo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FORNECIDO VALE ALIMENTAÇÃO OU CESTA BÁSICA MENSAL AOS FUNCIONÁRIOS PÚBLICOS QUE ATUAM NO RAMO DA LIMPEZA URBANA (GARIS E DEMAIS PESSOAL DA COLETA DE LIXO) NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/118/no_sentido_de_que_seja_instalado_um_sistema_de_som..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/118/no_sentido_de_que_seja_instalado_um_sistema_de_som..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA INSTALADO UM SISTEMA DE SOM NA QUADRA DA ESCOLA MUNICIPAL GILZENETE GUERRA _x000D_
 COM TODOS OS EQUIPAMENTOS NECESSÁRIO A ATINGIR UMA BOA PROJEÇAO SONORA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/119/no_sentido_de_que_sinalize_as_estradas_de_vila_do_socorro_refazendo_as_lombadas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/119/no_sentido_de_que_sinalize_as_estradas_de_vila_do_socorro_refazendo_as_lombadas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SINALIZE AS ENTRADAS DE VILA DO SOCORR0, REFAZENDO AS LOMBADAS QUE FOREM NECESSÁRIAS PARA ORIENTAR O TRÁFEGO DE CARROS E PEDESTRES.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Galego de Tonho, Geovane</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/120/ind_-_no_sentido_de_que_seja_realizada_a_cobertura_do_canal_aberto_do_distrito_de_pao_de_acucar_que_nasce_no_bairro_trevo_e_se_estende_ate_as_margens_do_rio_capibaribe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/120/ind_-_no_sentido_de_que_seja_realizada_a_cobertura_do_canal_aberto_do_distrito_de_pao_de_acucar_que_nasce_no_bairro_trevo_e_se_estende_ate_as_margens_do_rio_capibaribe.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA COBERTURA DO CANAL ABERTO DO DISTRITO DE PÃO DE AÇÚCAR, QUE NASCE NO BAIRRO TREVO E SE ESTENDE ATÉ AS MARGENS DO RIO CAPIBARIBE. INDICAMOS AINDA QUE NO ESPAÇO SEJA CONSTRUÍDO UMA CICLOVIA, QUE CONTE COM QUIOSQUES, BANCOS E POSTES COM LÂMPADAS LED.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/121/ind_-_no_sentido_de_que_seja_dado_continuidade_ai_saneamento_da_avenida_santa_cruz_na_comunisade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/121/ind_-_no_sentido_de_que_seja_dado_continuidade_ai_saneamento_da_avenida_santa_cruz_na_comunisade_do_algodao..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DADO CONTINUIDADE AO SANEAMENTO DA AVENIDA SANTA CRUZ, NA COMUNIDADE DO ALGODÃO, CONTEMPLANDO TAMBÉM A VIA QUE PASSA PELA FRENTE DO IMÓVEL DO SENHOR ERONILSON ATÉ A CASA DO SENHOR CONHECIDO POPULARMENTE COMO XIRÔ.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/122/ind-_no_sentido_de_que_seja_requalificada_uma_casa_historica_que_encontra-se_ao_lado_da_capela_de_sao_pedro_na_comunidade_de_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/122/ind-_no_sentido_de_que_seja_requalificada_uma_casa_historica_que_encontra-se_ao_lado_da_capela_de_sao_pedro_na_comunidade_de_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja requalificada uma casa histórica que encontra-se ao lado da Capela de São Pedro, na comunidade de Serra dos Bois neste município,  tornando o Imóvel em um ponto turístico de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/123/ind-natalia-no_sentido_de_que_seja_feita_a_limpeza_com_a_retirada_dos_lixos_e_que_seja_instalada_uma_lixeira_na_ultima_rua_do_bairro_cruzeiro_rua_apos_a_igreja_catolica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/123/ind-natalia-no_sentido_de_que_seja_feita_a_limpeza_com_a_retirada_dos_lixos_e_que_seja_instalada_uma_lixeira_na_ultima_rua_do_bairro_cruzeiro_rua_apos_a_igreja_catolica.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza com a retirada dos lixos e que seja instalada uma lixeira na última rua do bairro Cruzeiro (rua após_x000D_
 a igreja católica)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/124/ind-natalia-_no_sentido_de_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_na_sede_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/124/ind-natalia-_no_sentido_de_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_na_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um centro de referência da saúde da mulher, oferecendo todos os serviços de prevenção, na sede do município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/125/area_de_lazer_em_frente_a_igreja_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/125/area_de_lazer_em_frente_a_igreja_2.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma área de lazer em frente à igreja que está sendo construída na comunidade de Poço da Pedra</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/127/providenciar_um_local.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/127/providenciar_um_local.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado um local na comunidade Placas com a finalidade de guardar o carro que foi doado.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/129/guilherme_-_indicacao_saneamento_da_rua_brasiliano_pereira_localizado_no_distrito_de_gravata_de_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/129/guilherme_-_indicacao_saneamento_da_rua_brasiliano_pereira_localizado_no_distrito_de_gravata_de_ibiapina.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o Saneamento da Rua Brasiliano Pereira, localizado no Distrito de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/131/guilherme_-_indicacao_limpeza_do_acude_do_gado_localizado_no_distrito_de_gravata_de_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/131/guilherme_-_indicacao_limpeza_do_acude_do_gado_localizado_no_distrito_de_gravata_de_ibiapina.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Limpeza do Açude do Gado, localizado no Distrito de Gravatá de Ibiapina.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/132/guilherme_-_indicacao_limpeza_do_acude_novo_localizado_no_distrito_de_gravata..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/132/guilherme_-_indicacao_limpeza_do_acude_novo_localizado_no_distrito_de_gravata..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Limpeza do Açude Novo, localizado no Distrito de Gravatá.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_de_joao_sobre_a_coordenadoria_da_mulher.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_de_joao_sobre_a_coordenadoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SOLICITE AO PODER EXECUTIVO MUNICIPAL O ENVIO DE UM PROJETO DE LEI PARA A TRANSFORMAÇÃO DA COORDENADORIA DA MULHER EM UMA SECRETARIA DA MULHER.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_de_joao_vacina_bivalente.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_de_joao_vacina_bivalente.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM INCLUÍDOS COMO PRIORIDADE NA VACINAÇÃO BIVALENTE CONTRA O COVID-19 OS PROFISSIONAIS DA COMUNIDADE KAIRÓS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/135/programa_educacao_financeira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/135/programa_educacao_financeira.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado um programa de educação financeira nas escolas municipais.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/136/abastecimento_das_farmacias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/136/abastecimento_das_farmacias.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura em conjunto com a Secretária de Saúde realize com urgência o abastecimento das farmácias do município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/137/manutencao_loteamento_fonte_de_agua_viva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/137/manutencao_loteamento_fonte_de_agua_viva.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do loteamento Fonte de Agua Viva próximo a comunidade do Algodão.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/138/manutencao_da_estrada_do_sitio_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/138/manutencao_da_estrada_do_sitio_situacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada do sitio Situação.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/140/indi_-_no_sentido_de_que_neste_periodo_de_seca_seja_realizado_a_limpeza_do_acude_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/140/indi_-_no_sentido_de_que_neste_periodo_de_seca_seja_realizado_a_limpeza_do_acude_do_jerimum.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE NESTE PERÍODO DE SECA, SEJA REALIZADA A LIMPEZA DO AÇUDE DO JERIMUM COM UMA MÁQUINA PC E CAÇAMBAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/141/indi_-_no_sentido_de_que_seja_instalada_a_casa_da_gestante_no_hgsps_junto_a_secretaria_de_saude__com_equipamentos_e_atendimento_especializado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/141/indi_-_no_sentido_de_que_seja_instalada_a_casa_da_gestante_no_hgsps_junto_a_secretaria_de_saude__com_equipamentos_e_atendimento_especializado.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA INSTALADA A CASA DA GESTANTE NO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA, JUNTO A SECRETARIA DE SAÚDE, COM EQUIPAMENTOS E ATENDIMENTO DE MÉDICO GINECOLOGISTA OBSTETRA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_demir-recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_demir-recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃODAS ESTRADAS DO SÍTIO LAGOA DE FARIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_demir-mata_burros_estrada_lagoa_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_demir-mata_burros_estrada_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIDO UM "MATA BURROS" NA ESTRADA DE LAGOA DE FARIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_demir_calcamento_rua_santo_amaro_nas_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_demir_calcamento_rua_santo_amaro_nas_placas.pdf</t>
   </si>
   <si>
     <t>SENTIDO QUE SEJA REALIZADO O CALÇAMENTO E SANEAMENTO DA RUA SANTO AMARO NA COMUNIDADE DAS PLACAS .</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/147/no_sentido_de_que_seja_feito_um_estudo_paraa_instalacao_de_rede_de_distribuicao_de_agua_na_vila_do_socorro_aproveitando_para_fazer_a_revisao_do_sistema_hidrico.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/147/no_sentido_de_que_seja_feito_um_estudo_paraa_instalacao_de_rede_de_distribuicao_de_agua_na_vila_do_socorro_aproveitando_para_fazer_a_revisao_do_sistema_hidrico.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UM ESTUDO PARA A INSTALAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA NA VILA DO SOCORRO, APROVEITANDO PARA FAZER A REVISÃO DO SISTEMA HÍDRICO QUE LIGA O DISTRITO DE PÃO DE AÇÚCAR A VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/148/no_sentido_de_que_seja_contruido_um_velorio_publico_no_distrito_de_pao_de_acucar..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/148/no_sentido_de_que_seja_contruido_um_velorio_publico_no_distrito_de_pao_de_acucar..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONTRUÍDO UM VELÓRIO PÚBLICO NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/149/no_sentido_de_que_inspecao_na_ponte_que_liga_pao_de_acucar_a_vila_do_socorro_na_avenida_jose_juventino..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/149/no_sentido_de_que_inspecao_na_ponte_que_liga_pao_de_acucar_a_vila_do_socorro_na_avenida_jose_juventino..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA UMA INSPEÇÃO NA PONTE QUE LIGA PÅO DE AÇÚCAR A VILA DO SOCORRO, NA AVENIDA JOSÉ JUVENTINO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Amauri de Mino, Demir, Galego de Tonho, Geovane, Guilherme Cumaru, Hélio de Novo, João Eugênio, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/150/indi__-_no_sentido_de_que_seja_reajustadi_o_estatuto_dos_servidores_publicos_municipal_incluindo_o_plano_de_cargos_carreira_e_vencimento_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/150/indi__-_no_sentido_de_que_seja_reajustadi_o_estatuto_dos_servidores_publicos_municipal_incluindo_o_plano_de_cargos_carreira_e_vencimento_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REAJUSTADO O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAL, INCLUINDO O PLANO DE CARGOS, CARREIRA E VENCIMENTOS (PCCV). PARA TANTO, TENDO EM VISTA QUE ALGUNS SERVIDORES JÁ SE ENNCONTRAM COM OS SEUS SALÁRIOS DEFASADOS EM RELAÇÃO AO SALÁRIO BASE DE EFETIVO, É NECESSÁRIO REALIZAR O REFERIDO AJUSTE OBSERVANDO TAL REALIDADE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/151/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_amaral.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/151/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_amaral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA RAUL DE SOUZA AMARAL, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/152/no_sentido_de_que_seja_asfaltada_a_rua_professora_maria_jose.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/152/no_sentido_de_que_seja_asfaltada_a_rua_professora_maria_jose.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ASFALTADA A RUA PROFESSORA MARIA JOSÉ, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/153/no_sentido_de_que_seja_construida_uma_unidade_de_acolhimento_voltada_para_as_pessoas_viciadas_em_drogas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/153/no_sentido_de_que_seja_construida_uma_unidade_de_acolhimento_voltada_para_as_pessoas_viciadas_em_drogas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA UNIDADE DE ACOLHIMENTO, VOLTADA PARA AS PESSOAS VICIADAS EM DROGAS E/OU ÁLCOOL, QUE ESTÃO EM TRATAMENTO NO CAPS E EM CONDIÇÃO DE VULNERABILIDADE SOCIAL , NA SEDE DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Hélio de Novo, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/160/no_sentido_de_que_seja_feita_a_construcao_e_a_implantacao_de_uma_unidade_basica_de_saude_do_programa_de_saude_psf.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/160/no_sentido_de_que_seja_feita_a_construcao_e_a_implantacao_de_uma_unidade_basica_de_saude_do_programa_de_saude_psf.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a construção e a implantação de uma unidade básica de saúde, do Programa Saúde da Família — PSF, no Bairro Zamba, neste Município.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/161/no_sentido_de_que_seja_feita_obras_de_drenagem_sanitaria_pluvial_e_a_pavimentacao_na_rua_projetada_conhecida_como_rua_do_britador_no_silva_de_cima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/161/no_sentido_de_que_seja_feita_obras_de_drenagem_sanitaria_pluvial_e_a_pavimentacao_na_rua_projetada_conhecida_como_rua_do_britador_no_silva_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita obras de Drenagem Sanitária/Pluvial e a Pavimentação, na Rua Projetada “Conhecida como Rua do Britador”, no Silva de Cima, Neste Município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/162/no_sentido_de_que_seja_feita_obras_de_ampliacao_reforma_requalificacao_no_cemiterio_santo_amaro_no_centro_neste_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/162/no_sentido_de_que_seja_feita_obras_de_ampliacao_reforma_requalificacao_no_cemiterio_santo_amaro_no_centro_neste_municipio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita obras de Ampliação/Reforma/Requalificação no Cemitério Santo Amaro, no Centro, Neste Município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/164/no_sentido_de_que_seja_feito_o.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/164/no_sentido_de_que_seja_feito_o.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA RUA GERSON JUVENTINO NO DISTRITO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/167/medico.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/167/medico.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja contratado um médico para unidade de saúde do Jerimum.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/168/ind-natalia-no_sentido_de_que_seja_criada_uma_brigada_de_incendio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/168/ind-natalia-no_sentido_de_que_seja_criada_uma_brigada_de_incendio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criada uma brigada de incêndio.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/169/transportes_escolares.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/169/transportes_escolares.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura agilize a vistoria dos transportes escolares do município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/170/centro_cultural.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/170/centro_cultural.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação de energia elétrica do Centro Cultural da comunidade de Serra dos Bois.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/171/ind-natalia-nosentidodequeopoderlegislativoanaliseapossibilidadedeimplantarumaeecolademusicaeartesnasededomunicipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/171/ind-natalia-nosentidodequeopoderlegislativoanaliseapossibilidadedeimplantarumaeecolademusicaeartesnasededomunicipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que o poder executivo analise a possibilidade de implantar uma escola de música e artes na sede do município.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/172/calcamento_do_mirante_cumbe_15-03-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/172/calcamento_do_mirante_cumbe_15-03-2023.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA QUE DA ACESSO AO MIRANTE DO CUMBE.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/173/escolinha_de_futebol_15-03-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/173/escolinha_de_futebol_15-03-2023.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA CRIADA UMA ESCOLINHA DE FUTEBOL PARA ATENDER CRIANÇAS E JOVENS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/177/geovane.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/177/geovane.pdf</t>
   </si>
   <si>
     <t>NO SËNTIDO DE QUE SEJA FElTO O CALCAMENTO DA RUA PROJETADA, POR TRÁ$ DA F¤BRICA CAMISARIA_x000D_
 MESTRE, NO BADOQUE, DISTRITo DE PÃO DE AÇÚCAR EM TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao-construcao_refeitorio_escolapadreibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao-construcao_refeitorio_escolapadreibiapina.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO no sentido de que seja realizada a Construção do Refeitório da Escola Municipal Padre Ibiapina.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao-recuperacao_estrada_gravata_a_comunidade_do_jaburu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao-recuperacao_estrada_gravata_a_comunidade_do_jaburu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO no sentido de que seja realizada a Recuperação da Estrada que liga o distrito de Gravatá do Ibiapina à comunidade do Jaburu.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao-recuperacao_estrada_gravata_do_ibiapina_a_comunidade_do_riacho_doce_de_julio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao-recuperacao_estrada_gravata_do_ibiapina_a_comunidade_do_riacho_doce_de_julio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO no sentido de que seja realizada a Recuperação da Estrada que liga o distrito de Gravatá do Ibiapina à comunidade do Riacho Doce de Júlio.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/181/aumento_salarial_da_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/181/aumento_salarial_da_saude.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA OBSERVADA A POSSIBILIDADE DE ENCAMINHAR PROJETO DE LEI PARA QUE SEJA OBSERVADA A POSSIBILIDADE DE ENCAMINHAR PROJETO DE LEI PARA QUE SEJA CONCEDIDO AUMENTO SALARIAL PARA OS PROFISSIONAIS DA SAÚDE COMO TÉCNICOS E ENFERMEIROS QUE ATUAM NO HOSPITAL E EM NOSSOS PSF`S.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/182/no_sentido_que_a_neoenergia_pernambuco_celpe_viabilize_a_implantacao_de_rede_eletrica_trifasica_no_loteamento_sitio_agreste_perimetro_urbano_no_bairro_brasilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/182/no_sentido_que_a_neoenergia_pernambuco_celpe_viabilize_a_implantacao_de_rede_eletrica_trifasica_no_loteamento_sitio_agreste_perimetro_urbano_no_bairro_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que a Neoenergia Pernambuco (Celpe) viabilize a Implantação de Rede Elétrica Trifásica, no Loteamento Sítio Agreste (Perímetro Urbano), no Bairro Brasília, neste Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/183/no_sentido_de_seja_construida_uma_nova_unidade_escolar_na_sede_do_municipio_no_bairro_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/183/no_sentido_de_seja_construida_uma_nova_unidade_escolar_na_sede_do_municipio_no_bairro_zamba.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUIDA UMA NOVA UNIDADE ESCOLAR NA SEDE DO MUNICIPIO, NO BAIRRO ZAMBA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/184/no_sentido_de_que_seja_realizada_a_construcao_de_02_duas_pracas_em_areas_publicas_ja_destinadas_para_esta_finalidade_sendo_01_uma_no_bairro_capibaribe_e_01_uma_no_bairro_marilia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/184/no_sentido_de_que_seja_realizada_a_construcao_de_02_duas_pracas_em_areas_publicas_ja_destinadas_para_esta_finalidade_sendo_01_uma_no_bairro_capibaribe_e_01_uma_no_bairro_marilia.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Construção de 02 (duas) Praças em Áreas Públicas já destinadas para esta finalidade, sendo 01 (uma) no Bairro Capibaribe e 01 (uma) no Bairro Marília, neste Município.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/185/no_sentindo_de_que_seja_analizado_e_posteriormente_viabilizado_a_adequacao_das_escolas_da_rede_municipal_para_a_proposta_da_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/185/no_sentindo_de_que_seja_analizado_e_posteriormente_viabilizado_a_adequacao_das_escolas_da_rede_municipal_para_a_proposta_da_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ANALIZADO E POSTERIORMENTE VIABILIZANDO A ADEQUAÇÃO DAS ESCOLAS DA REDE MUNICIPAL DO NOSSO MUNICIPIO PARA A PROPOSTA DA EDUCAÇAO EM TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/186/no_sentido_de_que_seja_realizada_obra_de_requalificacao_com_a_reativacao_do_sistema_de_abastecimento_municipal_denominado_filtro_na_comunidade_sao_miguel_nesta_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/186/no_sentido_de_que_seja_realizada_obra_de_requalificacao_com_a_reativacao_do_sistema_de_abastecimento_municipal_denominado_filtro_na_comunidade_sao_miguel_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada Obra de Requalificação com a Reativação do Sistema de Abastecimento Municipal denominado "FILTRO", na Comunidade São Miguel, nesta Cidade.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/187/residuos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/187/residuos.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Secretaria de Obras junto com a Diretoria de Meio Ambiente faça um levantamento/controle dos resíduos que ficam ao redor das lixeiras instaladas nos pontos de coleta do nosso município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/188/colchoes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/188/colchoes.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a troca dos colchões da Sede da Guarda Municipal, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/189/poco_serra_dos_bois.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/189/poco_serra_dos_bois.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do poço artesiano da comunidade de Serra dos Bois, localizado próximo ao açude público.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/190/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_do_posto_setta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/190/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_do_posto_setta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação e o saneamento da Rua do Posto Setta, trajeto que sobe para a Serrinha, na Avenida José Joventino em Pão de Açúcar.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/191/no_sentido_de_que_o_poder_executivo_crie_um_projeto_de_lei.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/191/no_sentido_de_que_o_poder_executivo_crie_um_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de criar um Projeto de Lei para suspender os juros, as multas e outras sanções sobre o pagamento em atraso referente ao Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU).</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido que seja pavimentada a Rua Mirian Ferreira do Nascimento,  localizada na Vila do Jerimum.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/195/no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigo_da_silva_na_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/195/no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigo_da_silva_na_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja pavimentada a rua Emanuel Rodrigo da Silva, na comunidade do Jerimum</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/196/no_sentido_de_que_seja_pavimentada_a_rua_projetada_que_fica_no_acesso_da_residencia_sonsr_conhecido_popularmente_como_joao_panela_as_margens_da_pe-130_na_comunidade_do_acud.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/196/no_sentido_de_que_seja_pavimentada_a_rua_projetada_que_fica_no_acesso_da_residencia_sonsr_conhecido_popularmente_como_joao_panela_as_margens_da_pe-130_na_comunidade_do_acud.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja pavimentada a Rua Projetada que fica no acesso da residência do Sr° conhecido popularmente como João Panela, as margens da PE-130, na comunidade do Açúdinho.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/197/ind-natalia-unidademistadesaude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/197/ind-natalia-unidademistadesaude.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma unidade mista de saúde, para dar melhor assistência às gestantes, em Taquaritinga do Norte</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/198/ind-natalia_wi-fi_gratuito_na_praca_principal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/198/ind-natalia_wi-fi_gratuito_na_praca_principal.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado sinal de internet "wi-fi" gratuito na praça principal da cidade.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/199/recuperacao_da_estrada_do_silva_de_baixo_ate_matheus_viera.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/199/recuperacao_da_estrada_do_silva_de_baixo_ate_matheus_viera.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADO A RECUPERAÇÃO DA ESTRADA DO SILVA DE BAIXO ATÉ MATHEUS VIERA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/200/instalacao_de_lampadas_e_bracos_no_sitio_lagoa_de_farias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/200/instalacao_de_lampadas_e_bracos_no_sitio_lagoa_de_farias.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA INSTALADO BRAÇOS DE LUMINÁRIA E A TROCA DAS LÂMPADAS QUEIMADAS NO SÍTIO LAGOA DE FARIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/201/pavimentacao_da_estrada_carreira_de_jaca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/201/pavimentacao_da_estrada_carreira_de_jaca.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA REALIZADA A PAVIMENTAÇÃO DA ESTRADA "CARREIRA DE JACA"</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/202/no_sentido_de_que_seja_realizada_a_implantacao_e_construcao_de_cobertura_da_praca_de_alimentacao_magno_moura_silva_centro_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/202/no_sentido_de_que_seja_realizada_a_implantacao_e_construcao_de_cobertura_da_praca_de_alimentacao_magno_moura_silva_centro_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Implantação/Construção de Cobertura da Praça de Alimentação Magno Moura Silva, Centro, neste Município.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/203/no_sentido_de_que_seja_realizada_a_implantacao_de_ponto_fixo_e_coberto_para_mototaxista_no_entorno_da_feira_livre_de_taquaritinga_do_norte_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/203/no_sentido_de_que_seja_realizada_a_implantacao_de_ponto_fixo_e_coberto_para_mototaxista_no_entorno_da_feira_livre_de_taquaritinga_do_norte_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Implantação de Ponto Fixo e Coberto para Mototaxista, no entorno da Feira Livre de Taquaritinga do Norte, neste Município.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/204/no_sentido_de_que_seja_realizada_a_revitalizacao_da_estrutura_fisica_e_o_reequipamento_da_academia_da_saude_djalma_dos_santos_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/204/no_sentido_de_que_seja_realizada_a_revitalizacao_da_estrutura_fisica_e_o_reequipamento_da_academia_da_saude_djalma_dos_santos_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Revitalização da Estrutura Física e o Reequipamento da Academia da Saúde Djalma dos Santos, neste Município.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/205/luminarias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/205/luminarias.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação das luminárias na Baraúna Furada, em frente à casa do Sr. Cleciano e Sr. Nego do espetinho.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/206/iitb.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/206/iitb.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de ares-condicionados no posto do IITB - Instituto de Identificação Tavares Buril, localizado em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/207/ares_condicionados_no_velorio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/207/ares_condicionados_no_velorio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de ares-condicionados no Velório Municipal de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/208/no_sentido_que__seja_instalado_um_semafaro_em_pao_de_acucar....pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/208/no_sentido_que__seja_instalado_um_semafaro_em_pao_de_acucar....pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA INSTALADO UM SEMAFÁRO EM PÃO DE AÇÚCAR, MAIS PRECISAMENTE NA PE 160, EM FRENTE AO CÁRTORIO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/209/no_sentido_de_que_seja_promovido_um_campeonato_de_x1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/209/no_sentido_de_que_seja_promovido_um_campeonato_de_x1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PROMOVIDO UM CAMPEONATO DE X1 EM NOSSO MUNCIPIO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/210/no_sentido_que_seja_realizado_os_reparos_necessarios_em_calcamen.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/210/no_sentido_que_seja_realizado_os_reparos_necessarios_em_calcamen.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO OS REPAROS NECESSÁRIOS DE TODO O CALÇAMENTO DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/211/ind-natalia-nosentidofacainstalacaodecamerasdesegurancanasescolasdomunicipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/211/ind-natalia-nosentidofacainstalacaodecamerasdesegurancanasescolasdomunicipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de câmeras de segurança nas escolas do Município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/212/ind-natalia-nosentidosejafeitainstalacaodedetectoresdemetaisnasescolasdomunicipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/212/ind-natalia-nosentidosejafeitainstalacaodedetectoresdemetaisnasescolasdomunicipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a instalação de detectores de metais nas entradas das escolas do Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/215/no_sentido_de_que_a_prefeitra_realize_melhorias_na_iluminacao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/215/no_sentido_de_que_a_prefeitra_realize_melhorias_na_iluminacao..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REALIZE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA JOAQUIM NABUCO, EM PÃO DE AÇÚCAR, TROCANDO AS LÂMPADAS DOS POSTES POR ILUMINARIAS DE LED.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/216/no_sentido_de_que_seja_feitas_obras_de_pavimentacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/216/no_sentido_de_que_seja_feitas_obras_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM FEITAS OBRAS DE PAVIMENTAÇÃO E DRENAGEM SANITÁRIA/PLUVIAL, NA RUA JOÃO FERREIRA ALVES, EM PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/217/no_sentido_de_que_sejam_trocadas_todas_as_lampadas_dos_postes..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/217/no_sentido_de_que_sejam_trocadas_todas_as_lampadas_dos_postes..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM TROCADAS TODAS AS LÂMPADAS DOS POSTES POR ILUMINARIAS DE LED DA AVENIDA NOSSA SENHORA DO PEREPÉTUO SOCORRO, EM VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/221/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_retgulamentacao_de_um_terreno_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_rotated.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/221/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_retgulamentacao_de_um_terreno_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_rotated.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo se organize para fazer a regulamentação de um terreno para viabilizar as construções do Projeto minha casa minha vida.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/224/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_do_sitio_sao_bento_ate_a_comunidade_de_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/224/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_do_sitio_sao_bento_ate_a_comunidade_de_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA UMA REPARAÇÃO COM PIÇARRA NA ESTRADA DO SÍTIO SÃO BENTO ATÉ A COMUNIDADE DE MATEUS VIEIRA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/225/indi_no_sentido_de_que_seja_feito_uma_reparacao_com_picarra_na_estrada_que_liga_as_comunidades_algodao__pedra_preta_ate_a_divisa_de_scc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/225/indi_no_sentido_de_que_seja_feito_uma_reparacao_com_picarra_na_estrada_que_liga_as_comunidades_algodao__pedra_preta_ate_a_divisa_de_scc.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UMA REPARAÇÃO COM PIÇARRA NA ESTRADA QUE LIGA AS COMUNIDADES DO JERIMUM, ALGODÃO E PEDRA PRETA, ATÉ A DIVISA DE SANTA CRUZ DO CAPIBARIBE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/226/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_que_liga_a_comunidade_do_jerimum_ate_a_br_104.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/226/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_que_liga_a_comunidade_do_jerimum_ate_a_br_104.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA UMA REPARAÇÃO COM PIÇARRA NA ESTRADA QUE LIGA A COMUNIDADE DO JERIMUM ATÉ A BR 104.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/228/no_sentido_de_que_seja_passada_as_maquinas_na_estrada_do_agreste_ao_sitio_lagoa_funda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/228/no_sentido_de_que_seja_passada_as_maquinas_na_estrada_do_agreste_ao_sitio_lagoa_funda.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passada as máquinas na estrada do Agreste ao sítio Lagoa Funda</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Galego de Tonho, Geovane, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/229/no_sentido_de_que_seja_construida_uma_ame.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/229/no_sentido_de_que_seja_construida_uma_ame.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA AME</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/239/fazanda_sp_a_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/239/fazanda_sp_a_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a Fazenda São Paulo a comunidade do Algodão, passando em frente ao Açude do_x000D_
 Remanso.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/240/fazanda_sp_a_comunidade_do_minguaiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/240/fazanda_sp_a_comunidade_do_minguaiu.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga a Fazenda São Paulo à comunidade do Minguaiu.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/241/jerimum_a_fazenda_sao_paulo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/241/jerimum_a_fazenda_sao_paulo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga do Jerimum à Fazenda São Paulo.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_demir-_recuperacao_da_estrada_vai_dabr-104_ao_marac.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_demir-_recuperacao_da_estrada_vai_dabr-104_ao_marac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA QUE COPREENDE O TRECHO QUE VAI DA BR-1O4 AO MARACAJÁ.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/243/no_sentido_de_se_fazer_manutencao_dos_banheiros_do_hospital.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/243/no_sentido_de_se_fazer_manutencao_dos_banheiros_do_hospital.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA JUNTO A SECRETARIA DE SAÚDE VEJA A POSSIBILIDADE DE EFETUAR A MANUTENÇÃO DOS BANHEIROS DO PRÉDIO DO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_demir-recuperacao_da_lagoa_de_juca_a_palestina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_demir-recuperacao_da_lagoa_de_juca_a_palestina.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA QUE COPREENDE O TRECHO QUE VAI DA LAGOA DO JUCÁ À PALESTINA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_demir-_recuperacao_estrada_do_bononi_a__palestina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_demir-_recuperacao_estrada_do_bononi_a__palestina.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA QUE COPREENDE O TRECHO QUE VAI DO BONONI A PALESTINA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/246/no_sentido_de_serem_instaladas_as_placas_de_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/246/no_sentido_de_serem_instaladas_as_placas_de_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA JUNTO A SECRETARIA DE OBRAS VEJA A POSSIBILIDADE DE INSTALAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS ENTRADAS DO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/250/no_sentido_de_que_seja_colocado_postes_com_placas_solar_na_ponte_da_avenida_oscar_miguel_da_silva..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/250/no_sentido_de_que_seja_colocado_postes_com_placas_solar_na_ponte_da_avenida_oscar_miguel_da_silva..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COLOCADO POSTES COM PLACAS SOLAR NA PONTE DA AVENIDA OSCAR MIGUEL DA SILVA, DISTRITO DE PÃO DE AÇÚCAR, QUE CONCEDE ACESSO A COMUNIDADE DE VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/253/no_sentido_de_que_seja_promovida_a_criacao_de_feira_livre..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/253/no_sentido_de_que_seja_promovida_a_criacao_de_feira_livre..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PROMOVIDA A CRIAÇÃO DE FEIRA LIVRE NAS LOCALIDADES DO JERIMUM, VILA DO SOCORO E GRAVATA DO IBIAPINA, SENDO PARA CADA UMA DESSAS LOCALIDADES UM DIA ESPECÍFICO DA SEMANA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/254/no_sentido_de_que_seja_feita_manutencao_do_predio_da_creche_ines.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/254/no_sentido_de_que_seja_feita_manutencao_do_predio_da_creche_ines.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do prédio da Creche Inês Déu, localizada em Pão de Açúcar.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/255/no_sentido_de_que_seja_feita_a_manutencao_do_relogio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/255/no_sentido_de_que_seja_feita_a_manutencao_do_relogio..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do relógio da Praça Padre Otto Sailer.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/256/no_sentido_de_queseja_colocada_picarra_e_passada_a_maquina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/256/no_sentido_de_queseja_colocada_picarra_e_passada_a_maquina..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada piçarra e passada a máquina no restante das vias (estradas) do Riacho Doce.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao__reforma_do_centro_comercial.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao__reforma_do_centro_comercial.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a Reforma/Requalificação/Ampliação do Centro Comercial Demétrio Paes de Andrade, no Centro,  Neste Município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_perfuracao_e_instalacao_de_pocos_artesianos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_perfuracao_e_instalacao_de_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>No sentido de viabilizar a Perfuração e Instalação de 03 (três) Poços Artesianos, sendo 01 (um) no Sítio Jucá/Alto Da Cocada, 01 (um) no Sítio São Miguel e 01 (um) no Sítio Açudinho no Município de Taquaritinga do Norte/PE.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao__reforma_e_ampliacao_da_estrutura_e_iluminacao_publica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao__reforma_e_ampliacao_da_estrutura_e_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada Reforma com Ampliação da Estrutura e Iluminação Pública, na Ponte que Liga o Bairro Brasília ao Loteamento Cruzeiro, no Loteamento Cruzeiro, Neste Município.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indi_-_no_sentido_de_que_seja_ampliado_o_posto_satelite__que_se_encontra_na_comunidade_situacao__neste_municipio__disponibilizando_todos_os_equipamentos__necessarios..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indi_-_no_sentido_de_que_seja_ampliado_o_posto_satelite__que_se_encontra_na_comunidade_situacao__neste_municipio__disponibilizando_todos_os_equipamentos__necessarios..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA AMPLIADO O POSTO SATÉLITE QUE SE ENCONTRA NA COMUNIDADE SITUAÇÃO, NESTE MUNICÍPIO, DISPONIBILIZANDO TODOS OS EQUIPAMENTOS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_reativacao_da_energia_do_posto_satelite_sitio_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_reativacao_da_energia_do_posto_satelite_sitio_situacao.pdf</t>
   </si>
   <si>
     <t>Reativação da Energia do Posto Satélite localizado no Sítio Situação.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_ampliacao_e_manutencao_da_iluminacao_publica_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_ampliacao_e_manutencao_da_iluminacao_publica_situacao.pdf</t>
   </si>
   <si>
     <t>Ampliação e Manutenção da Iluminação Pública do Sítio Situação em nosso município</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_manutencao_da_estrada_do_sitio_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_manutencao_da_estrada_do_sitio_situacao.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada que dá acesso ao Sítio Situação em nosso município.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/271/no_sentido_de_que_seja_viabilizado_a_construcao_de_banheiros_pub.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/271/no_sentido_de_que_seja_viabilizado_a_construcao_de_banheiros_pub.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA VIABILIZADO A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO PRÉDIO DO MERCADO PÚBLICO NA COMUNIDADE DO JERIMUM</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/272/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_da_comunid.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/272/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_da_comunid.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DA COMUNIDADE DO SÍTIO SITUAÇÃO</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/273/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/273/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A MANUTENÇÃO DO POÇO ARTESIANO DA COMUNIDADE DE PEDRA PRETA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indi_-_no_sentido_de_que_seja_feito_o_saneamento_da_rua_santo_amaro_com_uma_fossa_na_comunidade_de_placas_no_sentido_ao_campo_cruz..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indi_-_no_sentido_de_que_seja_feito_o_saneamento_da_rua_santo_amaro_com_uma_fossa_na_comunidade_de_placas_no_sentido_ao_campo_cruz..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o saneamento da Rua Santo Amaro, com uma fossa, na comunidade de Placas no sentido ao Campo Cruz.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/275/no_sentido_de_que_seja_feito_o_calcamento_em_frente_a_capela_de_nossa_senhora_de_fatima_na_comunidade_do_minguaiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/275/no_sentido_de_que_seja_feito_o_calcamento_em_frente_a_capela_de_nossa_senhora_de_fatima_na_comunidade_do_minguaiu.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento em frente a Capela de Nossa Senhora de Fátima na comunidade do Minguaiú.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indi_-_no_sentido_de_que_seja_construida_uma_creche_no_municipio_de_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indi_-_no_sentido_de_que_seja_construida_uma_creche_no_municipio_de_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma creche no município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Galego de Tonho, João Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/277/doacao_de_um_terreno_ao_governo_federal_para_o_minha_casa_minha..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/277/doacao_de_um_terreno_ao_governo_federal_para_o_minha_casa_minha..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REALIZE A DOAÇÃO DE UM TERRENO (ESPAÇO) EM DIMENSÕES CONSIDERÁVEIS NA SEDE DO MUNICIPIO AO GOVERNO FEDERAL, COM FINS A CONTEPLAÇÃO DO PROJETO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_plantao_extra_dr_railton_ortopedista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_plantao_extra_dr_railton_ortopedista.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO  QUE SEJA CONTRATADO UM PLANTÃO EXTRA DO DR° RAILTON ESPECIALIZADO EM ORTOPEDIA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/279/que_a_prefeitura_envie_projeto_de_lei_para_que_seja_feita_a_implantacao_do_piso_salarial_de_toda_classe_de_enfermagem_incluindo_tecnicos_auxiliares_e_parteiras_aprovado_pelo_congresso_nacional.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/279/que_a_prefeitura_envie_projeto_de_lei_para_que_seja_feita_a_implantacao_do_piso_salarial_de_toda_classe_de_enfermagem_incluindo_tecnicos_auxiliares_e_parteiras_aprovado_pelo_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO DE QUE A PREFEITURA ENVIE PROJETO DE LEI PARA QUE SEJA FEITA A IMPLANTAÇÃO DO PISO SALARIAL DE TODA CLASSE DE ENFERMAGEM, INCLUINDO TÉCNICOS AUXILIARES E PARTEIRAS APROVADO PELO CONGRESSO NACIONAL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/281/no_sentido_de_que_seja_viabilizado_com_urgencia_a_instalacao_de_placas_de_sinalizacao_com_faixa_de_pedestres_nas_areas_escolares_deste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/281/no_sentido_de_que_seja_viabilizado_com_urgencia_a_instalacao_de_placas_de_sinalizacao_com_faixa_de_pedestres_nas_areas_escolares_deste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja viabilizado com Urgência a Instalação de Placas de Sinalização com Faixa de Pedestres nas Áreas Escolares deste Município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/282/no_sentido_de_que_seja_feita_a_requalificacao_com_a_organizacao_dos_pontos_e_locais_fixos_destinados_ao_deposito_do_lixo_domesticos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/282/no_sentido_de_que_seja_feita_a_requalificacao_com_a_organizacao_dos_pontos_e_locais_fixos_destinados_ao_deposito_do_lixo_domesticos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Requalificação com a Organização dos Pontos e Locais Fixos destinados ao Depósito do Lixo Domésticos, nos Bairros da Sede, Distritos e Zona Rural do Município de Taquaritinga do Norte, conforme justificativa.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/283/geovane_evento_entardecer_na_serra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/283/geovane_evento_entardecer_na_serra.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO  DE QUE O EVENTO "ENTARDECER DA SERRA" SEJA RETOMADO, TENDO EM VISTA O FIM DA PANDEMIA E A NECESSIDADE DE ISOLAMENTO SOCIAL ANTERIORMENTE DECRETADA EM DIVERSOS ESTADOS E CIDADES.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/284/demir-limpeza_da_barragem.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/284/demir-limpeza_da_barragem.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A LIMPEZA DA BARRAGEM,RETIRANDO MATOS E ENTULHOS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/285/no_sentido_de_que_a_prefeitura_construa_uma_nova_fossa_para_atender_a_comunidade_no_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/285/no_sentido_de_que_a_prefeitura_construa_uma_nova_fossa_para_atender_a_comunidade_no_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura construa uma nova fossa para atender a comunidade do Bairro Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/286/demir-_rocar_matos_do_silva_de_baixo_a_vila_do_socorro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/286/demir-_rocar_matos_do_silva_de_baixo_a_vila_do_socorro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA ROÇADO  O MATO DA BEIRA DA ESTRADA ,NO TRECHO QUE VAI DO SILVA DE BAIXO A VILA DO SOCORRO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_amauri_sitio_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_amauri_sitio_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita as estradas da comunidade sítio Placas, ao lado do Hotel Fazenda</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/288/amauri-_ligacao_da_energia_do_campo_da_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/288/amauri-_ligacao_da_energia_do_campo_da_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a ligação da energia elétrica do compo de futebol, localizado em Pedra Preta.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/289/ind_natalia-apelo_166-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/289/ind_natalia-apelo_166-2023.pdf</t>
   </si>
   <si>
     <t>No sentido de apelar pelo cumprimento da Indicação nº 166/2023 (no sentido de que seja feita a instalação de câmeras de segurança nas escolas do Município).</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/291/ind_natalia-apelo_167-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/291/ind_natalia-apelo_167-2023.pdf</t>
   </si>
   <si>
     <t>No sentido de apelar pelo cumprimento da Indicação nº 167/2023 (no sentido de que seja feita a instalação de detectores de metais nas entradas das escolas do Município).</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/292/ind_natalia-no_sentido_de_que_a_prefeitura_em_regime_de_urgencia_viabilize_imediatamente_o_cumprimento_da_lei_municipal_de_protecao_aos_animais.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/292/ind_natalia-no_sentido_de_que_a_prefeitura_em_regime_de_urgencia_viabilize_imediatamente_o_cumprimento_da_lei_municipal_de_protecao_aos_animais.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, em regime de urgência, viabilize imediatamente o cumprimento da Lei Municipal de proteção animal nº 1920/2018, realizando ações de castração, vacinação e tratamento de animais mensalmente. Requeiro ainda que, caso o Governo Municipal não disponha de recursos públicos para executar tais ações, arque com os custos através da iniciativa privada, enquanto não se cumpre o que a supracitada Lei determina.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/296/seja_feita_a_limpeza_da_barragem_de_matheus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/296/seja_feita_a_limpeza_da_barragem_de_matheus_vieira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A LIMPEZA DA BARRAGEM DE MATHEUS VIEIRA, RETIRANDO MATOS E ENTULHOS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_amilton_joao_e_alexandre.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_amilton_joao_e_alexandre.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REALIZE A DOAÇÃO DE UM TERRENO (ESPAÇO) EM DIMENSOES CONSIDERÁVEIS NA SEDE D0 MUNICIPIO AO GOVERNO FEDERAL, COM FINS A CONTEPLAÇÁO DO PROJETO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_amilton.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_amilton.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA MELHORIAS NA ILUMINAÇAO, SEJA COLOCADO BANCOS E UM BUSTO DA PROFESSORA GILZENETE GUERRA, NA PRACINHA NA INSTITUIÇÃO DE ENSINO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/300/manutencao_da_estrada_da_comunidade_de_poco_da_pedra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/300/manutencao_da_estrada_da_comunidade_de_poco_da_pedra.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada da comunidade de Poço da Pedra</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indi_-_no_sentido_de_que_seja_feito_o_calcamento_da_rua_projetada_da_avenida_josefa_maria_da_silva_na_comunidade_de_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indi_-_no_sentido_de_que_seja_feito_o_calcamento_da_rua_projetada_da_avenida_josefa_maria_da_silva_na_comunidade_de_pedra_preta..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da rua Projetada da Avenida Josefa Maria da Silva, na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indi_-_no_sentido_de_que_seja_construida_uma_praca_arborizada__com_bancos_area_de_lazer_infantil_e_postes_de_ferro_com_luminarias__led_no_bairro_beira_rio_em_taquaritinga_d.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indi_-_no_sentido_de_que_seja_construida_uma_praca_arborizada__com_bancos_area_de_lazer_infantil_e_postes_de_ferro_com_luminarias__led_no_bairro_beira_rio_em_taquaritinga_d.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída uma praça arborizada,  com bancos, área de lazer infantil e postes de ferro com luminárias  LED, no Bairro Beira Rio, em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indi_-_no_sentido_de_que_seja_colocadi_ar-condicionado_nos_quartos_dos_pacientes_na_casa_de_apoio_de_taquaritinga_do_norte_na_cidade_do_recife..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indi_-_no_sentido_de_que_seja_colocadi_ar-condicionado_nos_quartos_dos_pacientes_na_casa_de_apoio_de_taquaritinga_do_norte_na_cidade_do_recife..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado ar-condicionado nos quartos dos pacientes na Casa de Apoio de Taquaritinga do Norte, na cidade do Recife.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/306/ind-natalia-no_sentido_de_que_seja_implantado_um_laboratorio_de_analises_clinicas_para_atender_as_demandas_das_ubs_e_do_hospital_geral_severino_pereira_da_silva_em_taquaritinga_do_norte..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/306/ind-natalia-no_sentido_de_que_seja_implantado_um_laboratorio_de_analises_clinicas_para_atender_as_demandas_das_ubs_e_do_hospital_geral_severino_pereira_da_silva_em_taquaritinga_do_norte..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado um laboratório de análises clínicas, para atender as demandas das UBS e do Hospital Geral Severino Pereira da Silva, em Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indi-geovane-no_sentido_de_que_seja_desmembrada_a_secretaria_de_esportes_da_secretaria_de_turismo_criando_secretarias_distintas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indi-geovane-no_sentido_de_que_seja_desmembrada_a_secretaria_de_esportes_da_secretaria_de_turismo_criando_secretarias_distintas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja desmembrada a Secretaria de Esportes da Secretaria de Turismo, criando-se Secretarias distintas.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/308/no_sentido_de_que_o_poder_executivo_deste_municipio_crie_instale_um_ambiente_de_assistencia_juridica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/308/no_sentido_de_que_o_poder_executivo_deste_municipio_crie_instale_um_ambiente_de_assistencia_juridica.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE O PODER EXECUTIVO DESTE MUNICÍPIO CRIE/INSTALE UM AMBIENTE DE ASSISTÊNCIA JURÍDICA, DESTINADO AO ATENDIMENTO DA POPULAÇÃO CARENTE DESTA CIDADE</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/309/no_sentido_de_que_seja_criado_um_espaco_adequad0_para_a_realizacao_da_feira_do_distrito_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/309/no_sentido_de_que_seja_criado_um_espaco_adequad0_para_a_realizacao_da_feira_do_distrito_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CRIADO UM ESPAÇO ADEQUADO PARA A REALIZAÇÃO DA FEIRA DO DISTRITO DE PÃO DE AÇÚCAR, PROPORCIONANDO TODA A ESTRUTURA NECESSÁRIA PARA ESTA, COM O FIM DE ESTIMULAR AS ATIVIDADES DO POLO DE CONFECÇÕES E QUE POR CONSEGUINTE O PROGRESSO SEJA EFETIVO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_demir_pavimentacao_algodao_sta._cruz.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_demir_pavimentacao_algodao_sta._cruz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DO ALGODÃO A SANTA CRUZ DO CAPIBARIBE.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_demir_pavimentacao_br_104_ao_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_demir_pavimentacao_br_104_ao_jerimum.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DA BR-104 AO JERIMUM.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/314/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/314/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação na Rua Augusto Bento da Silva em Pão de Açúcar.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/317/no_sentido_de_que_a_prefeitura_viabilize_a_disponibilizacao_de_guardas_municipais_em_turnos_de_24h_para_seguranca_do_hospital_geral_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/317/no_sentido_de_que_a_prefeitura_viabilize_a_disponibilizacao_de_guardas_municipais_em_turnos_de_24h_para_seguranca_do_hospital_geral_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VIABILIZE A DISPONIBILIZAÇÃO DE GUARDAS MUNICIPAIS EM TURNOS DE 24H PARA SEGURANÇA DO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/318/ind._-_no_sentido_de_que_seja_disponibilizado_segurancas_no_hospital_geral_severino_pereira_da_silva_24h_por_dia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/318/ind._-_no_sentido_de_que_seja_disponibilizado_segurancas_no_hospital_geral_severino_pereira_da_silva_24h_por_dia..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO SEGURANÇAS NO HOSPITAL GERAL SEVERINO PEREIRA DA SILVA, 24 HORAS POR DIA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/319/no_sentido_de_que_seja_pavomentadaa_estrada_que_passa_em_cima_da_parede_do_acude_do_algodao_e_que_seja_colocado_uma_protecao_na_passagem_molhada_do_referido_acude..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/319/no_sentido_de_que_seja_pavomentadaa_estrada_que_passa_em_cima_da_parede_do_acude_do_algodao_e_que_seja_colocado_uma_protecao_na_passagem_molhada_do_referido_acude..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PAVIMENTADA  A ESTRADA QUE PASSA EM CIMA DA PAREDE DO AÇUDE DO ALGODÃO E QUE SEJA COLOCADO UMA PROTEÇÃO NA PASSAGEM MOLHADA DO REFERIDO AÇUDE.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/322/ind-natalia-no_sentido_de_que_seja_feita_obras_de_saneamento_basico_no_loteamento_boa_vista_localizado_no_bairro_zamba_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/322/ind-natalia-no_sentido_de_que_seja_feita_obras_de_saneamento_basico_no_loteamento_boa_vista_localizado_no_bairro_zamba_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita obras de saneamento básico no Loteamento Boa Vista, localizado no Bairro Zamba, neste Município.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/323/amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/323/amauri.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado roçadeiras elétricas para as escolas  do município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/324/que_seja_criado_atendimento_automatizado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/324/que_seja_criado_atendimento_automatizado.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CRIADO UM ATENDIMENTO AUTOMATIZADO PARA CONSULTAS NO HOSPITAL SEVERINO PEREIRA DA SILVA, SEMELHANTE À SECRETÁRIA ELETRÔNICA</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/325/reestruturar_o_acude_santo_amaro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/325/reestruturar_o_acude_santo_amaro.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REESTRUTURADO O AÇUDE SANTO AMARO COM OS REQUISITOS NECESSÁRIOS COM PONTO TURÍSTICO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Demir, Milton</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/326/picarra_lagoa_dantas_e_bifurcacoes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/326/picarra_lagoa_dantas_e_bifurcacoes.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA PASSADA A MÁQUINA ESPALHANDO PIÇARRA NA ESTRADA DE LAGOA DANTAS, DA RESIDÊNCIA DE OTÁVIO, DANDO CONTINUIDADE A TODAS AS BIFURCAÇÕES.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/327/no_sentido_de_que_seja_feita_uma_praca_na_rua_ayrton_senna.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/327/no_sentido_de_que_seja_feita_uma_praca_na_rua_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita uma praça arborizada, com brinquedos e iluminação na Rua Ayrton Senna, em frente à igreja Santo Antônio no loteamento Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/328/comunidade_de_pedra_preta_ao_sitio_cabaco.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/328/comunidade_de_pedra_preta_ao_sitio_cabaco.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada que liga a comunidade de Pedra Preta ao Sítio Cabaço.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/329/recuperacao_da_estrada_do_acude_velho_ao_maracaja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/329/recuperacao_da_estrada_do_acude_velho_ao_maracaja.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do Açude Velho ao Maracajá.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/330/no_sentido_de_que_seja_feito_um_campo_de_futebol_no_lot_cruzeiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/330/no_sentido_de_que_seja_feito_um_campo_de_futebol_no_lot_cruzeiro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito um campo de futebol no loteamento Cruzeiro em Pão de Açúcar.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/331/recuperacao_da_estrada_do_sitio_piranhas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/331/recuperacao_da_estrada_do_sitio_piranhas..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do Sítio Piranhas.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/332/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_da_paz.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/332/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_da_paz.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação na Rua da Paz no loteamento Badoque em Pão de Açúcar.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/333/no_sentido_de_que_a_prefeitura_tome_providencias_para_adequar_o_municipio_a_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/333/no_sentido_de_que_a_prefeitura_tome_providencias_para_adequar_o_municipio_a_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE A PREFEITURA E A SECRETARIA DE EDUCAÇÃO, CULTURA E ESPORTE TOME AS PROVIDENCIAS PARA ADEQUAR O MUNICÍPIO À LEI PAULO GUSTAVO E ABRA EDITAIS COM A MÁXIMA BREVIDADE.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/334/ind-natalia-no_sentido_de_que_seja_feito_a_instalacao_de_cameras_de_monitoramento_na_cidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/334/ind-natalia-no_sentido_de_que_seja_feito_a_instalacao_de_cameras_de_monitoramento_na_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a instalação de câmeras de monitoramento na cidade.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/335/ind-natalia-no_sentido_de_que_seja_ofertado_mais_um_dia_de_especialidades_ortopedista_fisioterapeuta_ginecologista_e_mastologista.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/335/ind-natalia-no_sentido_de_que_seja_ofertado_mais_um_dia_de_especialidades_ortopedista_fisioterapeuta_ginecologista_e_mastologista.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ofertado mais um dia de especialidades médicas: Ortopedista, Fisioterapeuta, Ginecologista e Mastologista, no Hospital Geral Severino Pereira.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/336/ind-natalia-no_sentido_de_que_os_profissionais_responsaveis_pela_saude_bucal_realizem_visitas_domiciliares_a_pacientes_idosos_e_acamados.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/336/ind-natalia-no_sentido_de_que_os_profissionais_responsaveis_pela_saude_bucal_realizem_visitas_domiciliares_a_pacientes_idosos_e_acamados.pdf</t>
   </si>
   <si>
     <t>No sentido de que os profissionais responsáveis pela saúde bucal, realizem visitas domiciliares à pacientes idosos e acamados.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/338/indi_-_no_sentido_de_que_seja_colocado_o_material_adequado_para_o_piso_dos_canteiros_da_praca_que_fica_localizada_na_avenida_tancredo_neves__na_comunidade_do_jerimum__e_disponib.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/338/indi_-_no_sentido_de_que_seja_colocado_o_material_adequado_para_o_piso_dos_canteiros_da_praca_que_fica_localizada_na_avenida_tancredo_neves__na_comunidade_do_jerimum__e_disponib.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja  colocado o material adequado para o piso dos canteiros da praça que fica localizada na Avenida Tancredo Neves, na comunidade do Jerimum, e disponibilizado bancos e postes de ferro com luminárias LED no local mencionado.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/339/indi_-_no_sentido_de_que_seja_construido_duas_salas_de_aula_para_turmas_da_educacao_infantil_jardim_i_e_jardim_ii_e_refeitorio_na_escola_municipal_chefe_leandro_localizada_n.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/339/indi_-_no_sentido_de_que_seja_construido_duas_salas_de_aula_para_turmas_da_educacao_infantil_jardim_i_e_jardim_ii_e_refeitorio_na_escola_municipal_chefe_leandro_localizada_n.pdf</t>
   </si>
   <si>
     <t>Indi - NO SENTIDO DE QUE SEJA CONSTRUÍDO DUAS SALAS DE AULA PARA TURMAS DA EDUCAÇÃO INFANTIL (JARDIM I E JARDIM II) E REFEITÓRIO NA ESCOLA MUNICIPAL CHEFE LEANDRO, LOCALIZADA NA COMUNIDADE DO JERIMUM.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/341/no_sentido_de_que_seja_constrido_um_patio_para_festas_e_eventos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/341/no_sentido_de_que_seja_constrido_um_patio_para_festas_e_eventos.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM PÁTIO PARA FESTAS E EVENTOS NA SEDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/342/pavimentacao_da_rua_vanessa_valeska.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/342/pavimentacao_da_rua_vanessa_valeska.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA VANESSA VALESKA, NO BAIRRO SERRINHA DISTRITO DE PÃO DE AÇÚCAR</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/344/no_sentido_de_que_seja_feita_a_requalificacao_da_pavimentacao_da_rua_padre_arruda_no_centro_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/344/no_sentido_de_que_seja_feita_a_requalificacao_da_pavimentacao_da_rua_padre_arruda_no_centro_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Requalificação da Pavimentação da Rua Padre Arruda, no Centro, Neste Município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/348/limpeza_da_fossa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/348/limpeza_da_fossa.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza da fossa que foi construída por último, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/349/velorio_no_cemiterio_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/349/velorio_no_cemiterio_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um velório no cemitério do Jerimum com arborização em frente ao mesmo.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/350/recuperacao_da_estrada_que_liga_o_sitio_grude_a_santa_cruz.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/350/recuperacao_da_estrada_que_liga_o_sitio_grude_a_santa_cruz.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada que liga o Sítio Grude a Santa Cruz do Capibaribe.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_pracinha_beira_rio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_pracinha_beira_rio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PRACINHA COM BANCOS E CANTEIRO COM BRINQUEDOS PARA AS CRIANÇAS, NA BEIRA RIO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indi_-_no_sentido_de_que_seja_desapropriado_um_terreno_na_sede_do_minicipio_para_a_construcao_de_um_novo_cemiterio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indi_-_no_sentido_de_que_seja_desapropriado_um_terreno_na_sede_do_minicipio_para_a_construcao_de_um_novo_cemiterio..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DESAPROPRIADO UM TERRENO, NA SEDE DO MINICÍPIO, PARA A CONSTRUÇÃO DE UM NOVO CEMITÉRIO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indi-_no_sentido_de_que_seja_feito_um_mini_campo_com_telas_areia_barras_postes_com_refletores_e_placas_de_energia_solar_proximo_a_casa_de_mocinho_na_comunidade_do_monteiro..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indi-_no_sentido_de_que_seja_feito_um_mini_campo_com_telas_areia_barras_postes_com_refletores_e_placas_de_energia_solar_proximo_a_casa_de_mocinho_na_comunidade_do_monteiro..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UM MINI CAMPO, COM TELAS, AREIA, BARRAS, POSTES COM REFLETORES E PLACAS DE ENERGIA SOLAR, PRÓXIMO A CASA DE MOCINHO, NA COMUNIDADE DO MONTEIRO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/363/no_sentido_de_que_seja_colocada_lixeiras_na_comunidade_do_oiti_e_lagoa_do_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/363/no_sentido_de_que_seja_colocada_lixeiras_na_comunidade_do_oiti_e_lagoa_do_oiti.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA DISPONIBILIZADO LIXEIRAS NA COMUNIDADE DO OITI E LAGOA DO OITI.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/364/no_sentido_de_que_seja_comprado_um_micro-onibus_junto_a_secretaria_de_saude__para_o_tratamento_fora_de_domicilio_tfd_com_rampa_e_dispondo_de_03_tres_lugares_para_cadeiran.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/364/no_sentido_de_que_seja_comprado_um_micro-onibus_junto_a_secretaria_de_saude__para_o_tratamento_fora_de_domicilio_tfd_com_rampa_e_dispondo_de_03_tres_lugares_para_cadeiran.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COMPRADO UM MICRO-ÔNIBUS JUNTO A SECRETARIA DE SAÚDE,  PARA O TRATAMENTO FORA DE DOMICÍLIO (TFD), COM RAMPA E DISPONDO DE 03 (TRÊS) LUGARES PARA CADEIRANTES.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/365/no_sentido_de_que_seja_feito_um_centro_cultural_na_comunidade_do_mulungu_proximo_a_pracinha_e_que_seja_pavimentada_as_laterais_da_referida_praca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/365/no_sentido_de_que_seja_feito_um_centro_cultural_na_comunidade_do_mulungu_proximo_a_pracinha_e_que_seja_pavimentada_as_laterais_da_referida_praca.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UM CENTRO CULTURAL NA COMUNIDADE DO MULUNGU, PRÓXIMO A PRACINHA, E QUE SEJA PAVIMENTADA AS LATERAIS DA REFERIDA PRAÇA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/366/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_souza_amaral..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/366/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_souza_amaral..pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/367/no_sentido_de_que_sejam_isntaladas_lixeiras_para_coleta_selet..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/367/no_sentido_de_que_sejam_isntaladas_lixeiras_para_coleta_selet..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM INSTALADAS, EM PONTOS ESTRATÉGICOS DE TODA CIDADE DE TAQUARITINGA DO NORTE, LIXEIRAS PARA A COLETA SELETIVA DE LIXO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/368/arborizacao_situacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/368/arborizacao_situacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a arborização da praça da comunidade Situação.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/369/almoxarifado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/369/almoxarifado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação do almoxarifado localizado na Brasília para que o município venha utilizá-lo.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/374/no_sentido_de_construir_um_abrigono_silva_de_cima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/374/no_sentido_de_construir_um_abrigono_silva_de_cima.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE CONSTRUIR UM ABRIGO NO SILVA DE CIMA, MAIS PRECISAMENTE NO INÍCIO DA RUA LUIZ MANOEL DE MENESES, A FIM DE ATENDER A COMODIDADE DOS MORADORES E TAMBÉM DOS ALUNOS QUE ESPERAM O TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/375/no_sentido_que_o_poder_executivo_construa_uma_caixa_dagua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/375/no_sentido_que_o_poder_executivo_construa_uma_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE O PODER EXECUTIVO VEJA A POSSIBILIDADE DE CONSTRUIR UMA CAIXA D'ÁGUA NA RUA PROJETADA 02 NA MESMA RUA DA IGREJA ASSEMBLEIA DE DEUS, COM O OBJETIVO DE ATENDER TODA A COMUNIDADE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/376/no_sentido_de_recuperar_os_abrigos_da_comunidade_do_acudinho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/376/no_sentido_de_recuperar_os_abrigos_da_comunidade_do_acudinho.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE RECUPERAR OS ABRIGOS DA COMUNIDADE DO AÇUDINHO, DE PREFERÊNCIA COM PLACAS SOLAR, A FIM DE POSSIBILITAR MELHOR COMODIDADE AOS MORADORES E, PRINCIPALMENTE, AOS ALUNOS QUE ESPERAM O TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/377/identificacao_do_mercado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/377/identificacao_do_mercado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada a placa de identificação no mercado público Luís Izídeo dos Santos, localizado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/378/recuperacao_da_estradado_sitio_piranhas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/378/recuperacao_da_estradado_sitio_piranhas.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/380/geovane_indicacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/380/geovane_indicacao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA OBRAS DE AMPLIAÇÃO NA ESCOLA MUNICIPAL PEDRO DE LIRA BORGES, LOCALIZADA EM VILA DO SOCORRO, PRIORIZANDO AS DE SALAS DE AULA, REFEITÓRIO E BANHEIROS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/381/no_sentido_de_que_seja_feita_pavimentacao_e_o_saneamento_na_rua_da_paz_no_bairro_badoque_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/381/no_sentido_de_que_seja_feita_pavimentacao_e_o_saneamento_na_rua_da_paz_no_bairro_badoque_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/382/no_sentido_de_que_seja_feita_a_cobertura_do_canal_do_bairro_trevo_ao_centro_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/382/no_sentido_de_que_seja_feita_a_cobertura_do_canal_do_bairro_trevo_ao_centro_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA DO CANAL DO BAIRRO TREVO AO CENTRO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/383/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_rua_projetada_em_frente_a_igreja_catolica_na_comunidade_vila_alta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/383/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_rua_projetada_em_frente_a_igreja_catolica_na_comunidade_vila_alta.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO E O SANEAMENTO NA RUA PROJETADA, EM FRENTE À IGREJA CATÓLICA, NA COMUNIDADE VILA ALTA.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/384/demir-compesa_zamba.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/384/demir-compesa_zamba.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A COMPESA INICIE O ABASTECIMENTO DE ÁGUA PARA O BAIRRO ZAMBÁ NA SEDE DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/385/demir_compesa_silva_de_baixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/385/demir_compesa_silva_de_baixo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A COMPESA INICIE O ABASTECIMENTO DE ÁGUA PARA O BAIRRO SILVA DE BAIXO NA SEDE DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/387/demir-compesa_silva_de_cima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/387/demir-compesa_silva_de_cima.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A COMPESA INICIE O ABASTECIMENTO DE ÁGUA PARA O BAIRRO SILVA DE CIMA NA SEDE DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/390/pavimentacao_subida_para_o_cumbe_indo_pelo_forum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/390/pavimentacao_subida_para_o_cumbe_indo_pelo_forum..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA QUE VAI PARA O CUMBE INDO PELO ACESSO DAS PROXIMIDADES DO FÓRUM.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao-cobertura_da_area_em_frente_a_quadra_pe_estanislau.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao-cobertura_da_area_em_frente_a_quadra_pe_estanislau.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo junto a Secretaria de Educação, Cultura e Esporte, veja a possibilidade de fazer a Cobertura da área em frente a Quadra de Esportes Padre Estanislau Pires.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao-recuperacao_da_ponte_que_da_acesso_a_rua_maria_ferraz..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao-recuperacao_da_ponte_que_da_acesso_a_rua_maria_ferraz..pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo junto a Secretaria de Obras veja a possibilidade de fazer a recuperação da Ponte que dá acesso à Rua Maria Ferraz de Brito sobre o Riacho da Bica, localizado no bairro São Miguel.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/393/ind-natalia-no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_dos_postes_na_rua_coronel_tejo_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/393/ind-natalia-no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_dos_postes_na_rua_coronel_tejo_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da iluminação dos postes na Rua Coronel Tejo, no centro da Cidade.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/395/ind-natalia-no_sentido_de_que_seja_feito_o_calcamento_da_rua_da_compesa_em_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/395/ind-natalia-no_sentido_de_que_seja_feito_o_calcamento_da_rua_da_compesa_em_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da rua por trás da Compesa (entre Beira Rio e Zamba), em Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao-_limpeza_do_cemiterio_de_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao-_limpeza_do_cemiterio_de_gravata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a Limpeza do Cemitério de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao-_operacao_tapa_buracos_na_via_de_acesso_a_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao-_operacao_tapa_buracos_na_via_de_acesso_a_gravata.pdf</t>
   </si>
   <si>
     <t>A OPERAÇÃO TAPA BURACOS NA VIA DE ACESSO A GRAVATA DO IBIAPINA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao-manutencao_predial_da_quadra_poliesportiva_gravata_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao-manutencao_predial_da_quadra_poliesportiva_gravata_ibiapina.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção predial da Quadra Poliesportiva Professora Aldenice Maria de Souza no Distrito de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/400/manutencao_da_estrada_-_amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/400/manutencao_da_estrada_-_amauri.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da estrada que liga a Baraúna Furada a estrada do Riacho Doce.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/401/mercado_publico_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/401/mercado_publico_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado extintores de incêndio no Mercado Público Luís Izídeo dos Santos, localizado na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/402/mercado_publico_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/402/mercado_publico_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado extintores de incêndio no Mercado Público Sebastião Manoel do Nascimento, localizado no distrito de Pão de Açúcar.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_09.docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_09.docx</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO UM JARDIM NA BARREIRA AO LADO DO CAIC, COM PLANTAS QUE DESTAQUE  NOSSA CIDADE, COMO DÁLIAS, CAFÉ E OUTRAS, PODENDO INCLUSIVE SER  EXECUTADO PELOS ESTUDANTES DA INSTITUIÇÃO COM A ORIENTAÇÃO DE PROFISSIONAL ESPECIFICO NESTE QUESITO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_08.docx</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_08.docx</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA REVITALIZE A CARREIRA DE JACA, ESTE QUE É UM LUGAR QUE MERECE DESTAQUE DENTRE OS PONTOS TURISTICOS DO MUNICIPIO. ESSA REVITALIZAÇÃO É PARA RECUPERAR AS JAQUEIRAS, REALIZAR UM TRATAMENTO DE ADUBAÇÃO NAS ARVORES E A REMOÇÃO DE PLANTAS QUE SUGAM SEUS NUTRIENTES, COMUMENTE CHAMADAS DE PARASITAS, E POR FIM QUE SEJA VIABILIZADO UMA FORMA DE PROTEÇÃO PARA AQUELA ÁREA, IMPOSSIBILITANDO O DESMATAMENTO E QUALQUER OUTRO DANO CAUSADO PELO HOMEM.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_-recuperacao_da_estrada_boa_vista_pe_de_serra_ate_barr.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_-recuperacao_da_estrada_boa_vista_pe_de_serra_ate_barr.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A _x000D_
 RECUPERAÇÃO DA ESTRADA DA BOA VISTA, QUE COMPREENDE O TRECHO _x000D_
 QUE VAI DO PÉ DA SERRA ATÉ A DIVISA DE BARRA DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_-_recuperacao_da_estrada_entre_brasilia_e_gamileira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_-_recuperacao_da_estrada_entre_brasilia_e_gamileira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A _x000D_
 RECUPERAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DO _x000D_
 BAIRRO DA BRASÍLIA ATÉ AS GAMELEIRAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao-_recuperacao_da_estrada_br_104_ao_maracaja.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao-_recuperacao_da_estrada_br_104_ao_maracaja.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A _x000D_
 RECUPERAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DA BR-_x000D_
 104 AO MARACAJÁ.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/408/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_acao_social_coloque_um_funcionario_para_fazer_documentos..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/408/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_acao_social_coloque_um_funcionario_para_fazer_documentos..pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Ação Social, coloque um funcionário para fazer os documentos, como RG, Carteira de Trabalho, entre outros, toda segunda-feira na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/409/no_sentido_de_que_seja_passada_a_maquina_patrol_na_estrada_que_liga_o_jerimum_a_comunidade_de_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/409/no_sentido_de_que_seja_passada_a_maquina_patrol_na_estrada_que_liga_o_jerimum_a_comunidade_de_pedra_preta..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja passada a máquina patrol na estrada que liga do Jerimum a Comunidade Pedra Preta, sentido à Comunidade Monteiro, à Serra dos Bois, à Riacho Doce dos Bernardos até a BR-104.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/410/no_sentido_de_que_a_prefeitura_faca_um_acesso_publico_ao_poco_perfurado_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/410/no_sentido_de_que_a_prefeitura_faca_um_acesso_publico_ao_poco_perfurado_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça um acesso público ao poço perfurado e instalado pela empresa Codevasf na Comunidade de Pedra Preta</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/413/no_sentido_de_que_seja_feita_a_devolucao_da_bomba_da_associacao_dos_agropecuarista_de_capoeira_da_roca_neste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/413/no_sentido_de_que_seja_feita_a_devolucao_da_bomba_da_associacao_dos_agropecuarista_de_capoeira_da_roca_neste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a Devolução da Bomba da Associação dos Agropecuarista de Capoeira da Roça, Neste Município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/422/ind-natalia-no_sentido_de_que_seja_criada_a_ouvidoria_da_mulher_norte_taquaritinguense_para_mulheres_denunciarem_atos_de_violencia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/422/ind-natalia-no_sentido_de_que_seja_criada_a_ouvidoria_da_mulher_norte_taquaritinguense_para_mulheres_denunciarem_atos_de_violencia..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja criada a ouvidoria da mulher norte taquaritinguense, a partir de canais exclusivos, com o objetivo de prestar informações sobre políticas públicas para mulheres denunciarem atos de violência.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/423/ind-natalia-no_sentido_de_que_seja_instalado_sinal_de_internet_wifi_gratuito_na_rampa_do_pepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/423/ind-natalia-no_sentido_de_que_seja_instalado_sinal_de_internet_wifi_gratuito_na_rampa_do_pepe.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalado sinal de internet “wi-fi” gratuito na Rampa do Pepê.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/425/no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_no_acudinho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/425/no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_no_acudinho.pdf</t>
   </si>
   <si>
     <t>no sentido de que a prefeitura construa uma fossa para fazer o saneamento das moradias no açudinho</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/426/riacho_doce_dos_bernardos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/426/riacho_doce_dos_bernardos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do Riacho Doce dos Bernardos.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/427/riacho_doce_do_julio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/427/riacho_doce_do_julio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do Riacho Doce do Júlio.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/428/no_sentido_de_que_o_prefeito_providencie_a_climatizacao_da_escola_municipal_chefe_leandro_no_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/428/no_sentido_de_que_o_prefeito_providencie_a_climatizacao_da_escola_municipal_chefe_leandro_no_jerimum.pdf</t>
   </si>
   <si>
     <t>no sentido de que o prefeito providencie a climatização da Escola Municipal Chefe Leandro no Jerimum</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/431/no_sentido_de_que_o_poder_executivo_instale_ares-condicionados_na_rede_escolar_municipal.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/431/no_sentido_de_que_o_poder_executivo_instale_ares-condicionados_na_rede_escolar_municipal.pdf</t>
   </si>
   <si>
     <t>no sentido de que o poder executivo instale ares-condicionados na rede escolar municipal</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/432/fardamento_para_os_porteiros_e_vigias_das_escolas_do_municipio..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/432/fardamento_para_os_porteiros_e_vigias_das_escolas_do_municipio..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ADQUIRIDO FARDAMENTO PARA OS PORTEIROS E VIGIAS DAS ESCOLAS DO MUNICIPIO DE TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/433/sinalizacao_e_pintura_das_lombadas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/433/sinalizacao_e_pintura_das_lombadas..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO A SINALIZAÇÃO E A PINTURA DAS LOMBADAS DO CENTRO DA CIDADE E TAMBÉM NA QUE FOI CONSTRUÍDA NAS PROXIMIDADES DO CEMITÉRIO</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_-_demir_-_sitio_jua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_-_demir_-_sitio_jua.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DO SÍTIO JUÁ.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_-_demir_-_lagoa_dantas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_-_demir_-_lagoa_dantas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DO SÍTIO LAGOA DANTAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_-_demir_-_paquevira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_-_demir_-_paquevira.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DO SÍTIO PAQUEVIRA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/441/estrada_do_remanso.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/441/estrada_do_remanso.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a estrada do Remanso, que liga a comunidade da Fazenda São Paulo a comunidade do Algodão.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/442/psf_na_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/442/psf_na_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado um PSF na comunidade do Algodão.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/443/no_sentido_de_que_a_prefeitura_faca_uma_manutencao_nos_carros_da_saude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/443/no_sentido_de_que_a_prefeitura_faca_uma_manutencao_nos_carros_da_saude.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura veja a possibilidade de ser feita uma manutenção nos carros da saúde para o povo não continuar sendo prejudicado.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/444/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_ser_feita_a_reforma_no_predio_do_psf_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/444/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_ser_feita_a_reforma_no_predio_do_psf_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura veja a possibilidade de ser feita uma requalificação/reforma com pintura do prédio do PSF do Jerimum.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/445/no_sentido_de_que_sejam_instalados_ares_condicionados_nos_consultorios_de_atendimento_medico_do_psf_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/445/no_sentido_de_que_sejam_instalados_ares_condicionados_nos_consultorios_de_atendimento_medico_do_psf_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instalados ares condicionados nos consultórios de atendimento médico e odontológico do PSF do Jerimum.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/447/no_sentido_que_seja_realizada_a_restauracao_da_praca_do_zamba..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/447/no_sentido_que_seja_realizada_a_restauracao_da_praca_do_zamba..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA A RESTAURAÇÃO DA PRAÇA DO BAIRRO ZAMBA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/448/no_sentido_de_que_seja_construida_uma_ciclovia_na_sede_do_munic..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/448/no_sentido_de_que_seja_construida_uma_ciclovia_na_sede_do_munic..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA CICLOVIA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/449/no_sentido_de_que_seja_construida_uma_pracinha_no_sitio_santo_a..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/449/no_sentido_de_que_seja_construida_uma_pracinha_no_sitio_santo_a..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PRACINHA ARBORIZADA, COM BRINQUEDOS, BANCOS E ILUMINAÇÃO NO SÍTIO SANTO ANTÓNIO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/451/no_sentido_de_que_seja_coberto_0_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local_haja_vista_a_localidade_existir_uma_escola_de_ensino_infanti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/451/no_sentido_de_que_seja_coberto_0_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local_haja_vista_a_localidade_existir_uma_escola_de_ensino_infanti.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA COBERTO 0 CANAL DA AVENIDA MANOEL EVERALDO TIETRE NO TRECHO COMPLETO E QUE SEJA FEITO UM JARDIM NO LOCAL, HAJA VISTA A LOCALIDADE EXISTIR UMA ESCOLA DE ENSINO INFANTIL.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/452/ind-natalia-no_sentido_de_que_seja_feita_sinalizacao_indicativa_com_o_nome_das_ruas_em_todo_nosso_municipio_favorecendo_a_mobilidade_urbana.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/452/ind-natalia-no_sentido_de_que_seja_feita_sinalizacao_indicativa_com_o_nome_das_ruas_em_todo_nosso_municipio_favorecendo_a_mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita sinalização indicativa com o nome das ruas em todo nosso município, favorecendo a mobilidade urbana.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/453/ind-natalia-no_sentido_de_que_seja_recuperada_e_protegida_as_nascentes_de_agua_do_nosso_municipio_atraves_de_cinco_passos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/453/ind-natalia-no_sentido_de_que_seja_recuperada_e_protegida_as_nascentes_de_agua_do_nosso_municipio_atraves_de_cinco_passos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja recuperada e protegida as nascentes de água do nosso município, através de cinco passos:_x000D_
 _x000D_
 IDENTIFICAÇÃO DAS NASCENTES;_x000D_
 • CERCAR AS NASCENTES, IMPEDINDO DANOS CAUSADOS PELOS_x000D_
 ANIMAIS;_x000D_
 • LIMPEZA DA ÁREA RETIRANDO LIXO E MATERIAIS QUE POSSAM_x000D_
 CONTAMINAR AS NASCENTES;_x000D_
 • CONTROLAR A EROSÃO;_x000D_
 • REPLANTAR ESPÉCIES NATIVAS EM TORNO DAS NASCENTES.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao-_sitio_sao_bras.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao-_sitio_sao_bras.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação dos acessos das estradas que ligam o Sítio São Brás.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao-_escola_na_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao-_escola_na_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de construção de uma nova escola com área de lazer, laboratório e em horário integral na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/458/no_sentido_de_que_seja_feito_o_calcamento_e_o_saneamento_da_rua_da_paz_no_badoque.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/458/no_sentido_de_que_seja_feito_o_calcamento_e_o_saneamento_da_rua_da_paz_no_badoque.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento e o saneamento da Rua da Paz no Bairro Badoque</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/459/no_sentido_de_que_seja_feito_o_calcamento_na_rua_amaro_claudino_em_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/459/no_sentido_de_que_seja_feito_o_calcamento_na_rua_amaro_claudino_em_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento na Rua Amaro Claudino em Pão de Açúcar</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/460/demir-_sitio_inga.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/460/demir-_sitio_inga.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, realize a recuperação da estrada do Sítio Ingá.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/461/demir-_sitio_cumbe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/461/demir-_sitio_cumbe.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, realize a recuperação da estrada do Cumbe.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/462/demir_-_sitio_oiti.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/462/demir_-_sitio_oiti.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, realize a recuperação da estrada do Sítio Oiti.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/463/manutencao_da_iluminacao_da_academia_da_saude_na_beira_rio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/463/manutencao_da_iluminacao_da_academia_da_saude_na_beira_rio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE REALIZADA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ACADEMIA DA SAÚDE NA BEIRA RIO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/464/melhorias_na_iluminacao_publica_do_sao_mguel..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/464/melhorias_na_iluminacao_publica_do_sao_mguel..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA MELHORIAS NA ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE SÃO MIGUEL, TROCANDO AS LÂMPADAS QUEIMADAS E INSTALANDO NOVAS LUMINÁRIAS EM POSTES QUE AINDA NÃO POSSUEM ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/465/complemento_do_calcamento_da_rampa..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/465/complemento_do_calcamento_da_rampa..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO O COMPLEMENTO DO CALÇAMENTO DA VIA QUE DÁ ACESSO A RAMPA DO PEPE, ASSIM COMO, A REVITALIZAÇAO DO ESPAÇO E A REATIVAÇÃO DE EVENTOS QUE PORPORCIONEM A VINDA DE VISITANTES A ESTE PONTO TURISTICO DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao-_guilherme-_transporte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao-_guilherme-_transporte.pdf</t>
   </si>
   <si>
     <t>No sentido que o transporte universitário se desloque aos distritos que os alunos preencheram no ato da matrícula do programa.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/473/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_dona_sonia_e_dona_fatima_melo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/473/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_dona_sonia_e_dona_fatima_melo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA DE DONA SÔNIA E DONA FÁTIMA MELO NA COMUNIDADE DO AC’EDINHO, RUA QFE VAI DA CASA DE DONA SÔNIA ATÉ A CASA DE SR ANTÔNIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/474/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/474/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a pavimentação da Rua da comunidade do Xavier.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/475/no_sentido_de_que_sejam_instaladas_manilhas_de_40_na_estrada_que_passa_na_propriedade_de_fabiano_e_ze_de_lindo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/475/no_sentido_de_que_sejam_instaladas_manilhas_de_40_na_estrada_que_passa_na_propriedade_de_fabiano_e_ze_de_lindo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM INSTALADAS MANLHAS DE 40 NA ESTRADA QUE PASSA NA PROPRIEDADE DE FABIANO E ZÉ DE LINDÔ.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/476/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/476/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de fazer a pavimentação da Rua José Cardoso Sobrinho na comunidade de Placas</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/483/ind-natalia-no_sentido_de_que_a_prefeitura_faca_um_monitoramento_nas_principais_ruas_da_sede_do_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/483/ind-natalia-no_sentido_de_que_a_prefeitura_faca_um_monitoramento_nas_principais_ruas_da_sede_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura faça um monitoramento, nas principais ruas da sede no município que não possuem calçamento, vejam as que estão em pior estado de conservação e faça o serviço, de caráter emergencial, de revitalização com cobertura de piçarra, para que os moradores e pessoas que transitam pela rua possam voltar a e sua mobilidade.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/485/renovacao_de_frota_de_onibus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/485/renovacao_de_frota_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de renovação da frota de ônibus escolares do município.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/486/indi_-_no_sentido_de_que_seja_implantado_na_comunidade_do_jerimum_um_centro_administrativo_no_predio_onde_funciona_o_almoxarifado..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/486/indi_-_no_sentido_de_que_seja_implantado_na_comunidade_do_jerimum_um_centro_administrativo_no_predio_onde_funciona_o_almoxarifado..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado na comunidade do Jerimum um Centro Administrativo no prédio onde funciona o almoxarifado.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/487/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_jerimum..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/487/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_jerimum..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado uma base da Guarda Municipal na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/488/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_algodao..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/488/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_algodao..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantado uma base da Guarda Municipal na comunidade do Algodão.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/490/pavimentacaoo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/490/pavimentacaoo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pavimentação da Rua Severino João de Almeida em Pão de Açúcar.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/492/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_do_sitio_agreste_ao_sitio_gameleira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/492/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_do_sitio_agreste_ao_sitio_gameleira.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura faça a recuperação da estrada do sítio Agreste ao sítio Gameleira</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/493/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_na_rota_dos_caminhoes_pipas_comecando_da_rua_edmilson_dantas_ate_o_cemiterio_na_pe-130.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/493/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_na_rota_dos_caminhoes_pipas_comecando_da_rua_edmilson_dantas_ate_o_cemiterio_na_pe-130.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura faça a recuperação na Rota dos caminhões pipas, começando da Rua Edmilson Dantas até o cemitério na PE-130</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/494/ind-_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/494/ind-_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, realize a recuperação das estradas do Sítio Lagoa de Farias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/495/ind-_recuperacao_da_estrada_do_estreito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/495/ind-_recuperacao_da_estrada_do_estreito.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, realize a recuperação da estrada do Sítio Estreito.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao-interdicao_de_rua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao-interdicao_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido de que aos domingos seja interditada uma via da rua do comércio no Distrito de Gravatá de Ibiapina, para momentos de lazer pela população da referida comunidade.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/498/no_sentido_de_que_seja_feita_a_poda_corretamente_das_arvores_da_chegada_da_cidade..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/498/no_sentido_de_que_seja_feita_a_poda_corretamente_das_arvores_da_chegada_da_cidade..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a poda corretamente das árvores da chegada da cidade.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/499/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_assentamento_manuel_santos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/499/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_assentamento_manuel_santos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a recuperação da estrada do assentamento Manuel Santos.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/500/indi_-_no_sentido_de_que_seja_construida_uma_pracinha_arborizada_dispondo_de_parques_infantil__ao_lado_do_colegio_que_fica_localizado_na_comunidade_de_tatus.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/500/indi_-_no_sentido_de_que_seja_construida_uma_pracinha_arborizada_dispondo_de_parques_infantil__ao_lado_do_colegio_que_fica_localizado_na_comunidade_de_tatus.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA CONSTRUÍDA UMA PRACINHA ARBORIZADA, DISPONDO DE PARQUES INFANTIL, AO LADO DO COLÉGIO QUE FICA SITUADO NA COMUNIDADE DE TATUS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/501/indi_-_no_sentido_de_que_seja_construida_2_lixeiras_na_comunidade_do_arroz_tendo_como_ponto_de_referencia_a_propriedade_proximo_ao_senhor_patriota.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/501/indi_-_no_sentido_de_que_seja_construida_2_lixeiras_na_comunidade_do_arroz_tendo_como_ponto_de_referencia_a_propriedade_proximo_ao_senhor_patriota.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA DUAS LIXEIRAS NA COMUNIDADE DO ARROZ, TENDO COMO PONTO DE REFERÊNCIA A PROPRIEDADE PRÓXIMO DO SENHOR PATRIOTA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/502/no_sentido_de_que_seja_construida_2_fossas_na_comunidade_do_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/502/no_sentido_de_que_seja_construida_2_fossas_na_comunidade_do_algodao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA DUAS FOSSAS NA COMUNIDADE DO ALGODÃO.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/503/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_iluminacao_publica_nos_postes_da_comunidade_do_minguaiu.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/503/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_iluminacao_publica_nos_postes_da_comunidade_do_minguaiu.pdf</t>
   </si>
   <si>
     <t>No sentido de que o poder executivo veja a possibilidade de fazer a iluminação pública nos postes da comunidade do Minguaiú.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/504/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_reformar_o_grupo_da_antiga_escola_minguaiu_trocando_as_portas_e_ajeitando_a_instalacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/504/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_reformar_o_grupo_da_antiga_escola_minguaiu_trocando_as_portas_e_ajeitando_a_instalacao.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura veja a possibilidade de reformar o grupo da antiga Escola Minguaiú, trocando as portas e ajeitando a instalação</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/505/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_para_funcionar_o_psf_da_comunidade_de_mateus_vieira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/505/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_para_funcionar_o_psf_da_comunidade_de_mateus_vieira.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo veja a possibilidade de colocar para funcionar o PSF da comunidade de Mateus Vieira</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/511/cobertura_asfalatica_da_rua_aluisio_silvino_em_taquaritinga.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/511/cobertura_asfalatica_da_rua_aluisio_silvino_em_taquaritinga.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITA A COBERTURA ASFÁLTICA DA RUA ALUÍSIO SILVINO, EM TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/512/placas_fotovotaicas_nas_escolas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/512/placas_fotovotaicas_nas_escolas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO ESTUDO TÉCNICO/OPERACIONAL, NO INTUITO DE VIABILIZAR A GERAÇÃO_x000D_
 DE ENERGIA SOLAR MEDIANTE A INSTALAÇÃO DE PLACAS FOTOVOTAICAS NAS ESCOLAS MUNICIPAIS DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_sentido_de_que_a_prefeitura_oriente_os_motoristas_para_que_todos_os_veiculos_sejam_desligados_o_cabo_positivo_da_bateria_por_questoes_de_seguranca.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_sentido_de_que_a_prefeitura_oriente_os_motoristas_para_que_todos_os_veiculos_sejam_desligados_o_cabo_positivo_da_bateria_por_questoes_de_seguranca.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura oriente os motoristas para que todos os veículos sejam desligados o cabo positivo da bateria por questões de segurança.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/517/demir_-recuperacao_estradas_sitio_retiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/517/demir_-recuperacao_estradas_sitio_retiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DO SÍTIO RETIRO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/518/demir-_quebra_molas_aluisio_silvino.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/518/demir-_quebra_molas_aluisio_silvino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DO QUEBRA MOLAS DA RUA ALUÍSIO SILVINO PEREIRA,_x000D_
 PRÓXIMO A ASSEMBLÉIA DE DEUS NA CIDADE DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/519/no_sentido_de_que_seja_feito_o_calcamento_na_rua_raimunda_petrolina_araujo_de_lima_na_comunidade_pedra_preta..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/519/no_sentido_de_que_seja_feito_o_calcamento_na_rua_raimunda_petrolina_araujo_de_lima_na_comunidade_pedra_preta..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO NA RUA RAIMUNDA PETROLINA ARAÚJO DE LIMA NA COMUNIDADE PEDRA PRETA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/520/no_sentido_de_que_seja_solicitado_junto_a_celpe_a_averiguacao_e_possivel_correcao_na_rede_eletrica_para_a_estabilidade_no_fornecimento_de_energia_eletrica_nas_comunidades_d.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/520/no_sentido_de_que_seja_solicitado_junto_a_celpe_a_averiguacao_e_possivel_correcao_na_rede_eletrica_para_a_estabilidade_no_fornecimento_de_energia_eletrica_nas_comunidades_d.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA SOLICITADO JUNTO A CELPE, A AVERIGUAÇÃO E POSSÍVEL CORREÇÃO NA REDE ELÉTRICA PARA A ESTABILIDADE NO FORNECIMENTO DE ENERGIA ELÉTRICA NAS COMUNIDADES DO CARIRI DE TAQUARITINGA DO NORTE, MAIS PRECISAMENTE NAS LOCALIDADES: JERIMUM, ALGODÃO, PRETA PRETA E DEMAIS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/521/no_sentido_de_que_seja_encaminhado_para_esta_casa_legislativa_um_projeto_de_lei_criando_o_atendimento_movel_de_urgencia_atraves_de_motolancia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/521/no_sentido_de_que_seja_encaminhado_para_esta_casa_legislativa_um_projeto_de_lei_criando_o_atendimento_movel_de_urgencia_atraves_de_motolancia..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA ENCAMINHADO PARA ESTA CASA LEGISLATIVA UM PROJETO DE LEI CRIANDO O ATENDIMENTO MÓVEL DE URGÊNCIA ATRAVÉS DE MOTOLÂNCIA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/522/no_sentido_de_que_a_prefeitura_passe_a_maquina_patrol_no_loteamento_fonte_de_agua_viva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/522/no_sentido_de_que_a_prefeitura_passe_a_maquina_patrol_no_loteamento_fonte_de_agua_viva.pdf</t>
   </si>
   <si>
     <t>No sentido de que a prefeitura, juntamente com a secretaria de obras, passe a máquina patrol e que seja feita a colocação de piçarra na estrada do loteamento Fonte de Água Viva.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/523/no_sentido_de_que_a_maquina_niveladora_seja_recuperada_por_causa_do_incendio_ocorrido_no_dia_07-09-23.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/523/no_sentido_de_que_a_maquina_niveladora_seja_recuperada_por_causa_do_incendio_ocorrido_no_dia_07-09-23.pdf</t>
   </si>
   <si>
     <t>No sentido de que a máquina niveladora_x000D_
 (conhecida como Patrol) seja recuperada por causa do incêndio ocorrido no dia 07 de setembro de 2023.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/532/no_sentido_de_que_o_poder_executivo_junto_a_diretoria_de_esportes_veja_a_possibilidade_de_construir_um_vestiario_no_campo_do_inga.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/532/no_sentido_de_que_o_poder_executivo_junto_a_diretoria_de_esportes_veja_a_possibilidade_de_construir_um_vestiario_no_campo_do_inga.pdf</t>
   </si>
   <si>
     <t>No sentido de que o Poder Executivo  junto a Diretoria de Esportes veja a possibilidade de construir um vestiário no Campo do Ingá, para beneficiar os atletas que utilizam o espaço.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao-no_sentido_de_que_seja_feito_concurso_publico_na_area_da_saude_no_municipio_e_fundata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao-no_sentido_de_que_seja_feito_concurso_publico_na_area_da_saude_no_municipio_e_fundata.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito Concurso Público na área da Saúde no Município e FUNDATA (Fundação Municipal de Saúde de Taquaritinga do Norte).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_-_no_sentido_de_que_seja_realizada_uma_reforma_na_academia_de_saude_localizada_em_frente_ao_hospital_deste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_-_no_sentido_de_que_seja_realizada_uma_reforma_na_academia_de_saude_localizada_em_frente_ao_hospital_deste_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA_x000D_
 UMA REFORMA NA ACADEMIA DE SAÚDE, LOCALIZADA EM FRENTE AO_x000D_
 HOSPITAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao-no_sentido_de_que_seja_feita_a_coleta_de_lixo_do_municipio_em_caminhao_compactador_alem_de_incluir_a_utilizacao_de_epis.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao-no_sentido_de_que_seja_feita_a_coleta_de_lixo_do_municipio_em_caminhao_compactador_alem_de_incluir_a_utilizacao_de_epis.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a coleta de lixo do Município em caminhão compactador, além de incluir a utilização de EPIs por parte dos trabalhadores.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_-_no_sentido_de_que_seja_realizado_estudo_tecnico_operacional.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_-_no_sentido_de_que_seja_realizado_estudo_tecnico_operacional.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO UM_x000D_
 ESTUDO TÉCNICO/OPERACIONAL, NO INTUITO DE VIABILIZAR A gERAÇÃO_x000D_
 DE ENERGIA SOLAR MEDIANTE A INSTALAÇÃO DE PLACAS FOTOVOLTAICAS_x000D_
 NAS UNIDADES BÁSICAS DE SAÚDE DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao-no_sentido_de_que_seja_designado_um_local_fixo_e_adequado_para_a_frota_dos_veiculos_de_pequeno_medio_e_grande_porte_do_municipio_munido_de_cameras_de_seguranca_e_vigias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao-no_sentido_de_que_seja_designado_um_local_fixo_e_adequado_para_a_frota_dos_veiculos_de_pequeno_medio_e_grande_porte_do_municipio_munido_de_cameras_de_seguranca_e_vigias.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja designado um local fixo e adequado para a Frota dos Veículos de pequeno, médio e grande porte do Município, munido de câmeras de segurança e vigias.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/548/instalacao_da_caixa_dagua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/548/instalacao_da_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja feita a instalação da caixa d’ água de 10 mil litros, que encontra-se na Garagem da Prefeitura na Comunidade Varzinha.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/549/no_sentido_de_que_seja_colocado_2_quebra-molas_na_avenida_margarida_barbosa_gomes_localizada_no_loteamento_novo_progresso_na_comunidade_do_jerimum_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/549/no_sentido_de_que_seja_colocado_2_quebra-molas_na_avenida_margarida_barbosa_gomes_localizada_no_loteamento_novo_progresso_na_comunidade_do_jerimum_1.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO de que seja colocado 2 Quebra-molas na Avenida Margarida Barbosa Gomes, localizada no Loteamento Novo Progresso, na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/550/no_sentido_de_que_seja_feito_os_vestuarios_do_mini_campo_emanoel_rodrigues_da_silva_em_uma_sala_do_colegio_severino_cordeiro_de_arruda_na_comunidade_de_pedra_preta_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/550/no_sentido_de_que_seja_feito_os_vestuarios_do_mini_campo_emanoel_rodrigues_da_silva_em_uma_sala_do_colegio_severino_cordeiro_de_arruda_na_comunidade_de_pedra_preta_1.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito os vestuários do mini campo Emanoel Rodrigues da Silva, em uma sala do Colégio Severino Cordeiro de Arruda na comunidade de Pedra Preta.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/551/no_sentindo_de_que_seja_recapeada_com_concreto_a_passagem_molhada_da_comunidade_do_algodao._1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/551/no_sentindo_de_que_seja_recapeada_com_concreto_a_passagem_molhada_da_comunidade_do_algodao._1.pdf</t>
   </si>
   <si>
     <t>No sentindo de que seja recapeada com concreto a passagem molhada da comunidade do Algodão.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/552/construcao_de_um_parque_de_exposicoes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/552/construcao_de_um_parque_de_exposicoes.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja uma construído um Parque de Exposições de Animais na Comunidade do jerimum.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/553/criacao_de_um_centro_de_atendimento_para_criancas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/553/criacao_de_um_centro_de_atendimento_para_criancas.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja observada a necessidade de atender o pedido anterior dos demais vereadores quanto a URGÊNCIA em criar um centro de atendimento para crianças com deficiências e com autismo, onde disponha de profissionais de todas as áreas para as terapias.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/555/capinagem_na_estrda_que_sai_da_cidade_e_da_acesso_a_pe-160.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/555/capinagem_na_estrda_que_sai_da_cidade_e_da_acesso_a_pe-160.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA A CAPINAGEM NA ESTRADA QUE SAI DA CIDADE E QUE DA ACESSO AO CEMÍTERIO PARQUE DAS DÁLIAS E DA PE-160.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/556/campeonato_de_futsal..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/556/campeonato_de_futsal..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO UM CAMPEONATO DE FUTSAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/557/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/557/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Protocolo Individualizado de Avaliação (PIA) para os alunos com Transtornos Globais do Desenvolvimento, incluindo-se Transtorno do Espectro Autista - TEA, nas Instituições de Ensino de todo o Município de Taquaritinga do Norte - PE, e, dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/559/recuperacao_estradas_carro_pipa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/559/recuperacao_estradas_carro_pipa.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VEJA A POSSIBILIDADE DE FAZER AS RECUPERAÇÕES DAS ESTRADAS ONDE SE TRAÇOU A ROTA DOS CARROS PIPAS E PROMOVENDO MELHOR CONDIÇÕES PARA O TRÁFEGO E DANDO SEGURANÇA NO TRAJETO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/561/seguranca_para_feira_de_gado.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/561/seguranca_para_feira_de_gado.pdf</t>
   </si>
   <si>
     <t>NO SENTID0 DE QUE A PREFEITURA JUNTO A SECRETARIA DE DEFESA SOCIAL VEJA A POSSIBILIDADE DE MANDAR SEGURANÇA PARA FEIRA DE GADO NA COMUNIDADE DE SÃO PAULO DE SINÉZIO, HOJE EM TOTAL ATIVIDADE PRECISA-SE DAR SEGURANÇA AOS CRIADORES E COMPRADORES COLABORANDO COM O CRESCIMENTO DA MESMA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/564/construir_arquibancada-joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/564/construir_arquibancada-joao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA VEJA A POSSIBILIDADE DE CONSTRUIR NO ESPAÇO ABAIXO DA ARQUIBANCADA DA QUADRA PADRE ESTANISLAU PIRES, PONTOS DE COMÉRCIO PARA QUE SEJAM DISPONIBILIZADOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/565/indi_-_no_sentido_de_que_seja_restaurado_o_bau_do_carro_responsavel_pelo_transporte_de_carne_no_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/565/indi_-_no_sentido_de_que_seja_restaurado_o_bau_do_carro_responsavel_pelo_transporte_de_carne_no_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA RESTAURADO O BAÚ DO CARRO QUE É RESPONSÁVEL PELO TRANSPORTE DE CARNE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/568/ind-_picarrado_a_entrada_da_rua_margarida_barbosa_gomes.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/568/ind-_picarrado_a_entrada_da_rua_margarida_barbosa_gomes.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja piçarrado a entrada da Rua Margarida Barbosa Gomes, localizada na comunidade do Jerimum.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/569/ind_-_extintores_de_incendio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/569/ind_-_extintores_de_incendio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado extintores de incêndio na garagem da Varzinha, onde atualmente é guardado os ônibus escolares.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/570/ind_-_manutencao_limpeza_da_escola_de_pedrapreta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/570/ind_-_manutencao_limpeza_da_escola_de_pedrapreta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção (limpeza) da Escola de Pedra Preta, onde atualmente, está localizado o Posto Satélite</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/571/sejam_rocados_os_matos_das_trilhas_ecologicas_de_nosso_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/571/sejam_rocados_os_matos_das_trilhas_ecologicas_de_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM ROÇADOS OS MATOS DAS TRILHAS ECOLOGICAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/572/evento_de_trilhas_ecologicas..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/572/evento_de_trilhas_ecologicas..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADO UM EVENTO EM NOSSO MUNICIPIO QUE TENHA COMO FOCO PRINCIPAL AS TRILHAS ECOLÓGICAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/573/recuperacao_letreiro_cruzeiro.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/573/recuperacao_letreiro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DO LETREIRO COM O NOME "TAQUARITINGA DO NORTE" QUE FICA LOCALIZADO NO CRUZEIRO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/574/saneamento_e_recuperacao_zacarias_porfirio_de_lima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/574/saneamento_e_recuperacao_zacarias_porfirio_de_lima.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA REALIZADO O COMPLEMENTO DA PAVIMENTAÇÃO E SANEAMENTO DA RUA ZACARIAS PORFÍRIO DE LIMA,LOCALIZADA NO BAIRRO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/575/saneamento_e_calcamento__joao_francisco_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/575/saneamento_e_calcamento__joao_francisco_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA REALIZADO O COMPLEMENTO DA PAVIMENTAÇÃO E SANEAMENTO DA RUA JOÃO FRANCISCO DA SILVA, LOCALIZADA NO BAIRRO SILVA DE CIMA.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/577/indicacao-no_sentido_de_que_seja_feita_a_manutencao_ou_troca_das_lampadas_da_rua_do_comercio_no_distrito_de_gravata_do_ibiapina..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/577/indicacao-no_sentido_de_que_seja_feita_a_manutencao_ou_troca_das_lampadas_da_rua_do_comercio_no_distrito_de_gravata_do_ibiapina..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção ou troca das lâmpadas da rua do comércio no Distrito de Gravatá do Ibiapina</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/588/no_sentido_de_que_sejam_inseridas_as_luminarias_no_sitio_piranhas_onde_foi_colocada_uma_extensao_de_rede_eletrica.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/588/no_sentido_de_que_sejam_inseridas_as_luminarias_no_sitio_piranhas_onde_foi_colocada_uma_extensao_de_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam inseridas as luminárias no sítio Piranhas, onde foi colocada uma extensão de rede elétrica</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/589/no_sentido_de_que_seja_constuido_um_local_adequado_para_funcionar_o_posto_de_saude_na_comunidade_de_pedra_preta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/589/no_sentido_de_que_seja_constuido_um_local_adequado_para_funcionar_o_posto_de_saude_na_comunidade_de_pedra_preta.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um local adequado para funcionar o Posto de Saúde na comunidade de Pedra Preta</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/590/no_sentido_que_sejam_atendidas_as_outras_indicacoes_a_respeito_da_manutencao_publica_do_nosso_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/590/no_sentido_que_sejam_atendidas_as_outras_indicacoes_a_respeito_da_manutencao_publica_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam atendidas as outras indicações a respeito da manutenção pública do nosso município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/591/no_sentido_de_que_sejam_direcionados_caminhoes_pipas_na_barragem_de_queimadas_na_zona_rural.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/591/no_sentido_de_que_sejam_direcionados_caminhoes_pipas_na_barragem_de_queimadas_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam direcionados caminhões pipas na barragem de queimadas na zona rural</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/592/no_sentido_de_que_seja_observada_a_possibilidade_de_se_fazer_a_encanacao_no_poco_artesiano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/592/no_sentido_de_que_seja_observada_a_possibilidade_de_se_fazer_a_encanacao_no_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja observada a possibilidade de se fazer a encanação no poço artesiano</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/593/no_sentido_de_que_seja_feita_a_cobertura_da_garagem_na_comunidade_varzinha.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/593/no_sentido_de_que_seja_feita_a_cobertura_da_garagem_na_comunidade_varzinha.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a cobertura da garagem na comunidade Varzinha</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao-recuperacao_da_estrada_da_comunidade_do_riacho_doce.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao-recuperacao_da_estrada_da_comunidade_do_riacho_doce.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação da estrada da comunidade do Riacho Doce.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/596/demir-compesa_abastecimento_bairro_amorim.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/596/demir-compesa_abastecimento_bairro_amorim.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A COMPESA REALIZE O ABASTECIMENTO DE ÁGUA NO BAIRRO AMORIM.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/597/demir-saneamento_eutiquiano_coelho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/597/demir-saneamento_eutiquiano_coelho.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITO TODO O SANEAMENTO DA RUA EUTIQUIANO COELHO DA MATA, NO BAIRRO BRASÍLIA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/598/no_sentido_de_que_seja_feita_a_pintura_do_posto_de_saude_da_comunidade_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/598/no_sentido_de_que_seja_feita_a_pintura_do_posto_de_saude_da_comunidade_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a pintura do Posto de Saúde (UBS) da comunidade do Jerimum</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/599/centro_de_educacao_infantil_no_loteamento_marilia..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/599/centro_de_educacao_infantil_no_loteamento_marilia..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDO UM CENTRO DE EDUCAÇÃO INFANTIL NO LOTEAMNETO MARILÍA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/600/arrecadacao_de_livros..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/600/arrecadacao_de_livros..pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA REALIZADA UMA AÇÃO CONJUNTA COM PROPÓSITOS NA ARRECADAÇÃO DE LNROS PARADIDATICOS E AFINS, SENDO O INTUITO COM ISTO CRIAR PONTOS DE MINIS BIBLIOTECAS EM LUGARES PROPÍCIOS DESTE MUNÍCIPO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/603/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_gercino_costa_ferreira_no_loteamento_novo_algodao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/603/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_gercino_costa_ferreira_no_loteamento_novo_algodao.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feito o saneamento e a pavimentação da Rua Gercino Costa Ferreira, no Loteamento Novo Algodão na Comunidade do Algodão, ponto de referência: próximo à Rua de Dé.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/604/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_luiz_de_franca_ferreira_no_loteamento_novo_aldogao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/604/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_luiz_de_franca_ferreira_no_loteamento_novo_aldogao.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feito o saneamento e a pavimentação da Rua Luiz de França Ferreira no Loteamento Novo Algodão, ponto de referência: próximo à Rua que dá acesso à casa de Nanau.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/606/no_sentido_de_que_sejam_feitas_duas_fossas_com_saneamento_na_comunidade_das_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/606/no_sentido_de_que_sejam_feitas_duas_fossas_com_saneamento_na_comunidade_das_placas.pdf</t>
   </si>
   <si>
     <t>no sentido de que sejam feitas duas fossas com saneamento na comunidade das Placas.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/607/no_sentido_de_que_seja_feita_uma_reforma_na_casa_de_oracao_do_cemiterio_de_taquaritinga_do_norte.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/607/no_sentido_de_que_seja_feita_uma_reforma_na_casa_de_oracao_do_cemiterio_de_taquaritinga_do_norte.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita uma reforma na casa de oração do cemitério de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/608/no_sentido_de_que_seja_feita_a_reforma_do_centro_cultural_julio_case_de_arruda_e_seja_criado_uma_area_de_alimentacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/608/no_sentido_de_que_seja_feita_a_reforma_do_centro_cultural_julio_case_de_arruda_e_seja_criado_uma_area_de_alimentacao.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita a reforma do Centro Cultural Júlio Casé de Arruda e seja criado uma área de alimentação.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/615/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/615/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja implantada uma UBS satélite na comunidade de vila alta para realização de atendimentos de saúde para as comunidades do Sítio Tatus, Sítio Mangas e as demais deste Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/616/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/616/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um trevo, com poste de iluminação pública na estrada que liga o sítio queimadas ao sítio agreste</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/618/pavimentacao_da_br_104_a_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/618/pavimentacao_da_br_104_a_jerimum.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITA A _x000D_
 PAVIMENTAÇÃO DA ESTRADA QUE COMPREENDE O TRECHO QUE VAI DA BR-_x000D_
 104 AO JERIMUM.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/619/pavimentacao_sta_ao_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/619/pavimentacao_sta_ao_jerimum.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDA A PAVIMENTAÇÃO DA _x000D_
 ESTRADA QUE COMPREENDE O TRECHO QUE VAI DE STA. CRUZ DO _x000D_
 CAPIBARIBE AO JERIMUM.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/620/pavimentacao_rampa_do_pepe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/620/pavimentacao_rampa_do_pepe.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA FEITO O _x000D_
 COMPLEMENTO DO CALÇAMENTO DA VIA QUE DÁ ACESSO A RAMPA DO PEPÊ.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/621/no_sentido_de_que_seja_colocado_o_livro_de_registro_de_obitos_na_comunidade_do_algodao_e_do_jerimum.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/621/no_sentido_de_que_seja_colocado_o_livro_de_registro_de_obitos_na_comunidade_do_algodao_e_do_jerimum.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocado o livro de registro de óbitos na comunidade do Algodão e do Jerimum</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/622/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/622/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um centro cultural para festas e eventos na comunidade do Açudinho, próximo à casa de João Panela.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/623/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/623/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/625/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/625/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construído um trevo, com poste de iluminação pública na estrada que liga o Sítio Queimadas ao Sítio Agreste</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/632/recuperacao_da_estrada_do_fundao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/632/recuperacao_da_estrada_do_fundao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO FUNDÃO NA CIDADE DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/633/recuperacao_do_sitio_sao_bras.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/633/recuperacao_do_sitio_sao_bras.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO SÍTIO SÃO BRÁS NA CIDADE DE TAQUARITINGA DO NORTE</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/634/recuperacao_da_estrada_do_cristo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/634/recuperacao_da_estrada_do_cristo.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA DO CRISTO NA CIDADE DE TAQUARITINGA DO NORTE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_da_serra_dos_bois..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_da_serra_dos_bois..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção do poço artesiano da Comunidade da Serra dos Bois, próximo à casa de Dona Margarida Aragão, pois a população está impossibilitada de fazer uso dele por falta de funcionamento, decorrente da falta de reparos e manutenção</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra..pdf</t>
   </si>
   <si>
     <t>no sentido de que seja feita a manutenção do poço artesiano da Comunidade do Poço da Pedra, pois a população está impossibilitada de fazer uso dele por falta de funcionamento, decorrente da falta de reparos e manutenção.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/640/demir-postes_do_trevo_as_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/640/demir-postes_do_trevo_as_placas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO SENTIDO QUE SEJA INSTALADO POSTES DE ILUMINAÇÃO COM LUMINÁRIAS POR TODO O TRECHO QUE VAI_x000D_
 DO TREVO DA ENTRADA DA CIDADE ATÉ A COMUNIDADE DAS PLACAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/642/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_adquirir_novos_carros_para_a_guarda_municipal_diante_das_condicoes_precarias_que_esses_veiculos_se_encontram.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/642/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_adquirir_novos_carros_para_a_guarda_municipal_diante_das_condicoes_precarias_que_esses_veiculos_se_encontram.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de adquirir novos carros para a Guarda Municipal diante das condições precárias que esses veículos se encontram.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/643/no_sentido_de_que_sejam_ornamentadas_todas_as_pracas_da_zona_rural_com_enfeites_natalinos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/643/no_sentido_de_que_sejam_ornamentadas_todas_as_pracas_da_zona_rural_com_enfeites_natalinos.pdf</t>
   </si>
   <si>
     <t>NÃO no sentido de que sejam ornamentadas todas as praças da zona rural com enfeites natalinos</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/644/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_trocar_as_luminarias_queimadas_nos_postes_da_comunidade_do_jerimum_e_do_pe_de_serra.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/644/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_trocar_as_luminarias_queimadas_nos_postes_da_comunidade_do_jerimum_e_do_pe_de_serra.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura veja a possibilidade de trocar as luminárias queimadas nos postes da comunidade do Jerimum e do Pé de Serra</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/645/no_sentido_de_que_a_prefeitura_faca_a_limpeza_dos_barreiros_e_das_barragens_na_zona_rural_do_nosso_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/645/no_sentido_de_que_a_prefeitura_faca_a_limpeza_dos_barreiros_e_das_barragens_na_zona_rural_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretária da Agricultura, faça a limpeza dos barreiros e das pequenas barragens na Zona Rural do nosso Município, haja vista que os barreiros e as pequenas barragens estão sem água</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/646/no_sentido_de_que_a_prefeitura_faca_uma_instalacao_de_um_poco_artesiano_na_zona_rural_do_nosso_municipio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/646/no_sentido_de_que_a_prefeitura_faca_uma_instalacao_de_um_poco_artesiano_na_zona_rural_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretária da Agricultura, faça uma instalação de um poço artesiano, que já foi perfurado pelo Estado, na comunidade do sítio São Braz, próximo a casa de Sorô, na Zona Rural do nosso Município, haja vista que o poço deu uma vazão de água doce de 3 mil litros por hora, por isso pede-se urgência pela instalação</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/653/eraldo_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/653/eraldo_01.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA VISTA A POSSIBILIDADE DISPONIBILIZAR VIGILANTE NOTURNO PARA A QUADRA JOSÉ CANDIDO NA COMUNIDADE DO JERIMUM, PARA QUE POSSA EVITAR O VANDALISMO NA LOCALIDADE</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/654/eraldo_02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/654/eraldo_02.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA VISTA A POSSIBILIDADE DE IMPLANTAR NA ESCOLA CHEFE LEANDRO NA COMUNIDADE DO JERIMUM UMA SALA COM PROFISSIONAIS E MATERIAIS PARA ENSINO DO MATERNAL INFANTIL, PARA QUE POSSAMOS DAR MAIOR COMODIDADE AOS PAIS DE CRIANÇAS A PARTIR DE 2 ANOS E ONDE DARIA UM BOM SUPORTE AQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/655/eraldo_03.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/655/eraldo_03.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA VISTA A POSSIBILIDADE DE ENACANAR ÁGUA DA BARRAGEM DA COMUNIDADE QUEIMADAS PARA OS BAIRROS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/660/passe_maquina_e_coloque_picarro_na_estrada_do_sitio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/660/passe_maquina_e_coloque_picarro_na_estrada_do_sitio.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Obras, passe a máquina e coloque piçarro na estrada do sítio São Miguel que liga à estrada de Mateus Vieira.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/661/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/661/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a limpeza ao redor do açude da comunidade do Jerimum.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/662/funcionamento_adequado_a_respeito_da_coleta_de_lixo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/662/funcionamento_adequado_a_respeito_da_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido de que a Prefeitura, junto à Secretaria de Obras, verifique o funcionamento adequado a respeito da coleta de lixo do nosso Município, porque em vários lugares da cidade, dos bairros, dos distritos e da zona rural a coleta não tem sido feita.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/673/demir-trocas_das_luminarias_das_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/673/demir-trocas_das_luminarias_das_placas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A TROCA DAS LUMINÁRIAS QUE ESTÃO QUEIMADAS, NA COMUNIDADE DAS PLACAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/674/demir-poda_das_arvores_das_placas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/674/demir-poda_das_arvores_das_placas.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO QUE SEJA FEITA A PODA DAS ÁRVORES, DA COMUNIDADE DAS PLACAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao-no_sentido_de_que_seja_ampliado_o_atendimento_psicologico_nas_escolas_publicas_do_municipio_de_taquaritinga_do_norte-pe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao-no_sentido_de_que_seja_ampliado_o_atendimento_psicologico_nas_escolas_publicas_do_municipio_de_taquaritinga_do_norte-pe..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ampliado o atendimento Psicológico nas escolas públicas do município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao-no_sentido_de_que_seja_avaliado_a_possibilidade_de_aplicacao_de_metodos_contraceptivos_por_meio_do_sus..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao-no_sentido_de_que_seja_avaliado_a_possibilidade_de_aplicacao_de_metodos_contraceptivos_por_meio_do_sus..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja avaliado a possibilidade de aplicação e ampliação de métodos contraceptivos, como o DIU, laqueadura e vasectomia por meio do SUS, no município de Taquaritinga do Norte.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Galego de Tonho, Demir</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/678/praca_no_bairro_capibaribe.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/678/praca_no_bairro_capibaribe.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA PRAÇA NO BAIRRO CAPIBARIBE AO LADO DE MANIN.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/679/multirao_de_castracao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/679/multirao_de_castracao.pdf</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE A PREFEITURA, JUTAMENTE COM A SECRETARIA DE SAÚDE E DEMAIS ORGÃOS COMPETENTES REALIZEM UM MULTIRÃO DE CASTRAÇÃO DE CÃES E GATOS, NA SEDE DO MUNICIPIO, EXTENDENDO TAMBÉM A PROPOSTA AS DEMAIS LOCALIDADES PERTENCENTES AO MUNICIPIO, COMPREENDENDO DESTA FORMA A ZONA RURAL. PODE-SE AINDA PARA EFETIVAÇÃO MAIS CONCRETA DESTA SOLICITAÇÃO, BUSCAR PARCERIAS COM UNIVERSIDADES E CURSOS_x000D_
 DE MEDICIDA VETERINÁRIA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/680/intalacao_de_ares-condiionados.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/680/intalacao_de_ares-condiionados.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/681/manutencao_da_rua.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/681/manutencao_da_rua.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a manutenção da rua que liga a quadra de esportes do Jerimum.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/683/no_sentido_de_que_seja_feito_o_calcamento_na_comunidade_de_mateus_vieira_que_da_acesso_a_capela_de_nossa_senhora_da_conceicao_incluindo_a_construcao_de_uma_pracinha_arboriza_com_bancos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/683/no_sentido_de_que_seja_feito_o_calcamento_na_comunidade_de_mateus_vieira_que_da_acesso_a_capela_de_nossa_senhora_da_conceicao_incluindo_a_construcao_de_uma_pracinha_arboriza_com_bancos.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento na Comunidade de Mateus Vieira, que dá acesso à capela de nossa Senhora da Conceição, incluindo a construção de uma pracinha arborizada com bancos, postes de ferro com iluminação LED e brinquedos infantis</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/684/no_sentido_de_que_seja_feito_o_calcamento_da_divisa_do_bairro_santo_agostinho_a_comunidade_do_algodao_em_parcerias_com_os_proprietarios_de_loteamentos_que_passam_no_referido_percurso.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/684/no_sentido_de_que_seja_feito_o_calcamento_da_divisa_do_bairro_santo_agostinho_a_comunidade_do_algodao_em_parcerias_com_os_proprietarios_de_loteamentos_que_passam_no_referido_percurso.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o calçamento da divisa do Bairro Santo Agostinho, de Santa Cruz do Capibaribe, à comunidade do Algodão, do Município de Taquaritinga do Norte, em parceria com os proprietários de Loteamentos, que passam no referido percurso.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/685/no_sentido_de_que_seja_adquirido_o_kit_de_trabalho_dos_agentes_de_saude_e_endemias_contendo_bolsa_fardamento_balanca_cadernos_prancheta_e_demais_itens..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/685/no_sentido_de_que_seja_adquirido_o_kit_de_trabalho_dos_agentes_de_saude_e_endemias_contendo_bolsa_fardamento_balanca_cadernos_prancheta_e_demais_itens..pdf</t>
   </si>
   <si>
     <t>No sentido de que seja adquirido o kit de trabalho dos agentes de saúde e endemias, contendo bolsa, fardamento, balança, cadernos, prancheta e demais itens essenciais.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Milton, Galego de Tonho, João Eugênio, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_de_pesar_de_luiz_manoel_da_costa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_de_pesar_de_luiz_manoel_da_costa.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, PELO FALECIMENTO DO SENHOR LUIZ MANOEL DA COSTA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/601/mocao_de_aplauso_geovane.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/601/mocao_de_aplauso_geovane.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em favor de LUÍS GUSTAVO BARROS DA SILVA (filho de Girliane Nayr Barros e de José Eucimar da Silva) e de MATEUS HENRIQUE (filho de Juliane Cristina Sousa e de José Henrique Feitosa)</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/612/mocao_de_pesar_geovane.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/612/mocao_de_pesar_geovane.pdf</t>
   </si>
   <si>
     <t>- MOÇÃO DE PESAR_x000D_
 Falecimento de JOSÉ MARCELINO DE MELO NETO ocorrido no dia 18/11/2023</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Eraldo de Pedra Preta, Galego de Tonho, Geovane, Guilherme Cumaru, Hélio de Novo, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/614/mocao_de_aplausos_jobson..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/614/mocao_de_aplausos_jobson..pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em favor de JOBSON LUÍS MELO DE NEGREIROS (filho de Luís Feliciano de Negreiros e de Creusa Maria Melo de Negreiros), que foi pioneiro na realização do evento CIRCUITO ASA BRANCA DE VOO LIVRE (realizado na rampa do Pepê, entre os dias 17 a 19 de novembro de 2023)</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/70/solicito_abono_de_falta_na_data_acima_citada_por_motivo_de_viagem_a_capital_do_estado_para_tratar_de_assuntos_pertinentes_a_nossos_municipes_junto_a_secretaria_estadual_de_turismo_e_lazer..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/70/solicito_abono_de_falta_na_data_acima_citada_por_motivo_de_viagem_a_capital_do_estado_para_tratar_de_assuntos_pertinentes_a_nossos_municipes_junto_a_secretaria_estadual_de_turismo_e_lazer..pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data acima citada, por motivo de viagem à Capital do Estado para tratar de assuntos pertinentes a nossos munícipes junto à Secretaria Estadual de Turismo e Lazer.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento-abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento-abono_de_falta.pdf</t>
   </si>
   <si>
     <t>ABONO DE FALTA DO VEREADOR GEOVANE REFERENTE AO DIA 09/02/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/111/para_acompanhar_o_recenseamento_do_ibge_2022_e_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/111/para_acompanhar_o_recenseamento_do_ibge_2022_e_2023.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão especial para acompanhar o Recenseamento do IBGE</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/115/abono_falta_guilherme_23-02.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/115/abono_falta_guilherme_23-02.pdf</t>
   </si>
   <si>
     <t>Abono de falta na data acima citada, por motivo de viagem à Capital do Estado para tratar de assuntos pertinentes a nossos munícipes junto à Secretaria Estadual de Turismo e Lazer.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/130/guilherme_-_requerimento_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/130/guilherme_-_requerimento_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta na data de 09/02/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/142/justificativa_de_falta_demir_19-01-23.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/142/justificativa_de_falta_demir_19-01-23.pdf</t>
   </si>
   <si>
     <t>Relato minha ausência a 1a reunião ordinária da 1a sessão legislativa 2023 em razão de_x000D_
 compromissos pessoais e inadiáveis .</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/143/justificativa_de_falta_demir_16-02-22.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/143/justificativa_de_falta_demir_16-02-22.pdf</t>
   </si>
   <si>
     <t>Relato minha ausência a 5a reunião ordinária da 1a sessão legislativa 2023 em razão de_x000D_
 compromissos pessoais e inadiáveis .</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/193/abono_de_falta16-03_helio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/193/abono_de_falta16-03_helio.pdf</t>
   </si>
   <si>
     <t>Requerimento de Abono de Falta referente ao dia 16/03/2023 (9ª Ordinária da 1ª Sessão Legislativa)</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/251/req._falta_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/251/req._falta_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data de 20/04/2023 em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_de_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_de_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta referente a data 02/05/2023, por motivos pessoais de saúde.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento__de__abono__de__falta__nat.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento__de__abono__de__falta__nat.pdf</t>
   </si>
   <si>
     <t>Abono de falta referente ao dia 02 de maio de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/264/abono_de_falta_referente_ao_dia_09-05-23.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/264/abono_de_falta_referente_ao_dia_09-05-23.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente ao dia 09/05/2023 em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/266/pedido_de_informacao_acerca_dos_gastos_realizados_pela_prefeitur.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/266/pedido_de_informacao_acerca_dos_gastos_realizados_pela_prefeitur.pdf</t>
   </si>
   <si>
     <t>Pedido de informação acerca dos gastos realizados pela Prefeitura Municipal de Taquaritinga do Norte nos últimos 6 (seis) meses, tendo em vista a transparência e a prestação de contas à população, solicito todas as informações referentes aos fundos recebidos pelo município, bem como os gastos realizados com esses recursos, tais como:_x000D_
 _x000D_
 a) Nome e origem do fundo recebido;_x000D_
 b) Valor total recebido;_x000D_
 c) Data do recebimento;_x000D_
 d) Objeto da aplicação do recurso;_x000D_
 e) Valor e data dos gastos realizados;_x000D_
 f) Beneficiários dos recursos;_x000D_
 g) Prestadores de serviços e fornecedores;_x000D_
 h) Contratos e convênios firmados;_x000D_
 i) Documentos comprobatórios das despesas realizadas.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/268/envio_de_copias_impressas_dos_contratos_de_aluguel_dos_imoveis.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/268/envio_de_copias_impressas_dos_contratos_de_aluguel_dos_imoveis.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação: Para que a Prefeitura envie as cópias impressas dos contratos de aluguel dos imóveis à disposição da prefeitura e de suas secretarias no distrito de Pão de Açúcar, inclusive o do prédio da subprefeitura.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Relato minha ausência a 2a Sessão Ordinária do 2° Período Legislativo em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_natalia_abono_de_falta_16_de_maio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_natalia_abono_de_falta_16_de_maio.pdf</t>
   </si>
   <si>
     <t>Abono de falta referente ao dia 16 de maio de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/304/pedido_de_informacao-_seduc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/304/pedido_de_informacao-_seduc.pdf</t>
   </si>
   <si>
     <t>Pedido de informação_x000D_
 Requer o que segue:_x000D_
 a) O nome completo, funções e escolas em que os prestadores de serviço da Secretária de Educação estão lotados._x000D_
 b) Ponto assinado pelos prestadores de serviço nas suas respectivas funções.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/305/abono_de_falta_geovane.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/305/abono_de_falta_geovane.pdf</t>
   </si>
   <si>
     <t>Abono de falta referente ao dia 18 de maio de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/320/abono_de_falta_geovanee.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/320/abono_de_falta_geovanee.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE ABONO DE FALTA DO VEREADOR GEOVANE REFERENTE AO DIA 23/05/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_abono_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta do Vereador Alexandre referente a reunião do dia 23/05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_natalia_abono_de_falta_dia_01_de_junho.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_natalia_abono_de_falta_dia_01_de_junho.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta do dia 01 de junho de 2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/373/abono_de_falta_demir_6-6-23.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/373/abono_de_falta_demir_6-6-23.pdf</t>
   </si>
   <si>
     <t>Relato minha ausência a 9ª Sessão Ordinária do 2º Período Legislativo em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/394/pi.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/394/pi.pdf</t>
   </si>
   <si>
     <t>Requerimento - Pedido de Informações: Requer Informações detalhadas sobre a programação e a execução das emendas impositivas à Lei Orçamentária Anual para o ano de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_-_pedido_de_informacoes_-_informacoes_detalhadas_sobre_as_despesas_realizadas_e_receitas_arrecadas_no_4o_festival_do_cafe_cultura_de_taquaritinga_do_norte_-_pe..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_-_pedido_de_informacoes_-_informacoes_detalhadas_sobre_as_despesas_realizadas_e_receitas_arrecadas_no_4o_festival_do_cafe_cultura_de_taquaritinga_do_norte_-_pe..pdf</t>
   </si>
   <si>
     <t>Requerimento - Pedido de Informações: Informações detalhadas sobre as despesas realizadas e receitas arrecadas no 4º Festival do Café Cultura de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_informacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação _x000D_
 Quantos carros contratados possui a Secretaria de Educação, marca, modelo, ano e valor da contratação.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/430/abono_de_falta_-_joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/430/abono_de_falta_-_joao.pdf</t>
   </si>
   <si>
     <t>Abono de falta da Sessão de 25/07/2023, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Geovane, Guilherme Cumaru, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_joao_farias_de_araujo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_joao_farias_de_araujo.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo o falecimento de João Farias de Araújo ocorrido no dia 31/07/2023.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/457/abono_de_falta_-_helio_03-08-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/457/abono_de_falta_-_helio_03-08-2023.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente ao dia 03/08/2023 em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_de_abono_de_falta_referente_ao_dia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_de_abono_de_falta_referente_ao_dia.pdf</t>
   </si>
   <si>
     <t>Requerimento de abono de falta do Vereador Geovane Pequeno Cézar, referente ao dia 10 de agosto de 2023.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/477/abono_de_falta_de_joao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/477/abono_de_falta_de_joao.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta da Sessão do dia 10/08/2023, por motivo de assuntos pessoais intransferíveis</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_de_abono_de_falta-_ademir.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_de_abono_de_falta-_ademir.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na Sessão do dia 10 de agosto de 2023, por motivos pessoais de saúde.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Eraldo de Pedra Preta, Galego de Tonho, João Eugênio, Milton, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_de_pesar_de_luiz_manoel_da_costa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_de_pesar_de_luiz_manoel_da_costa.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor LUIZ MANOEL DA COSTA, ocorrido no dia 31 de julho de 2023.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/513/abono_de_falta_helio_31-08-23.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/513/abono_de_falta_helio_31-08-23.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente ao dia 31/08/2023 em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/514/req_informacao_-_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/514/req_informacao_-_natalia.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação, mediante anuência da Presidência._x000D_
 Requer o que segue; _x000D_
 A folha de pagamento dos 40% e 60% do FUNDEB da secretaria de educação do mês de junho de 2023.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/516/pedido_de_informacao_requer_o_valor_total_da_ornamentacao_do_sao_joao_de_taquaritinga_do_norte_deste_ano.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/516/pedido_de_informacao_requer_o_valor_total_da_ornamentacao_do_sao_joao_de_taquaritinga_do_norte_deste_ano.pdf</t>
   </si>
   <si>
     <t>Pedido de informação: requer o valor total da ornamentação do São João de Taquaritinga do Norte deste ano</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_abono_de_falta_-_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_abono_de_falta_-_natalia.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta da Sessão do dia 31 de agosto de 2023, por motivos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_justificativa_de_falta.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta da Sessão do dia 12/09/2023, por motivo de assuntos pessoais intransferíveis</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/543/abono_de_falta_de_helio_9a_reuniao_do_3o_periodo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/543/abono_de_falta_de_helio_9a_reuniao_do_3o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente à 9ª reunião do 3º período em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/560/pedido_de_informacao_centro_comercial.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/560/pedido_de_informacao_centro_comercial.pdf</t>
   </si>
   <si>
     <t>Pedido de informação a respeito do Centro Comercial Demétrio Paes de Andrade, no Centro, Neste Município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/562/pedido_de_informacao_chefia_do_gabinete.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/562/pedido_de_informacao_chefia_do_gabinete.pdf</t>
   </si>
   <si>
     <t>Pedido de informação a respeito das atividades da Chefia do Gabinete do Poder Executivo.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/563/pedido_de_informacao_praca_de_gravata.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/563/pedido_de_informacao_praca_de_gravata.pdf</t>
   </si>
   <si>
     <t>Pedido de informação a respeito da praça de Gravatá do Ibiapina.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/578/requeriemento_-_pedido_de_informacoes_a_secretaria_de_transporte_deste_municipio_sobre_o_resultado_do_laudo_do_incendio_ocorrido_no_dia_07_de_setembro_de_2023..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/578/requeriemento_-_pedido_de_informacoes_a_secretaria_de_transporte_deste_municipio_sobre_o_resultado_do_laudo_do_incendio_ocorrido_no_dia_07_de_setembro_de_2023..pdf</t>
   </si>
   <si>
     <t>Pedido de informação a Secretaria de Transporte deste município sobre o resultado do laudo do incêndio ocorrido no de 07 de setembro 2023, seguido:_x000D_
 a) Cópia do laudo;_x000D_
 b) Imagens das câmeras de segurança;_x000D_
 c) Nomes dos vigilantes da garagem.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/579/requeriemento_-_pedido_de_informacoes_sobre_os_cargos_da_escola_municipal_padre_ibiapina.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/579/requeriemento_-_pedido_de_informacoes_sobre_os_cargos_da_escola_municipal_padre_ibiapina.pdf</t>
   </si>
   <si>
     <t>Pedido de informação sobre o processo seletivo dos cargos da Escola Municipal Padre lbiapina, localizada no distrito de Gravatá do Ibiapina._x000D_
 a) Nomes de todos os profissionais contratados e os seus respectivos cargos;_x000D_
 b) Nomes de todos os profissionais efetivos e seus respectivos cargos;_x000D_
 c) Nomes de todos os aprovados no processo seletivo.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/602/geovane-justificativa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/602/geovane-justificativa.pdf</t>
   </si>
   <si>
     <t>Solicitação de abono de falta referente à 4ª reunião do 4º período em razão de compromissos pessoais e inadiáveis.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - MOÇÃO DE PESAR_x000D_
 Falecimento de JOSÉ MARCELINO DE MELO NETO ocorrido no dia 18/11/2023.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/639/requeriemento_-_pedido_de_informacoes_sobre_o_natal_serrano_de_taquaritinga_do_norte_em_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/639/requeriemento_-_pedido_de_informacoes_sobre_o_natal_serrano_de_taquaritinga_do_norte_em_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de informação sobre o Natal Serrano de Taquaritinga do Norte em 2023 sobre os seguintes itens: a) Quais são os contratos e os prestadores de serviço neste evento? b) Qual o valor total de gastos e de investimentos? c) De acordo com o Decreto n° 57 de 30 de Outubro de 2023, qual a fundamentação de Lei para explicar a contratação de novos servidores para esse período festivo.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/641/abono_de_falta_joao_eugenio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/641/abono_de_falta_joao_eugenio.pdf</t>
   </si>
   <si>
     <t>Solicite abono de falta na Sessão de 21/11/2023, por motivo de viagem à Capital do Estado para tratar de assuntos pertinentes a nossos munícipes</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_-_abono_de_falta_de_natalia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_-_abono_de_falta_de_natalia.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta na data 30/11/2023, por motivo de assuntos pessoais intransferíveis.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/682/abono_de_falta_referente_ao_dia_07-12-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/682/abono_de_falta_referente_ao_dia_07-12-2023.pdf</t>
   </si>
   <si>
     <t>Solicito abono de falta referente ao dia 07/12/2023 em razão de compromissos pessoais inadiáveis.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/316/amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/316/amauri.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciado roçadeiras elétricas para as escolas do município.</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_contas_2020_-_mesa_diretora.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_contas_2020_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte - PE, relativas ao exercício de 2020, Ordenador de Despesas: Ivanildo Mestre Bezerra.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_resolucao_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_resolucao_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação dos valores do auxílio-alimentação dos servidores e parlamentares da Câmara de Vereadores de Taquaritinga do Norte-PE e dá outras providências.</t>
   </si>
   <si>
     <t>PARL</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/65/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/65/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf</t>
   </si>
   <si>
     <t>Pela legalidade da tramitação do  PLOE 03/2023 (Altera o art. 10 da Lei Municipal n° 1.993/2019, que dispõe sobre a autorização ao Poder Executivo para concessão de subvenção social ao Grupo de Escoteiros Chefe Severino Leandro, e dá outras providências.)</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/66/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/66/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf</t>
   </si>
   <si>
     <t>Pela legalidade da tramitação do PLOE Nº 04/2023 (Altera o art. 10 da Lei Municipal nº 1.903/2017, que dispõe sobre a autorização ao Poder Executivo_x000D_
 para concessão de subvenção social à Associação Unidos em Ibiapina, e dá outras providências)</t>
   </si>
   <si>
     <t>CJLE - Comissão de Justiça, Legislação e Ética</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/67/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/67/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf</t>
   </si>
   <si>
     <t>Pela legalidade da tramitação do PLOE 03/2023 (Altera o art. 10 da Lei Municipal n° 1.993/2019, que dispõe sobre a autorização ao Poder Executivo para concessão de subvenção social ao Grupo de Escoteiros Chefe Severino Leandro, e dá outras providências.)</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/68/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/68/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf</t>
   </si>
   <si>
     <t>Pela legalidade da tramitação do PLOE Nº 04/2023 (Altera o art. 10 da Lei Municipal nº 1.903/2017, que dispõe sobre a autorização ao Poder Executivo para concessão de subvenção social à Associação Unidos em Ibiapina, e dá outras providências)</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/81/cjle_ploe_02-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/81/cjle_ploe_02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Legislação e Ética 2023 ao Projeto de Lei Ordinária do Executivo nº 02/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/82/cjle_emenda.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/82/cjle_emenda.pdf</t>
   </si>
   <si>
     <t>Parecer 2023 da Comissão de Justiça Legislação e Ética à EMENDA MODIFICATIVA ao Projeto de Lei Ordinária do Executivo nº 02/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cjle_pdl_01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cjle_pdl_01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer 2023 da Comissão de Justiça Legislação e Ética ao Projeto de Decreto do Legislativo nº 01/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/84/cjle_plol_02-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/84/cjle_plol_02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer 2023 da Comissão de Justiça Legislação e Ética  ao Projeto de Lei Ordinária do Legislativo nº 02/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/110/parecer_01pdl_n2-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/110/parecer_01pdl_n2-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Legislação, Justiça e Ética, referente ao Projeto de Decreto Legislativo n° 02/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_01_plol_n3-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_01_plol_n3-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Legislação, Justiça e Ética, referente ao Projeto de Lei do Legislativo n° 03/2023.</t>
   </si>
   <si>
     <t>CECESASDC - Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_04_cecesac.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_04_cecesac.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão sobre o PLOL 04/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_05_cecesac.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_05_cecesac.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão sobre o PLOL 05/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_06_cecesac.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_06_cecesac.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão sobre o PLOL 06/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_plol_04_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_plol_04_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Justiça, Legislação e Ética sobre o PLOL 04/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_plol_05_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_plol_05_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Justiça, Legislação e Ética sobre o PLOL 05/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/159/parecer_plol_06_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/159/parecer_plol_06_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo da Comissão de Justiça, Legislação e Ética sobre o PLOL 06/2023</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_plol_01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_plol_01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça, Legislação e Ética ao Projeto de Lei Ordinária do Legislativo n° 01/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/166/parecer_emenda_plol_01.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/166/parecer_emenda_plol_01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça, Legislação e Ética à Emenda Modificativa Projeto de Lei Ordinária do Legislativo n° 01/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_n7_legislativo_cecesad.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_n7_legislativo_cecesad.pdf</t>
   </si>
   <si>
     <t>PLOL 07/2023 "Institui, no âmbito municipal, o "Programa Taquaritinga do Norte Para as Mulheres", destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/219/parecer_n7_executivo_cecesad.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/219/parecer_n7_executivo_cecesad.pdf</t>
   </si>
   <si>
     <t>PLOE 07/2023 "Institui o regulamento do transporte escolar no âmbito do Município de Taquaritinga do Norte e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/220/parecer_projeto_n5_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/220/parecer_projeto_n5_cfo.pdf</t>
   </si>
   <si>
     <t>PLOE 05/2023 "Concede o auxílio alimentação para o servidor efetivo ou contratado ocupante do cargo de Guarda Civil Municipal e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/223/parecer_projeto_n6_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/223/parecer_projeto_n6_cjle.pdf</t>
   </si>
   <si>
     <t>PLOE 06/2023 "DISPÕE SOBRE A CONCILIAÇÃO, AS MEDIDAS DE EFICIÊNCIA E RACIONALIZAÇÃO DA ATUAÇÃO JURÍDICA E JUDICIAL, MEDIANTE DISCIPLINAMENTO DE HIPÓTESES DE ACORDO, TRANSAÇÃO, DISPENSA OU DESISTÊNCIA RECURSAL E DE CONTESTAÇÃO NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO DE TAQUARITINGA DO NORTE FOR PARTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/231/parecer_emenda_modificativa_ploe_n5_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/231/parecer_emenda_modificativa_ploe_n5_cjle.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, altera a redação dos dispositivos abaixo do Projeto de Lei Ordinária Executivo 05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/232/parecer_emenda_supressiva_ploe_n5_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/232/parecer_emenda_supressiva_ploe_n5_cjle.pdf</t>
   </si>
   <si>
     <t>Suprime-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, I, do Regimento Interno, os artigos supracitados abaixo do Projeto de Lei Ordinária Executivo 05/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_projeto_n8_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_projeto_n8_cjle.pdf</t>
   </si>
   <si>
     <t>PLOL n°8/2023 "Denominar a Rua do Posto Setta na Avenida José Joventino em Pão de Açúcar, De: "Rua Maria das Neves de Assunção".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_plol_n7_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_plol_n7_cjle.pdf</t>
   </si>
   <si>
     <t>PLOL 07/2023 "Institui, no âmbito municipal, o "Programa Taquaritinga do Norte Para as Mulheres", destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_ploe_n7_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_ploe_n7_cjle.pdf</t>
   </si>
   <si>
     <t>PLOE 07/2023 "INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE PE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_ploe_08_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_ploe_08_cjle.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos professores da rede Municipal de Educação de Taquaritinga do Norte-PE, para o exercício 20233 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/293/parecer_plol_n13_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/293/parecer_plol_n13_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO 13/2023 - Denominar O Centro Gastronômico Localizado No Mercado Público Sebastiao Marinheiro No Distrito De Pão De Açúcar De: "CENTRO GASTRONÔMICO AFONSO ANDRADE".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/294/parecer_plol_n11_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/294/parecer_plol_n11_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO 11/2023 - Denominar A Rua S, Próximo Da Casa Da Professora Juciara No Bairro Silva De Cima, De Rua JOÃO FRANCISCO DA SILVA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/295/parecer_pdl_n_03_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/295/parecer_pdl_n_03_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 03/2023: Concede Título de Cidadão de Taquaritinga do Norte - PE ao Ilustríssimo Senhor RONALDO FERNANDO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/312/parecer_cjle_n9_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/312/parecer_cjle_n9_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA A TRAVESSA DA RUA MARIA DAS GRAÇAS DOS SANTOS LEANDRO NO BAIRRO MARÍLIA DE: "TRAVESSA HELENO BARBOSA DA COSTA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/313/parecer_cjle_no12_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/313/parecer_cjle_no12_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE - AME - AMBULATÓRIO MÉDICO DEESPECIALIDADES QUE SERÁ CONSTRUÍDA EM NOSSA CIDADE DE: "AME DR. GENÉSIO DE OLIVEIRA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/353/parecer_veto1_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/353/parecer_veto1_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo ao Veto Parcial, Projeto De Lei Municipal N° 05 De 10 De Março De 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/355/parecer_pdl_n04-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/355/parecer_pdl_n04-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão de Taquaritinga do Norte-PE ao Ilustríssimo Senhor JOSÉ DE OLIVEIRA SILVA."</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/357/parecer_plol_n16-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/357/parecer_plol_n16-2023.pdf</t>
   </si>
   <si>
     <t>Denominar a Rua projetada, que passa em frente ao terreno da Igreja Evangélica até o calçamento da Avenida Josefa Maria da Silva, na Comunidade de Pedra Preta, de Rua Raimunda Petronila Araújo de Lima.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_plol_n15-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_plol_n15-2023.pdf</t>
   </si>
   <si>
     <t>Denominar a rua projetada, que passa em frente à capela de Nossa Senhora das Graças, na Comunidade Situação, já pavimentada e que passa a ser avenida, de "Rua José Bezerra da Costa".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/359/parecer_plol_n14-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/359/parecer_plol_n14-2023.pdf</t>
   </si>
   <si>
     <t>Denominar o Mercado Público da comunidade do Jerimum de LUÍS IZÍDEO DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/370/parecer_pdl_06-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/370/parecer_pdl_06-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo ao Projeto de Decreto Legislativo 06/2023 que "Susta integralmente a aplicação e os efeitos do Decreto Municipal do Poder Executivo n° 017/2023, de 19 de abril de 2023, editado pelo Prefeito Constitucional Ivanildo Mestre Bezerra, que REAJUSTA O VALOR DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - COSIP, PREVISTA NO CÓDIGO TRIBUTÁRIO MUNICIPAL LEI COMPLEMENTAR N° 02/2014 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/371/parecer_pdl_07-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/371/parecer_pdl_07-2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto Legislativo n° 07/2023, Que Concede título de cidadão de Taquaritinga do Norte-PE ao ilustríssimo senhor "MARCELO DIOGENES XAVIER DE LIMA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/372/parecer_pdl_08-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/372/parecer_pdl_08-2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto Legislativo n° 08/2023 Concede ao Ilustríssimo Senhor LUIZ GOMES FERREIRA (LUIZ CAMARÃO), a Medalha Severino Pereira da Silva de Taquaritinga do Norte- PE, em reconhecimento aos serviços prestados a este município.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/411/parecer_ploe__n9-2023_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/411/parecer_ploe__n9-2023_cfo.pdf</t>
   </si>
   <si>
     <t>Concede o auxílio alimentação para o servidor efetivo ou contratado ocupante do cargo de Guarda Civil Municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/415/parecer_cjle_ploe_no_10.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/415/parecer_cjle_ploe_no_10.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DETAQUARITINGA DO NORTE - PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/416/parecer_cjle_pdl_no_9.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/416/parecer_cjle_pdl_no_9.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Severino Pereira da Silva a cidadã MARIA JOSÉ GOMES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/417/parecer_cjle_ploe_no_9.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/417/parecer_cjle_ploe_no_9.pdf</t>
   </si>
   <si>
     <t>CONCEDE O VALE ALIMENTAÇÃO PARA O SERVIDOR EFETIVO OU CONTRATADO OCUPANTE DO CARGO DE GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_cjle_plol_no_20.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_cjle_plol_no_20.pdf</t>
   </si>
   <si>
     <t>Denominar a rua projetada conhecida como rua da Rocinha no bairro do Silva de Cima de: “ AVENIDA ZACARIAS PORFÍRIO DE LIMA”.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/420/parecer_cjle_plol_no_22.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/420/parecer_cjle_plol_no_22.pdf</t>
   </si>
   <si>
     <t>Denominar o Canteiro ao lado da Capela da Comunidade de Placas de ESPAÇO SEU DECA (José Luiz Filho).</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_cjle_emenda_modificativa_no5.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_cjle_emenda_modificativa_no5.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 5/2023 - Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, a redação do I do Art. 7c) do Projeto de_x000D_
 Lei Ordinária do Executivo nº 10/2023.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/468/comissao_de_financas-_ploe_n_11.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/468/comissao_de_financas-_ploe_n_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária — LDO de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/469/comissao_de_financas_-_n_12.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/469/comissao_de_financas_-_n_12.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do município de Taquaritinga do Norte - Refis Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/470/comissao_de_financas_n_13.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/470/comissao_de_financas_n_13.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Especial ao orçamento atual de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/472/parecer__ploe_n12_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/472/parecer__ploe_n12_cjle.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/478/parecer__ploe_n11_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/478/parecer__ploe_n11_cjle.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/479/parecer__pdl_n10_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/479/parecer__pdl_n10_cjle.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão ao Ilustríssimo Senhor MARIOMAR CARLOS DE JESUS OLIVEIRA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/480/parecer__ploe_n13_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/480/parecer__ploe_n13_cjle.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/481/parecer_emenda__modificativa_07.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/481/parecer_emenda__modificativa_07.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA n° 7/2023. Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 2° do Projeto de Lei Ordinária do Executivo 13/2023.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/482/parecer_emenda_mod_7_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/482/parecer_emenda_mod_7_cjle.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA nº7/2023. Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 2° do Projeto de Lei Ordinária do Executivo 13/2023.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/506/parecer_ploe_n13.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/506/parecer_ploe_n13.pdf</t>
   </si>
   <si>
     <t>Redação Final, autoriza a Abertura de Crédito Especial ao orçamento atual de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/508/parecer_plol_n23-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/508/parecer_plol_n23-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo ao PLOL 23/2023 - Que Denomina o Centro Administrativo da comunidade do Jerimum de JOÃO_x000D_
 FARIAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/509/parecer_pdl_n11_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/509/parecer_pdl_n11_2023.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo ao PDL 11/2023: Que Concede Título de Cidadão de Taquaritinga do Norte ao senhor Juarez Pereira de Lima.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/525/parecer_cjle_plol_no24.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/525/parecer_cjle_plol_no24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas as pessoas com transtorno do espectro autista - TEA, sinalizadas com o símbolo mundial de conscientização do autismo, no âmbito do município de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/526/parecer_plol_n24_cecesasdc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/526/parecer_plol_n24_cecesasdc.pdf</t>
   </si>
   <si>
     <t>PROJETO 24/2023: Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas às pessoas com transtorno do espectro autista - TEA, sinalizadas com o símbolo mundial de conscientização do autismo, no âmbito do município de Taquaritinga do Norte -PE.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/527/parecer_plol_n21_cecesasdc.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/527/parecer_plol_n21_cecesasdc.pdf</t>
   </si>
   <si>
     <t>PROJETO 21/2023: Reconhece o "WHEELING", popularmente conhecido como "GRAU DE RUA" e demais manobras em motocicletas, triciclos e quadriciclos como pratica esportiva no âmbito do município de Taquaritinga do Norte/PE, e dá outras providências".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>CMJLEFO - Comissão Mista de Justiça, Legislação e Ética e Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/528/parecer_projeto_resolucao_2_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/528/parecer_projeto_resolucao_2_2023.pdf</t>
   </si>
   <si>
     <t>PRES 2/2023 - Dispõe sobre as contas da Prefeitura Municipal de Taquaritinga do Norte-PE, relativas ao exercício de 2020, Ordenador de Despesas: Ivanildo Mestre Bezerra.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/539/parecer_ploe_n14_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/539/parecer_ploe_n14_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 14/2023. Dispõe sobre a autorização do poder executivo de repassar recursos recebidos da união para cumprimento da assistência financeira complementar de que trata a emenda constitucional 127/2022.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/538/parecer_emenda_modificativa_ploe_14_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/538/parecer_emenda_modificativa_ploe_14_cjle.pdf</t>
   </si>
   <si>
     <t>PARECER A EMENDA MODIFICATIVA 09/2023 - Modifique-se, nos termos do Art. 60 e ParágrafoÚnico, combinado com o Art. 154, IV, do Regimento Interno, as redações dos artigos 2º e 5° ao Projeto de Lei Ordinária Executivo 14/2023,  a qual recebeu parecer favorável pela legalidade da tramitação.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/580/parecer_projeto_de_lei_legislativo_n27-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/580/parecer_projeto_de_lei_legislativo_n27-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO 27/2023: Dispõe sobre Protocolo Individualizado de Avaliação (PIA) para os alunos com Transtornos Globais do Desenvolvimento, incluindo-se Transtorno do Espectro Autista - TEA, nas Instituições de Ensino de todo o Município de Taquaritinga do Norte - PE, e, dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/581/parecer_projeto_de_lei_legislativo_n21-2013.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/581/parecer_projeto_de_lei_legislativo_n21-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe em Reconhece o "WHEELING", popularmente conhecido como "GRAU DE RUA" e demais manobras em motocicletas, triciclos e quadriciclos como pratica esportiva no âmbito do município de Taquaritinga do Norte/PE, e dá outras providências".</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/582/parecer__pdl_12_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/582/parecer__pdl_12_cjle.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 12/2023: Concede Título de Cidadão de Taquaritinga do Norte — PE ao Ilustríssimo Senhor IVONALDO ARAÚJO DOMINGOS JUNIOR. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/583/parecer__pdl_n13_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/583/parecer__pdl_n13_cjle.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 13/2023: Concede Título de Cidadão de Taquaritinga do Norte — PE ao Ilustríssimo Senhor INÁCIO BARBOSA DE SOUZA. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/584/parecer__pdl_n14_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/584/parecer__pdl_n14_cjle.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 14/2023: Concede a Ilustríssima Senhora Inácia Nancí Ferreira Viana a Medalha Severino Pereira Da Silva. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/585/parecer__pdl_n15_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/585/parecer__pdl_n15_cjle.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 15/2023: Concede Título de Cidadão de Taquaritinga do Norte PE ao Ilustríssimo Senhor JOSÉ AILTON DE SOUZA - ZÉ DA VILA. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/586/parecer__plol_n21_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/586/parecer__plol_n21_cjle.pdf</t>
   </si>
   <si>
     <t>PLOL 21/2023 "Reconhece o "WHEELING", popularmente conhecido como "GRAU DE RUA" e demais manobras em motocicletas, triciclos e quadriciclos como pratica esportiva no âmbito do município de Taquaritinga do Norte/PE, e dá outras providências". Esta Comissão opina pelo arquivamento do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/587/parecer__plol_n27_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/587/parecer__plol_n27_cjle.pdf</t>
   </si>
   <si>
     <t>PLOL 27/2023 Dispõe sobre Protocolo Individualizado de Avaliação (PIA) para os alunos com Transtornos Globais do Desenvolvimento, incluindo-se Transtorno do Espectro Autista- TEA, nas Instituições de Ensino de todo o Município de Taquaritinga do Norte - PE, e, dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/626/parecer_n26-2023_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/626/parecer_n26-2023_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO N° 26/2023: Fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais de Taquaritinga do Norte e dá outras providências. Opina favoravelmente pela legalida da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/627/parecer_n28-2023_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/627/parecer_n28-2023_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO N°28/2023: Fixa os subsídios dos Vereadores do município de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/628/parecer_comissao_mista__ploe_n16.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/628/parecer_comissao_mista__ploe_n16.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO PLOE N° 16/2023: INSTITUI A REVISÃO DA PARCELA DO PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2024. Esta Comissão opina favoravelmente do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_comissao_mista__ploe_n15.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_comissao_mista__ploe_n15.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO PLOE 15/2023 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2024. Esta Comissão opina favoravelmente do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/630/parecer_emenda_modificativa_ploe_n15.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/630/parecer_emenda_modificativa_ploe_n15.pdf</t>
   </si>
   <si>
     <t>PARECER A EMENDA MODIFICATIVA 10/2023: - Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 7° do Projeto de Lei Ordinária do Executivo 15/2023. Esta Comissão opina favoravelmente pela legalidade da tramitação da Emenda Modificativa em tela.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/631/parecer_emenda_aditiva_ploe_n15.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/631/parecer_emenda_aditiva_ploe_n15.pdf</t>
   </si>
   <si>
     <t>PARECER EMENDA ADITIVA n° 11/2023: - Acrescente-se, nos termos do Art. 154, III, do Regimento Interno, oArt. 9°-A e os § 1° e § 2° do Projeto de Lei Ordinária do Executivo n° 15/2023. Esta Comissão opina favoravelmente pela legalidade da tramitação da Emenda Aditiva em tela.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_cjle_pdl_no_16.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_cjle_pdl_no_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISIATIVO n°16/2023: “Concede Título de Cidadão de Taquaritinga do Norte – PE ao llustríssimo Senhor ANTONIO CARLOS DA SILVA”.Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_plol_n26_cjle_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_plol_n26_cjle_ok.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO PLOL N° 26/2023 - Fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente ao Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/651/parecer_plol_n28_cjle_ok.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/651/parecer_plol_n28_cjle_ok.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO PLOL n° 28/2023 - Fixa os subsídios dos Vereadores do município de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente ao Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>CTICSP - Comissão de Turismo, Indústria, Comércio e Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/656/parecer_n18.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/656/parecer_n18.pdf</t>
   </si>
   <si>
     <t>PLOE N° 18/2023 Cria o Programa Patrulha Maria da Penha da Guarda Civil Municipal De Taquaritinga Do Norte-Pe. Esta Comissão é contraria a tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/657/parecer_n30_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/657/parecer_n30_cfo.pdf</t>
   </si>
   <si>
     <t>PROJETO 30/2023: - Redefine a Estrutura Administrativa da Câmara Municipal de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/658/parecer_n17.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/658/parecer_n17.pdf</t>
   </si>
   <si>
     <t>PLOE Nº17/2023 Cria a Patrulha Escolar da Guarda Civil Municipal de Taquaritinga do Norte-PE, institui o Programa Escola Segura. Esta Comissão é contraria a tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/659/parecer_projeto_resolucao_3_cfo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/659/parecer_projeto_resolucao_3_cfo.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO 3/2023: - Dispõe sobre fixação dos valores do auxílio-alimentação dos servidores e parlamentares da Câmara de Vereadores de Taquaritinga do Norte-PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/663/parecer_projeto_resolucao_cjle.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/663/parecer_projeto_resolucao_cjle.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução N° 3/2023 Dispõe sobre fixação dos valores do auxílio-alimentação dos servidores e parlamentares da Câmara de Vereadores de Taquaritinga do Norte-PE e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_decretolegislativo18_cjle_sapl.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_decretolegislativo18_cjle_sapl.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 18/2023  Concede Medalha Severino pereira ao cidadão WILLINGTON SOARES DA SILVA - TIM GUIA TURÍSTICO. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/665/parecer_decretolegislativo17_cjle_sapl.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/665/parecer_decretolegislativo17_cjle_sapl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 17/2023: Concede Título de Cidadão de Taquaritinga do Norte — PE ao Ilustríssimo Senhor RICARDO ADRIANO DAS NEVES. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/666/parecer_cjle_ploe_n19.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/666/parecer_cjle_ploe_n19.pdf</t>
   </si>
   <si>
     <t>PROJETO PLOE 19/2023: Altera a redação da Lei n° 2.117/2022 que dispõe sobre Atos Públicos de Liberação Econômica. Esta Comissão opina favoravelmente do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/667/parecer_cjle_ploe_n18.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/667/parecer_cjle_ploe_n18.pdf</t>
   </si>
   <si>
     <t>PROJETO PLOE 18/2023: Cria o Programa Patrulha Maria da Penha da Guarda Civil Municipal De Taquaritinga Do Norte-Pe. Esta Comissão opina pelo arquivamento do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/668/parecer_cjl_ploe_n17.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/668/parecer_cjl_ploe_n17.pdf</t>
   </si>
   <si>
     <t>PROJETO PLOE 17/2023: Cria a Patrulha Escolar da Guarda Civil Municipal de Taquaritinga do Norte-PE, institui o Programa Escola Segura. Esta Comissão opina pelo arquivamento do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/669/parecer_plol_n31_cjle_sapl.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/669/parecer_plol_n31_cjle_sapl.pdf</t>
   </si>
   <si>
     <t>PLOL 31/2023 - Regulamenta a Lei n° 14.133, de 1° de abril de 2021, que dispõe sobre Licitações e Contratos administrativos no âmbito do poder Legislativo do Município de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/670/parecer_cjl_plol_n29.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/670/parecer_cjl_plol_n29.pdf</t>
   </si>
   <si>
     <t>PLOL 29/2023 Disciplina as proibições de condenados por infração à Lei Maria da Penha no âmbito do município de Taquaritinga do Norte. Esta Comissão opina favoravelmente ao Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CJLE - Comissão de Justiça, Legislação e Ética</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/671/parecer_cjl_ploln30.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/671/parecer_cjl_ploln30.pdf</t>
   </si>
   <si>
     <t>PROJETO PLOL 30/2023 - Redefine a Estrutura Administrativa da Câmara Municipal de Taquaritinga do Norte e dá outras providências. Esta Comissão opina favoravelmente pela legalidade da tramitação do Projeto de Lei em tela.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>Ivanildo Mestre Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/270/veto_parcial.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/270/veto_parcial.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ÀS EMENDAS AO PROJETO DE LEI MUNICIPAL Nº 05 DE 10 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/542/veto.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/542/veto.pdf</t>
   </si>
   <si>
     <t>Vetamos a Emenda Modificativa.</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJLE - Comissão de Justiça, Legislação e Ética, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/69/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_do_executivo_022023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/69/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_do_executivo_022023.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, a redação do artigo 1º ao Projeto de Lei Ordinária do Executivo 02/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/139/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_legislativo_012023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/139/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_legislativo_012023.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, a redação do artigo 1º ao Projeto de Lei Ordinária Legislativo 01/2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/213/emenda_modificativa_ploe_n5.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/213/emenda_modificativa_ploe_n5.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/214/emenda_supressiva_ploe_n5.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/214/emenda_supressiva_ploe_n5.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Eraldo de Pedra Preta, Galego de Tonho, Geovane, Guilherme Cumaru, Milton, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/414/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_i_do_art._7o_do_projeto_de_lei_ordinaria_do_executivo_102023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/414/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_i_do_art._7o_do_projeto_de_lei_ordinaria_do_executivo_102023.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, a redação do I do Art. 7º do Projeto de Lei Ordinária do Executivo 10/2023:</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/418/parecer_cjle_emenda_modificativa_no5.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/418/parecer_cjle_emenda_modificativa_no5.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, a redação do I do Art. 7c) do Projeto de_x000D_
 Lei Ordinária do Executivo n° 10/2023.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_modificativa_ploe_n13.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_modificativa_ploe_n13.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 2º do Projeto de Lei Ordinária do Executivo 13/2023.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/471/emenda__modificativa_07.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/471/emenda__modificativa_07.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 2° do Projeto de Lei Ordinária do Executivo 13/2023.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/531/emenda_modificativa_ao_projeto_de_lei_ordinaria_do_executivo_n_14-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/531/emenda_modificativa_ao_projeto_de_lei_ordinaria_do_executivo_n_14-2023.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 60 e Parágrafo Único, combinado com o Art. 154, IV, do Regimento Interno, as redações dos artigos 2º e 5º ao Projeto de Lei Ordinária Executivo 14/2023.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/609/em.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/609/em.pdf</t>
   </si>
   <si>
     <t>Modifique-se, nos termos do Art. 154, IV, do Regimento Interno, a redação do Art. 7º do Projeto de Lei Ordinária do Executivo 15/2023.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Eraldo de Pedra Preta, Galego de Tonho, Geovane, Guilherme Cumaru, Hélio de Novo, João Eugênio, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_aditiva_projeto_de_lei_015.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_aditiva_projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Acrescente-se, nos termos do Art. 154, III, do Regimento Interno, o Art. 9°-A e os § 1° e § 2° do Projeto de Lei Ordinária do Executivo 15/2023</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/64/indi_titulo__cidadao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/64/indi_titulo__cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SENHOR EDSON VICENTE DE FIGUEIRÊDO</t>
   </si>
   <si>
     <t>Amauri de Mino, Demir, Eraldo de Pedra Preta, Galego de Tonho, Hélio de Novo, João Eugênio, Milton, Natália de Luquinha da Saúde, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/71/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_executivo_no_0542022_de_13_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/71/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_executivo_no_0542022_de_13_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Susta integralmente a aplicação e os efeitos do Decreto Executivo nº 054/2022, de 13 de dezembro de 2022, editado pelo Prefeito Constitucional Ivanildo Mestre Bezerra, que Recusa o cumprimento da Lei Municipal n° 2.122/2022, por vício de constitucionalidade e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/222/concede_titulo_de_cidadao_do_senhor_ronaldo_fernando_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/222/concede_titulo_de_cidadao_do_senhor_ronaldo_fernando_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão do Senhor Ronaldo Fernando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/248/concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_jose_de_oliveira_silva_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/248/concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_jose_de_oliveira_silva_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE TAQUARITINGA DO NORTE-PE AO ILUSTRÍSSIMO SENHOR JOSÉ DE OLIVEIRA FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/337/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_jose_de_oliveira_filho_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/337/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_jose_de_oliveira_filho_1.pdf</t>
   </si>
   <si>
     <t>Guilherme Cumaru, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/343/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_municipal_do_poder_executivo_no_0172023_de_19_de_abril_de_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/343/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_municipal_do_poder_executivo_no_0172023_de_19_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Fica sustado, nos termos do inciso X do Art. 16, e o inciso I e § 1º do Art. 52 da Lei Orgânica do Município de Taquaritinga do Norte, integralmente a aplicação e os efeitos do Decreto Municipal do Poder Executivo nº 017/2023, de 19 de abril de 2023, editado pelo Prefeito Constitucional Ivanildo Mestre Bezerra, que REAJUSTA O VALOR DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - COSIP, PREVISTA NO CÓDIGO TRIBUTÁRIO MUNICIPAL LEI COMPLEMENTAR Nº 02/2014, pelo fato de exorbitar o poder regulamentar ou dos limites de delegação legislativa.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/345/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_marcelo_diogenes_xavier_de_lima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/345/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_marcelo_diogenes_xavier_de_lima.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE TAQUARITINGA DO NORTE AO ILUSTRÍSSIMO SENHOR MARCELO DIÓGENES XAVIER DE LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_decreto-medalha_para_luiz_gomes_ferreira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_decreto-medalha_para_luiz_gomes_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor LUIZ GOMES FERREIRA (LUIZ CAMARÃO) , a Medalha Severino Pereira da Silva de Taquaritinga do Norte- PE, em reconhecimento aos serviços prestados a este município.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/379/medalha_a_cidada_maria_jose_gomes_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/379/medalha_a_cidada_maria_jose_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Severino Pereira da Silva a cidadã MARIA JOSÉ GOMES DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/436/titulo_de_cidadao_ao_senhor_mariomar_carlos_vereador_eraldo_2.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/436/titulo_de_cidadao_ao_senhor_mariomar_carlos_vereador_eraldo_2.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão ao Ilustríssimo Senhor MARIOMAR CARLOS DE JESUS OLIVEIRA</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legislativo_-_titulo_de_cidadao_juarez_pereira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legislativo_-_titulo_de_cidadao_juarez_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte ao senhor Juarez Pereira de Lima</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/554/titulo_de_cidadao_ivonaldo.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/554/titulo_de_cidadao_ivonaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte — PE ao Ilustríssimo Senhor IVONALDO ARAÚJO DOMINGOS JUNIOR.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_decreto_-_inacio_barbosa_de_souza.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_decreto_-_inacio_barbosa_de_souza.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE TAQUARITINGA DO NORTE AO ILUSTRÍSSIMO SENHOR  INÁCIO BARBOSA DE SOUZA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_decreto_-_medalha_severino_pereira_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_decreto_-_medalha_severino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ILUSTRÍSSIMA SENHORA INÁCIA NANCÍ FERREIRA VIANA A Medalha Severino Pereira da Silva.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_titulo_de_cidadao_jose_ailton_de_souza__ze_da_vila.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_titulo_de_cidadao_jose_ailton_de_souza__ze_da_vila.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão de Taquaritinga do Norte PE ao Ilustríssimo Senhor JOSÉ AILTON DE SOUZA - ZÉ DA VILA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/605/titulo_de_cidadao_do_senhor_antonio_carlos_de_andrade_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/605/titulo_de_cidadao_do_senhor_antonio_carlos_de_andrade_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Taquaritinga do Norte – PE ao Ilustríssimo Senhor ANTONIO CARLOS DE SILVA</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_decreto_ricardo_adriano..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_decreto_ricardo_adriano..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão deTaquaritinga do Norte — PE ao Ilustríssimo Senhor RICARDO ADRIANO DAS NEVES.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/624/concede_medalha_severino_pereira_ao_cidadao_willington_soares_da_silva-tim_guia_turistico-.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/624/concede_medalha_severino_pereira_ao_cidadao_willington_soares_da_silva-tim_guia_turistico-.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Severino pereira ao cidadão WILLINGTON SOARES DA SILVA - TIM GUIA TURÍSTICO -</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei-_rua_amaro_cosme_de_brito.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei-_rua_amaro_cosme_de_brito.pdf</t>
   </si>
   <si>
     <t>Denominar a Rua “E” no Bairro Marília de: “Rua Amaro Cosme de Brito “Amaro da Rede”.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei-_rua_severino_vicente_ferreira.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei-_rua_severino_vicente_ferreira.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A PRAÇA DA COMUNIDADE DO AÇUDINHO DE: “PRAÇA SEVERINO VICENTE FERREIRA”.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_maes_que_amam_alem_das_diferencas.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_maes_que_amam_alem_das_diferencas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do " Projeto Mães que Amam além das diferenças", no âmbito do município de Taquaritinga do Norte.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_lei_legislativo_cartao_fibromialgia.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_lei_legislativo_cartao_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui a expedição do Cartão de prioridade da Pessoa acometida com a fibromialgia no âmbito do município de Taquaritinga do_x000D_
 Norte- PE.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_ordinaria_legislativo_ciptea_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_ordinaria_legislativo_ciptea_1.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) no âmbito do município de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/163/milton_-_programa_taquaritinga_do_norte_para_as_mulheres.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/163/milton_-_programa_taquaritinga_do_norte_para_as_mulheres.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui, no âmbito municipal, o "Programa Taquaritinga do Norte Para as Mulheres", destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_denominar_a_rua_do_posto_setta_de_rua_maria_das_n.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_denominar_a_rua_do_posto_setta_de_rua_maria_das_n.pdf</t>
   </si>
   <si>
     <t>Denominar a Rua do Posto Setta na Avenida José Joventino em Pão de Açúcar, De: "Rua Maria das Neves de Assunção".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/230/adobe_scan_22_de_mai._de_2023_5.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/230/adobe_scan_22_de_mai._de_2023_5.pdf</t>
   </si>
   <si>
     <t>DENOMINAR UNIDADE - AME DE AME DR. GENÉSIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_heleno_barbosa_da_costa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_heleno_barbosa_da_costa.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA "F" NO BAIRRO MARÍLIA DE: "RUA HELENO BARBOSA DA COSTA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de__lei_que_nomeia__a_rua_s_de_rua_joao_francisco_da_silva.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de__lei_que_nomeia__a_rua_s_de_rua_joao_francisco_da_silva.pdf</t>
   </si>
   <si>
     <t>DENOMINAR  A RUA S, PRÓXIMO DA CASA DA PROFESSORA JUCIARA, NO BAIRRO SILVA DE CIMA, DE RUA JOÃO FRANCISCO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/252/adobe_scan_22_de_mai._de_2023_3.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/252/adobe_scan_22_de_mai._de_2023_3.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A TRAVESSA DA RUA MARIA DAS GRAÇAS DOS SANTOS LEANDRO NO BAIRRO MARÍLIA DE: "TRAVESSA HELENO BARBOSA DA COSTA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_nomeando_o_centro_gastronomico_de_pao_de_acucar.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_nomeando_o_centro_gastronomico_de_pao_de_acucar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NOMEADO O CENTRO GASTRONÔMICO LOCALIZADO NO MERCADO PÚBLICO SEBASTIAO MARINHEIRO NO DISTRITO DE PAO DE AÇÚCAR DE: "CENTRO GASTRONÔMICO AFONSO ANDRADE"</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/299/pl_-_luis_izideo_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_-_denominar_a_rua_projetada_na_comunidade_situacao__de_rua_jose_bezerra_da_costa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/299/pl_-_luis_izideo_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_-_denominar_a_rua_projetada_na_comunidade_situacao__de_rua_jose_bezerra_da_costa.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA, QUE PASSA EM FRENTE A CAPELA DE NOSSA SENHORA DAS GRAÇAS, NA COMUNIDADE SITUAÇÃO, JÁ PAVIMENTADA E QUE PASSA A SER AVENIDA, DE RUA JOSÉ BEZERRA DA COSTA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/340/denominar_a_rua_projetada_que_passa_em_frente_ao_terreno_da_igreja_evangelica_ate_o_calcamento_da_avenida_josefa_maria_da_silva_na_comunidade_pedra_preta_de_r_raimunda_petronila_araujo_de_lima..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/340/denominar_a_rua_projetada_que_passa_em_frente_ao_terreno_da_igreja_evangelica_ate_o_calcamento_da_avenida_josefa_maria_da_silva_na_comunidade_pedra_preta_de_r_raimunda_petronila_araujo_de_lima..pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA, QUE PASSA EM FRENTE AO TERRENO DA IGREJA EVANGÉLICA ATÉ O CALÇAMENTO DA AVENIDA JOSEFA MARIA DA SILVA, NA COMUNIDADE PEDRA PRETA, DE RUA RAIMUNDA PETRONILA ARAÚJO DE LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/346/projeto__de_lei__rua_zacarias_porfirio_de_lima.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/346/projeto__de_lei__rua_zacarias_porfirio_de_lima.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA CONHECIDA COMO RUA DA ROCINHA NO BAIRRO DO SILVA DE CIMA DE: "RUA ZACARIAS PORFÍRIO DE LIMA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/360/parecer_plol_n15-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/360/parecer_plol_n15-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO 15/2023 - Denominar a rua projetada, que passa em frente à capela de Nossa Senhora das Graças, na Comunidade Situação, já pavimentada e que passa a ser avenida, de "Rua José Bezerra da Costa".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_plol_n14-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_plol_n14-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO 14/2023 - Denominar o Mercado Público da comunidade do Jerimum de LUÍS IZÍDEO DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_avenida_zacarias_porfirio.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_avenida_zacarias_porfirio.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A RUA PROJETADA CONHECIDA COMO RUA DA ROCINHA NO BAIRRO DO SILVA DE CIMA DE: "AVENIDA ZACARIAS PORFÍRIO DE_x000D_
 LIMA".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_grau_de_rua..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_grau_de_rua..pdf</t>
   </si>
   <si>
     <t>"Reconhece o "WHEELING", popularmente conhecido como "GRAU DE RUA" e demais manobras em motocicletas, triciclos e quadriciclos como pratica esportiva no âmbito do município de Taquaritinga do Norte/PE, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/389/denomicao_do_canteiro_por_espaco_seu_deca..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/389/denomicao_do_canteiro_por_espaco_seu_deca..pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/454/pl-_amauri.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/454/pl-_amauri.pdf</t>
   </si>
   <si>
     <t>Denominar o Centro Administrativo da comunidade do Jerimum de JOÃO FARIAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_legislativo_guilherme.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_legislativo_guilherme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas às pessoas com transtorno do espectro autista - TEA, sinalizadas com o símbolo mundial de conscientização do autismo, no âmbito do município de Taquaritinga do Norte - PE.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/540/plol_subsidio_vereadores.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/540/plol_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do município de Taquaritinga do Norte e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/541/plol_subsidio_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/541/plol_subsidio_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais de Taquaritinga do Norte e dá outras providências</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/558/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/558/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/595/plol_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/595/plol_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>Demir, Ronaldo César</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/610/plol_-_proibe_condenados_pela_lei_maria_da_penha_assumir_cargos_publicos.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/610/plol_-_proibe_condenados_pela_lei_maria_da_penha_assumir_cargos_publicos.pdf</t>
   </si>
   <si>
     <t>Disciplina as proibições de condenados por infração à Lei Maria da Penha no âmbito do município de Taquaritinga do Norte</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_legislativo_2023_estrutura_administrativa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_legislativo_2023_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Redefine a Estrutura Administrativa da Câmara Municipal de Taquaritinga do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_legislativo_regulamenta_lei_de_licitacoes_2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_legislativo_regulamenta_lei_de_licitacoes_2023.pdf</t>
   </si>
   <si>
     <t>- REGULAMENTA A LEI N° 14.133, DE 1° DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE TAQUARITINGA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ploe_01-2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ploe_01-2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do SALÁRIO MÍNIMO VIGENTE dos servidores municipis que recebem remuneração equivalente no salário mínimo constitucional vigente, no Ambito do Poder Executivo Municipal de Taquaritinga do Norte, a vigorar a partir de 01 de janeiro de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_003-2023_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_003-2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para concessão de subvenção social à associação de turismo de Taquaritinga do Norte - ASTTAQ, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_002-2023_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_002-2023_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1o DA LEI_x000D_
 MUNICIPAL No 1.993/2019, QUE_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO AO_x000D_
 PODER EXECUTIVO PARA_x000D_
 CONCESSÃO DE SUBVENÇÃO_x000D_
 SOCIAL AO GRUPO DE ESCOTEIROS_x000D_
 CHEFE SEVERINO LEANDRO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_004-2023_1.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_004-2023_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1o DA LEI_x000D_
 MUNICIPAL No 1.903/2017, QUE_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO AO_x000D_
 PODER EXECUTIVO PARA_x000D_
 CONCESSÃO DE SUBVENÇÃO_x000D_
 SOCIAL À ASSOCIAÇÃO UNIDOS EM_x000D_
 IBIAPINA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/174/concede__o_auxilio_alimentacao_para_o_servidor_efetivo_ou_contratado_ocupante_do_cargo_de_guarda_civil_municipal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/174/concede__o_auxilio_alimentacao_para_o_servidor_efetivo_ou_contratado_ocupante_do_cargo_de_guarda_civil_municipal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>CONCEDE  O AUXÍLIO ALIMENTAÇÃO PARA O SERVIDOR EFETIVO OU CONTRATADO OCUPANTE DO CARGO DE GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/175/dispoe_sobre_a_conciliacao_as_medidas_de_eficiencia_e_racionalizacao.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/175/dispoe_sobre_a_conciliacao_as_medidas_de_eficiencia_e_racionalizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCILIAÇÃO, AS MEDIDAS DE EFICIÊNCIA E RACIONALIZAÇÃO DA ATUAÇÃO JURÍDICA E JUDICIAL, MEDIANTEDISCIPLINAMENTODE HIPÓTESES DE ACORDO, TRANSAÇÃO, DISPENSA OU DESISTÊNCIA RECURSAL E DE CONTESTAÇÃO NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO DE TAQUARITINGA DO NORTE FOR PARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/176/ementa_institui_o_regulamento_do_transporte_escolar_no_ambito_do_municipio_de_taquaritinga_do_norte__pe_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/176/ementa_institui_o_regulamento_do_transporte_escolar_no_ambito_do_municipio_de_taquaritinga_do_norte__pe_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>EMENTA INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE  PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_municipal_____2023.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_municipal_____2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO DE TAQUARITINGA DO NORTE-PE, PARA O EXERCÍCIO 20233 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_vale_alimentacao_guardas_municipais.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_vale_alimentacao_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2023_x000D_
 _x000D_
 CONCEDE O VALE ALIMENTAÇÃO PARA O SERVIDOR EFETIVO OU CONTRATADO OCUPANTE DO CARGO DE GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_transporte_escolar_concluido.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_transporte_escolar_concluido.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE TAQUARITINGA DO NORTE - PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUSÃO DA LEI ORÇAMENTÁRIA DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/434/pl_no_012.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/434/pl_no_012.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE TAQUARITINGA DO NORTE - REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_no_013.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_no_013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ATUAL DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/529/pl_no_014_enfermagem.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/529/pl_no_014_enfermagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2023_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO DE REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL 127/2022.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/544/loa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/544/loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/545/ppa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/545/ppa.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REVISÃO DA PARCELA DO PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2024.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/546/pl_no_017.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/546/pl_no_017.pdf</t>
   </si>
   <si>
     <t>CRIA A PATRULHA ESCOLAR DA GUARDA CIVIL MUNICIPAL DE TAQAUARITINGA DO NORTE-PE, INSTITUI O PROGRAMA ESCOLA SEGURA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/547/pl_no_018.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/547/pl_no_018.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PATRULHA MARIA DA PENHA DA GUARDA CIVIL MUNICIPAL DE TAQUARITINGA DO NORTE-PE.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_019.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2023.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/672/pl_no_020.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/672/pl_no_020.pdf</t>
   </si>
   <si>
     <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE TAQUARITINGA DO NORTE - PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>RedFi</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/507/redacao_final_ploe_n13.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/507/redacao_final_ploe_n13.pdf</t>
   </si>
   <si>
     <t>Redação Final ao PLOE n°13/2023, que autoriza a Abertura de Crédito Especial ao orçamento atual de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/638/redacao_final_ploe_no_15-2023_completa.pdf</t>
+    <t>http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/638/redacao_final_ploe_no_15-2023_completa.pdf</t>
   </si>
   <si>
     <t>Redação Final do PLOE Nº 15/2023 que Estima a receita e fixa a despesa do Município para o exercício financeiro de 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6766,51 +6766,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_dos_bernados_com_o_programa_terra_pronta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_-_que_seja_implantada_a_patrulha_rural_em_todo_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_do_julio_com_o_programa_terra_pronta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/5/ind-_amauri-_no_sentido_de_que_seja_feita_a_manutencao_da_placa_de_identificacao_da_prefeitura_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/6/no_sentindo_que_seja_feita_a_sinalizacao_com_placas_indicativas_da_localizacao_do_hospital_geral_severino_pereira_da_silva_na_rodovia_pe-130.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/7/ind-natalia-no_sentido_que_seja_feita_uma_agencia_de_emprego_direcionada_exclusivamente_as_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/8/no_sentido_que_seja_feita_a_cobertura_asfaltica_da_rua_coronel_tejo_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/9/no_sentido_que_seja_construido_um_abrigo_no_sitio_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/10/ind-natalia-_no_sentido_que_seja_feita_a_recuperacao_da_iluminacao_publica_no_sitio_paquevira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/11/no_sentido_de_que_seja_feito_canteiro_com_paisagismo_bancos_de_praca_e_aparelhos_com_objetivo_de_pratica_esportiva_na_avenida_valdemar_carlos_em_vila_do_socorro_neste_municipio_conforme_pr.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/12/ind-_geovane-_no_sentido_de_que_seja_incluido_lombadas_eletronicas_no_projeto_da_duplicacao_pe_160_no_trecho_que_compreende_a_area_urbana_do_distrito_de_pao_de_acucar_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/13/ind-_geovane-_no_sentido_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das_seis_horas_da_noite_ate_meia_noite.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/14/ind--no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_gestao_veja_a_possibilidade_de_realizarem_a_manutencao_da_iluminacao_publica_por_tras_do_posto_de_tonton_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/15/ind-_milton-_no_sentido_que_a_secretaria_de_obras_veja_a_possibilidade_de_ajeitarem_as_estradas_da_comunidade_do_santo_antonio_sao_bras_e_sitio_tambor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/16/que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_organizar_um_ponto_de_moto_taxi_no_hospital_severino_pereira_da_silva_fazendo_os_cavaletes_de_marcacao_e_pintando_o_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/17/no_sentido_que_a_seja_cumprida_a_determinacao_que_proibe_o_trafego_de_caminhoes_pipa_na_rua_lucas_evangelista_no_bairro_brasilia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/18/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_kit_material_escolar_basico_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/19/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_fardamentos_escolar_completo_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/20/ind-natalia-no_sentido_que_seja_feito_um_chafariz_no_bairro_serrinha_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/21/ind-natalia-no_sentido_que_seja_articulada_atraves_da_secretaria_municipal_de_saude_e_meio_ambiente_a_reativacao_da_parceria_com_o_senai.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_-_iluminacao_trevo_br-104_acesso_ao_distrito_de_gravata_do_ibiapina_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_-_sistema_de_monitoramento_e_cameras_de_vigilancia_nas_tres_entradas_do_distrito_de_gravata_do_ibiapina_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/26/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_cicero_de_freitas_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/28/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_ayrton.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/29/ind-_amauri-_no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_a_barra_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/30/ind_-_amauri-no_sentido_de_que_seja_devolvido_o_carro_onix_que_foi_doado_para_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/31/ind-_amauri-no_sentido_de_que_seja_feita_a_limpeza_do_acude_publico_do_sitio_situacao..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/32/ind_-_no_sentido_que_seja_pavimentada_a_avenida_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/33/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/34/ind_-_no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigues_da_silva_localizada_na_vila_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ind._asfalto_rua_lucas_evangelista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/36/ind._calcamento_da_rua_beira_rio_rua_das_casinhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/37/ind._asfalto_trevo_a_compesa_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/38/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_raio_x_tipo_movel_300_ma_para_atender_as_necessidades_do_hospital_geral_severino_pereira_da_silva_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/39/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_veiculo_tipo_caminhao_frigorifico_refrigerado_para_transportes_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/40/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_contemplar_a_rua_vitor__batista_de_lima_no_bairro_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/41/no_sentido_de_que_seja_reativado_o_conselho_municipal_de_defesa_do_meio_ambiente_-_condema_criado_pela_lei_municipal_n_1.3992001_sancionada_desde_05_de_maio_de_2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/42/ind-_amauri-_luminaria_completa_em_frente_a_casa_da_sra_joia_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind-_amauri-_providencie_um_casa_de_apoio_maior_na_capital_do_recife.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind-_amauri_-_tanquinho_ou_maquina_de_lavar_roupa_para_a_casa_de_apoio_localizada_na_capital_do_recife.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/45/no_sentido_de_que_seja_instituido_um_banco_de_sementes_crioulas_bem_como_o_programa_municipal_de_distribuicao_de_sementes_crioulas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/46/no_sentido_de_viabilizar_aquisicao_de_novos_bancos_padrao_para_feira_livre_da_sede_do_municipio_de_taquaritinga_do_norte_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/47/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_do_rio_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/48/sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/49/no_sentido_que_seja_construida_uma_escola_estadual_de_ensino_integral_tecnica_no_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/50/no_sentido_que_seja_construida_uma_escola_estadual_no_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/51/no_sentido_de_que_seja_retomado_o_evento_do_voo-livre_em_nossa_cidade_bem_como_tornar_a_rampa_do_pepe_um_ponto_turistico_do_estado_de_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/52/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/53/no_sentido_de_que_seja_construido_tres_campos_society_um_em_taquaritinga_do_norte_pao_de_acucar_e_gravata_do_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/56/ind_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/57/adobe_scan_01_de_fev_de_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req.02.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/59/ind-natalia-no_sentido_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_oferecendo_todos_os_servicos_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indi_no_sentido_que_seja_construida_duas_fossas_na_vila_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/61/req._03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind-natalia-no_sentido_que_seja_articulado_a_possibilidade_da_presenca_de_bombeiros_civis_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/63/indi_no_sentido_de_pavimentar_a_rua_projetada_que_concede_acesso_a_igreja_evangelica_na_comunidade_do_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/72/no_sentido_de_que_seja_viabilizada_a_doacao_de_1_um_terreno_em_boa_localizacao_a_igreja_adventista_do_setimo_dia_de_taquaritinga_do_norte_para_construcao_de_seu_templo_sede.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/73/no_sentido_de_que_seja_feita_a_requalificacao_urbanisticapaisagistica_incluido_a_cobertura_do_canal_na_praca_do_peregrino_de_santo_amaro_as_margens_da_pe-130_no_centro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/74/no_sentido_de_viabilizar_a_desapropriacao_ou_servidao_administrativa_ou_publica_no_campo_de_futebol_denominado_51_na_comunidade_do_silva_de_cima_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/76/adquirir_uma_van_para_o_transporte_de_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/77/manutencao_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/78/asfalto_da_travessa_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/79/asfalto_da_rua_severino_caetano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/80/asfalto_da_rua_agamenon_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/85/manutencao_predial_da_quadrapoliesportiva_prof_aldenice.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/86/ind-helio-no_sentido_que_seja_feita_uma_instalacao_de_uma_antena_de_sinal_de_telefonia_na_comunidade_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/87/ind-helio-no_sentido_que_a_prefeitura_veja_a_possibilidade_de_locomover_a_cruz_da_entrada_da_comunidade_serra_dos_bois_para_a_praca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/88/ind-helio-no_sentido_que_seja_feito_o_conserto_da_cruz_que_esta_localizada_na_entrada_da_comunidade_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/89/ind._que_seja_feita_a_cobertura_asfaltica_na_rua_lucas_evangelista_no_bairro_brasilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/90/ind._realizar_o_complemento_do_calcamento_da_via_que_da_acesso_a_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/91/ind._sentido_que_seja_laminado_o_mato_do_acostamento_do_trecho_que_vai_do_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/92/ind-natalia-_no_sentido_que_seja_feita_a_manutencao_da_entrada_da_estrada_do_sitio_santo_antonio_as_margens_da_pe-130.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/93/ind-natalia-_no_sentido_que_seja_feita_a_limpeza_e_manutencao_da_academia_da_cidade_localizada_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/94/no_sentido_de_viabilizar_a_adesao_e_implantacao_do_programa_melhor_em_casa_mediante_o_servico_de_atencao_domiciliar_sad_do_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/95/no_sentido_de_que_seja_viabilizada_instalacao_de_01_um_parque_infantil_na_creche_da_escola_municipal_francisca_moura_pereira_da_silva_caic.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/96/no_sentido_que_seja_implantada_01_uma_unidade_mista_de_saude_com_atendimento_de_urgencia_emergencia_24_vinte_e_quatro_horas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/97/no_sentido_de_que_seja_construido_um_centro_poliesportivo_na_sede_do_municipio....pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/98/no_sentido_de_qu_seja_criada_a_farmacia_pet_municipal..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/99/no_sentido_de_que_seja_feita_a_manutencao_na_iluminacao_da_academia_da_saude_localizada_em_frente_ao_hospital_severino_pereira..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/100/rua_severino_caetano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/101/recontrate_o_carro_que_havia_sido_disponibilizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/102/bancos_de_feira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/103/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/104/no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_projetada_da_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/105/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_avenida_santa_luzia_na_comunidade_do_tatus.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/106/ind_-_construcao_de_creche_no_bairro_amorim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/107/ind_-_compra_de_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/108/indi_-_construcao_de_psf_em_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/112/a_pref_mande_um_projeto_de_lei_a_fim_de_criar_um_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/116/no_sentido_de_que_seja_realizado_cursos_de_capacitacao_para_os_agentes_de_edemias_e_agentes_de_saude_voltados_para_prevencao_de_acidentes_com_animais_peconhentos..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/117/no_sentido_de_que_seja_fornecido_vale_alimentacao_ou_ceata_basica_mensal_aoa_garis_e_pessoal_da_coleta_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/118/no_sentido_de_que_seja_instalado_um_sistema_de_som..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/119/no_sentido_de_que_sinalize_as_estradas_de_vila_do_socorro_refazendo_as_lombadas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/120/ind_-_no_sentido_de_que_seja_realizada_a_cobertura_do_canal_aberto_do_distrito_de_pao_de_acucar_que_nasce_no_bairro_trevo_e_se_estende_ate_as_margens_do_rio_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/121/ind_-_no_sentido_de_que_seja_dado_continuidade_ai_saneamento_da_avenida_santa_cruz_na_comunisade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/122/ind-_no_sentido_de_que_seja_requalificada_uma_casa_historica_que_encontra-se_ao_lado_da_capela_de_sao_pedro_na_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/123/ind-natalia-no_sentido_de_que_seja_feita_a_limpeza_com_a_retirada_dos_lixos_e_que_seja_instalada_uma_lixeira_na_ultima_rua_do_bairro_cruzeiro_rua_apos_a_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/124/ind-natalia-_no_sentido_de_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/125/area_de_lazer_em_frente_a_igreja_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/127/providenciar_um_local.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/129/guilherme_-_indicacao_saneamento_da_rua_brasiliano_pereira_localizado_no_distrito_de_gravata_de_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/131/guilherme_-_indicacao_limpeza_do_acude_do_gado_localizado_no_distrito_de_gravata_de_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/132/guilherme_-_indicacao_limpeza_do_acude_novo_localizado_no_distrito_de_gravata..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_de_joao_sobre_a_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_de_joao_vacina_bivalente.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/135/programa_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/136/abastecimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/137/manutencao_loteamento_fonte_de_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/138/manutencao_da_estrada_do_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/140/indi_-_no_sentido_de_que_neste_periodo_de_seca_seja_realizado_a_limpeza_do_acude_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/141/indi_-_no_sentido_de_que_seja_instalada_a_casa_da_gestante_no_hgsps_junto_a_secretaria_de_saude__com_equipamentos_e_atendimento_especializado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_demir-recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_demir-mata_burros_estrada_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_demir_calcamento_rua_santo_amaro_nas_placas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/147/no_sentido_de_que_seja_feito_um_estudo_paraa_instalacao_de_rede_de_distribuicao_de_agua_na_vila_do_socorro_aproveitando_para_fazer_a_revisao_do_sistema_hidrico.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/148/no_sentido_de_que_seja_contruido_um_velorio_publico_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/149/no_sentido_de_que_inspecao_na_ponte_que_liga_pao_de_acucar_a_vila_do_socorro_na_avenida_jose_juventino..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/150/indi__-_no_sentido_de_que_seja_reajustadi_o_estatuto_dos_servidores_publicos_municipal_incluindo_o_plano_de_cargos_carreira_e_vencimento_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/151/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_amaral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/152/no_sentido_de_que_seja_asfaltada_a_rua_professora_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/153/no_sentido_de_que_seja_construida_uma_unidade_de_acolhimento_voltada_para_as_pessoas_viciadas_em_drogas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/160/no_sentido_de_que_seja_feita_a_construcao_e_a_implantacao_de_uma_unidade_basica_de_saude_do_programa_de_saude_psf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/161/no_sentido_de_que_seja_feita_obras_de_drenagem_sanitaria_pluvial_e_a_pavimentacao_na_rua_projetada_conhecida_como_rua_do_britador_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/162/no_sentido_de_que_seja_feita_obras_de_ampliacao_reforma_requalificacao_no_cemiterio_santo_amaro_no_centro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/164/no_sentido_de_que_seja_feito_o.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/167/medico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/168/ind-natalia-no_sentido_de_que_seja_criada_uma_brigada_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/169/transportes_escolares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/170/centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/171/ind-natalia-nosentidodequeopoderlegislativoanaliseapossibilidadedeimplantarumaeecolademusicaeartesnasededomunicipio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/172/calcamento_do_mirante_cumbe_15-03-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/173/escolinha_de_futebol_15-03-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/177/geovane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao-construcao_refeitorio_escolapadreibiapina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao-recuperacao_estrada_gravata_a_comunidade_do_jaburu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao-recuperacao_estrada_gravata_do_ibiapina_a_comunidade_do_riacho_doce_de_julio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/181/aumento_salarial_da_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/182/no_sentido_que_a_neoenergia_pernambuco_celpe_viabilize_a_implantacao_de_rede_eletrica_trifasica_no_loteamento_sitio_agreste_perimetro_urbano_no_bairro_brasilia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/183/no_sentido_de_seja_construida_uma_nova_unidade_escolar_na_sede_do_municipio_no_bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/184/no_sentido_de_que_seja_realizada_a_construcao_de_02_duas_pracas_em_areas_publicas_ja_destinadas_para_esta_finalidade_sendo_01_uma_no_bairro_capibaribe_e_01_uma_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/185/no_sentindo_de_que_seja_analizado_e_posteriormente_viabilizado_a_adequacao_das_escolas_da_rede_municipal_para_a_proposta_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/186/no_sentido_de_que_seja_realizada_obra_de_requalificacao_com_a_reativacao_do_sistema_de_abastecimento_municipal_denominado_filtro_na_comunidade_sao_miguel_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/187/residuos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/188/colchoes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/189/poco_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/190/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_do_posto_setta.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/191/no_sentido_de_que_o_poder_executivo_crie_um_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/195/no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigo_da_silva_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/196/no_sentido_de_que_seja_pavimentada_a_rua_projetada_que_fica_no_acesso_da_residencia_sonsr_conhecido_popularmente_como_joao_panela_as_margens_da_pe-130_na_comunidade_do_acud.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/197/ind-natalia-unidademistadesaude.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/198/ind-natalia_wi-fi_gratuito_na_praca_principal.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/199/recuperacao_da_estrada_do_silva_de_baixo_ate_matheus_viera.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/200/instalacao_de_lampadas_e_bracos_no_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/201/pavimentacao_da_estrada_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/202/no_sentido_de_que_seja_realizada_a_implantacao_e_construcao_de_cobertura_da_praca_de_alimentacao_magno_moura_silva_centro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/203/no_sentido_de_que_seja_realizada_a_implantacao_de_ponto_fixo_e_coberto_para_mototaxista_no_entorno_da_feira_livre_de_taquaritinga_do_norte_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/204/no_sentido_de_que_seja_realizada_a_revitalizacao_da_estrutura_fisica_e_o_reequipamento_da_academia_da_saude_djalma_dos_santos_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/205/luminarias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/206/iitb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/207/ares_condicionados_no_velorio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/208/no_sentido_que__seja_instalado_um_semafaro_em_pao_de_acucar....pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/209/no_sentido_de_que_seja_promovido_um_campeonato_de_x1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/210/no_sentido_que_seja_realizado_os_reparos_necessarios_em_calcamen.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/211/ind-natalia-nosentidofacainstalacaodecamerasdesegurancanasescolasdomunicipio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/212/ind-natalia-nosentidosejafeitainstalacaodedetectoresdemetaisnasescolasdomunicipio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/215/no_sentido_de_que_a_prefeitra_realize_melhorias_na_iluminacao..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/216/no_sentido_de_que_seja_feitas_obras_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/217/no_sentido_de_que_sejam_trocadas_todas_as_lampadas_dos_postes..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/221/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_retgulamentacao_de_um_terreno_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_rotated.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/224/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_do_sitio_sao_bento_ate_a_comunidade_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/225/indi_no_sentido_de_que_seja_feito_uma_reparacao_com_picarra_na_estrada_que_liga_as_comunidades_algodao__pedra_preta_ate_a_divisa_de_scc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/226/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_que_liga_a_comunidade_do_jerimum_ate_a_br_104.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/228/no_sentido_de_que_seja_passada_as_maquinas_na_estrada_do_agreste_ao_sitio_lagoa_funda.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/229/no_sentido_de_que_seja_construida_uma_ame.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/239/fazanda_sp_a_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/240/fazanda_sp_a_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/241/jerimum_a_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_demir-_recuperacao_da_estrada_vai_dabr-104_ao_marac.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/243/no_sentido_de_se_fazer_manutencao_dos_banheiros_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_demir-recuperacao_da_lagoa_de_juca_a_palestina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_demir-_recuperacao_estrada_do_bononi_a__palestina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/246/no_sentido_de_serem_instaladas_as_placas_de_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/250/no_sentido_de_que_seja_colocado_postes_com_placas_solar_na_ponte_da_avenida_oscar_miguel_da_silva..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/253/no_sentido_de_que_seja_promovida_a_criacao_de_feira_livre..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/254/no_sentido_de_que_seja_feita_manutencao_do_predio_da_creche_ines.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/255/no_sentido_de_que_seja_feita_a_manutencao_do_relogio..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/256/no_sentido_de_queseja_colocada_picarra_e_passada_a_maquina..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao__reforma_do_centro_comercial.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_perfuracao_e_instalacao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao__reforma_e_ampliacao_da_estrutura_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indi_-_no_sentido_de_que_seja_ampliado_o_posto_satelite__que_se_encontra_na_comunidade_situacao__neste_municipio__disponibilizando_todos_os_equipamentos__necessarios..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_reativacao_da_energia_do_posto_satelite_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_ampliacao_e_manutencao_da_iluminacao_publica_situacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_manutencao_da_estrada_do_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/271/no_sentido_de_que_seja_viabilizado_a_construcao_de_banheiros_pub.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/272/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_da_comunid.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/273/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indi_-_no_sentido_de_que_seja_feito_o_saneamento_da_rua_santo_amaro_com_uma_fossa_na_comunidade_de_placas_no_sentido_ao_campo_cruz..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/275/no_sentido_de_que_seja_feito_o_calcamento_em_frente_a_capela_de_nossa_senhora_de_fatima_na_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indi_-_no_sentido_de_que_seja_construida_uma_creche_no_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/277/doacao_de_um_terreno_ao_governo_federal_para_o_minha_casa_minha..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_plantao_extra_dr_railton_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/279/que_a_prefeitura_envie_projeto_de_lei_para_que_seja_feita_a_implantacao_do_piso_salarial_de_toda_classe_de_enfermagem_incluindo_tecnicos_auxiliares_e_parteiras_aprovado_pelo_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/281/no_sentido_de_que_seja_viabilizado_com_urgencia_a_instalacao_de_placas_de_sinalizacao_com_faixa_de_pedestres_nas_areas_escolares_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/282/no_sentido_de_que_seja_feita_a_requalificacao_com_a_organizacao_dos_pontos_e_locais_fixos_destinados_ao_deposito_do_lixo_domesticos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/283/geovane_evento_entardecer_na_serra.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/284/demir-limpeza_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/285/no_sentido_de_que_a_prefeitura_construa_uma_nova_fossa_para_atender_a_comunidade_no_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/286/demir-_rocar_matos_do_silva_de_baixo_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_amauri_sitio_placas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/288/amauri-_ligacao_da_energia_do_campo_da_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/289/ind_natalia-apelo_166-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/291/ind_natalia-apelo_167-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/292/ind_natalia-no_sentido_de_que_a_prefeitura_em_regime_de_urgencia_viabilize_imediatamente_o_cumprimento_da_lei_municipal_de_protecao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/296/seja_feita_a_limpeza_da_barragem_de_matheus_vieira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_amilton_joao_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_amilton.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/300/manutencao_da_estrada_da_comunidade_de_poco_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indi_-_no_sentido_de_que_seja_feito_o_calcamento_da_rua_projetada_da_avenida_josefa_maria_da_silva_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indi_-_no_sentido_de_que_seja_construida_uma_praca_arborizada__com_bancos_area_de_lazer_infantil_e_postes_de_ferro_com_luminarias__led_no_bairro_beira_rio_em_taquaritinga_d.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indi_-_no_sentido_de_que_seja_colocadi_ar-condicionado_nos_quartos_dos_pacientes_na_casa_de_apoio_de_taquaritinga_do_norte_na_cidade_do_recife..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/306/ind-natalia-no_sentido_de_que_seja_implantado_um_laboratorio_de_analises_clinicas_para_atender_as_demandas_das_ubs_e_do_hospital_geral_severino_pereira_da_silva_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indi-geovane-no_sentido_de_que_seja_desmembrada_a_secretaria_de_esportes_da_secretaria_de_turismo_criando_secretarias_distintas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/308/no_sentido_de_que_o_poder_executivo_deste_municipio_crie_instale_um_ambiente_de_assistencia_juridica.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/309/no_sentido_de_que_seja_criado_um_espaco_adequad0_para_a_realizacao_da_feira_do_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_demir_pavimentacao_algodao_sta._cruz.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_demir_pavimentacao_br_104_ao_jerimum.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/314/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/317/no_sentido_de_que_a_prefeitura_viabilize_a_disponibilizacao_de_guardas_municipais_em_turnos_de_24h_para_seguranca_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/318/ind._-_no_sentido_de_que_seja_disponibilizado_segurancas_no_hospital_geral_severino_pereira_da_silva_24h_por_dia..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/319/no_sentido_de_que_seja_pavomentadaa_estrada_que_passa_em_cima_da_parede_do_acude_do_algodao_e_que_seja_colocado_uma_protecao_na_passagem_molhada_do_referido_acude..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/322/ind-natalia-no_sentido_de_que_seja_feita_obras_de_saneamento_basico_no_loteamento_boa_vista_localizado_no_bairro_zamba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/323/amauri.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/324/que_seja_criado_atendimento_automatizado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/325/reestruturar_o_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/326/picarra_lagoa_dantas_e_bifurcacoes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/327/no_sentido_de_que_seja_feita_uma_praca_na_rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/328/comunidade_de_pedra_preta_ao_sitio_cabaco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/329/recuperacao_da_estrada_do_acude_velho_ao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/330/no_sentido_de_que_seja_feito_um_campo_de_futebol_no_lot_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/331/recuperacao_da_estrada_do_sitio_piranhas..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/332/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/333/no_sentido_de_que_a_prefeitura_tome_providencias_para_adequar_o_municipio_a_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/334/ind-natalia-no_sentido_de_que_seja_feito_a_instalacao_de_cameras_de_monitoramento_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/335/ind-natalia-no_sentido_de_que_seja_ofertado_mais_um_dia_de_especialidades_ortopedista_fisioterapeuta_ginecologista_e_mastologista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/336/ind-natalia-no_sentido_de_que_os_profissionais_responsaveis_pela_saude_bucal_realizem_visitas_domiciliares_a_pacientes_idosos_e_acamados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/338/indi_-_no_sentido_de_que_seja_colocado_o_material_adequado_para_o_piso_dos_canteiros_da_praca_que_fica_localizada_na_avenida_tancredo_neves__na_comunidade_do_jerimum__e_disponib.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/339/indi_-_no_sentido_de_que_seja_construido_duas_salas_de_aula_para_turmas_da_educacao_infantil_jardim_i_e_jardim_ii_e_refeitorio_na_escola_municipal_chefe_leandro_localizada_n.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/341/no_sentido_de_que_seja_constrido_um_patio_para_festas_e_eventos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/342/pavimentacao_da_rua_vanessa_valeska.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/344/no_sentido_de_que_seja_feita_a_requalificacao_da_pavimentacao_da_rua_padre_arruda_no_centro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/348/limpeza_da_fossa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/349/velorio_no_cemiterio_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/350/recuperacao_da_estrada_que_liga_o_sitio_grude_a_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_pracinha_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indi_-_no_sentido_de_que_seja_desapropriado_um_terreno_na_sede_do_minicipio_para_a_construcao_de_um_novo_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indi-_no_sentido_de_que_seja_feito_um_mini_campo_com_telas_areia_barras_postes_com_refletores_e_placas_de_energia_solar_proximo_a_casa_de_mocinho_na_comunidade_do_monteiro..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/363/no_sentido_de_que_seja_colocada_lixeiras_na_comunidade_do_oiti_e_lagoa_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/364/no_sentido_de_que_seja_comprado_um_micro-onibus_junto_a_secretaria_de_saude__para_o_tratamento_fora_de_domicilio_tfd_com_rampa_e_dispondo_de_03_tres_lugares_para_cadeiran.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/365/no_sentido_de_que_seja_feito_um_centro_cultural_na_comunidade_do_mulungu_proximo_a_pracinha_e_que_seja_pavimentada_as_laterais_da_referida_praca.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/366/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_souza_amaral..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/367/no_sentido_de_que_sejam_isntaladas_lixeiras_para_coleta_selet..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/368/arborizacao_situacao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/369/almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/374/no_sentido_de_construir_um_abrigono_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/375/no_sentido_que_o_poder_executivo_construa_uma_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/376/no_sentido_de_recuperar_os_abrigos_da_comunidade_do_acudinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/377/identificacao_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/378/recuperacao_da_estradado_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/380/geovane_indicacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/381/no_sentido_de_que_seja_feita_pavimentacao_e_o_saneamento_na_rua_da_paz_no_bairro_badoque_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/382/no_sentido_de_que_seja_feita_a_cobertura_do_canal_do_bairro_trevo_ao_centro_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/383/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_rua_projetada_em_frente_a_igreja_catolica_na_comunidade_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/384/demir-compesa_zamba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/385/demir_compesa_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/387/demir-compesa_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/390/pavimentacao_subida_para_o_cumbe_indo_pelo_forum..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao-cobertura_da_area_em_frente_a_quadra_pe_estanislau.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao-recuperacao_da_ponte_que_da_acesso_a_rua_maria_ferraz..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/393/ind-natalia-no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_dos_postes_na_rua_coronel_tejo_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/395/ind-natalia-no_sentido_de_que_seja_feito_o_calcamento_da_rua_da_compesa_em_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao-_limpeza_do_cemiterio_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao-_operacao_tapa_buracos_na_via_de_acesso_a_gravata.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao-manutencao_predial_da_quadra_poliesportiva_gravata_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/400/manutencao_da_estrada_-_amauri.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/401/mercado_publico_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/402/mercado_publico_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_-recuperacao_da_estrada_boa_vista_pe_de_serra_ate_barr.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_-_recuperacao_da_estrada_entre_brasilia_e_gamileira.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao-_recuperacao_da_estrada_br_104_ao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/408/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_acao_social_coloque_um_funcionario_para_fazer_documentos..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/409/no_sentido_de_que_seja_passada_a_maquina_patrol_na_estrada_que_liga_o_jerimum_a_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/410/no_sentido_de_que_a_prefeitura_faca_um_acesso_publico_ao_poco_perfurado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/413/no_sentido_de_que_seja_feita_a_devolucao_da_bomba_da_associacao_dos_agropecuarista_de_capoeira_da_roca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/422/ind-natalia-no_sentido_de_que_seja_criada_a_ouvidoria_da_mulher_norte_taquaritinguense_para_mulheres_denunciarem_atos_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/423/ind-natalia-no_sentido_de_que_seja_instalado_sinal_de_internet_wifi_gratuito_na_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/425/no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_no_acudinho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/426/riacho_doce_dos_bernardos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/427/riacho_doce_do_julio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/428/no_sentido_de_que_o_prefeito_providencie_a_climatizacao_da_escola_municipal_chefe_leandro_no_jerimum.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/431/no_sentido_de_que_o_poder_executivo_instale_ares-condicionados_na_rede_escolar_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/432/fardamento_para_os_porteiros_e_vigias_das_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/433/sinalizacao_e_pintura_das_lombadas..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_-_demir_-_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_-_demir_-_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_-_demir_-_paquevira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/441/estrada_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/442/psf_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/443/no_sentido_de_que_a_prefeitura_faca_uma_manutencao_nos_carros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/444/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_ser_feita_a_reforma_no_predio_do_psf_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/445/no_sentido_de_que_sejam_instalados_ares_condicionados_nos_consultorios_de_atendimento_medico_do_psf_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/447/no_sentido_que_seja_realizada_a_restauracao_da_praca_do_zamba..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/448/no_sentido_de_que_seja_construida_uma_ciclovia_na_sede_do_munic..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/449/no_sentido_de_que_seja_construida_uma_pracinha_no_sitio_santo_a..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/451/no_sentido_de_que_seja_coberto_0_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local_haja_vista_a_localidade_existir_uma_escola_de_ensino_infanti.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/452/ind-natalia-no_sentido_de_que_seja_feita_sinalizacao_indicativa_com_o_nome_das_ruas_em_todo_nosso_municipio_favorecendo_a_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/453/ind-natalia-no_sentido_de_que_seja_recuperada_e_protegida_as_nascentes_de_agua_do_nosso_municipio_atraves_de_cinco_passos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao-_sitio_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao-_escola_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/458/no_sentido_de_que_seja_feito_o_calcamento_e_o_saneamento_da_rua_da_paz_no_badoque.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/459/no_sentido_de_que_seja_feito_o_calcamento_na_rua_amaro_claudino_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/460/demir-_sitio_inga.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/461/demir-_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/462/demir_-_sitio_oiti.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/463/manutencao_da_iluminacao_da_academia_da_saude_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/464/melhorias_na_iluminacao_publica_do_sao_mguel..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/465/complemento_do_calcamento_da_rampa..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao-_guilherme-_transporte.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/473/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_dona_sonia_e_dona_fatima_melo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/474/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/475/no_sentido_de_que_sejam_instaladas_manilhas_de_40_na_estrada_que_passa_na_propriedade_de_fabiano_e_ze_de_lindo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/476/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/483/ind-natalia-no_sentido_de_que_a_prefeitura_faca_um_monitoramento_nas_principais_ruas_da_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/485/renovacao_de_frota_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/486/indi_-_no_sentido_de_que_seja_implantado_na_comunidade_do_jerimum_um_centro_administrativo_no_predio_onde_funciona_o_almoxarifado..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/487/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/488/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/490/pavimentacaoo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/492/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_do_sitio_agreste_ao_sitio_gameleira.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/493/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_na_rota_dos_caminhoes_pipas_comecando_da_rua_edmilson_dantas_ate_o_cemiterio_na_pe-130.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/494/ind-_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/495/ind-_recuperacao_da_estrada_do_estreito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao-interdicao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/498/no_sentido_de_que_seja_feita_a_poda_corretamente_das_arvores_da_chegada_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/499/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_assentamento_manuel_santos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/500/indi_-_no_sentido_de_que_seja_construida_uma_pracinha_arborizada_dispondo_de_parques_infantil__ao_lado_do_colegio_que_fica_localizado_na_comunidade_de_tatus.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/501/indi_-_no_sentido_de_que_seja_construida_2_lixeiras_na_comunidade_do_arroz_tendo_como_ponto_de_referencia_a_propriedade_proximo_ao_senhor_patriota.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/502/no_sentido_de_que_seja_construida_2_fossas_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/503/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_iluminacao_publica_nos_postes_da_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/504/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_reformar_o_grupo_da_antiga_escola_minguaiu_trocando_as_portas_e_ajeitando_a_instalacao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/505/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_para_funcionar_o_psf_da_comunidade_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/511/cobertura_asfalatica_da_rua_aluisio_silvino_em_taquaritinga.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/512/placas_fotovotaicas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_sentido_de_que_a_prefeitura_oriente_os_motoristas_para_que_todos_os_veiculos_sejam_desligados_o_cabo_positivo_da_bateria_por_questoes_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/517/demir_-recuperacao_estradas_sitio_retiro.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/518/demir-_quebra_molas_aluisio_silvino.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/519/no_sentido_de_que_seja_feito_o_calcamento_na_rua_raimunda_petrolina_araujo_de_lima_na_comunidade_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/520/no_sentido_de_que_seja_solicitado_junto_a_celpe_a_averiguacao_e_possivel_correcao_na_rede_eletrica_para_a_estabilidade_no_fornecimento_de_energia_eletrica_nas_comunidades_d.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/521/no_sentido_de_que_seja_encaminhado_para_esta_casa_legislativa_um_projeto_de_lei_criando_o_atendimento_movel_de_urgencia_atraves_de_motolancia..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/522/no_sentido_de_que_a_prefeitura_passe_a_maquina_patrol_no_loteamento_fonte_de_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/523/no_sentido_de_que_a_maquina_niveladora_seja_recuperada_por_causa_do_incendio_ocorrido_no_dia_07-09-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/532/no_sentido_de_que_o_poder_executivo_junto_a_diretoria_de_esportes_veja_a_possibilidade_de_construir_um_vestiario_no_campo_do_inga.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao-no_sentido_de_que_seja_feito_concurso_publico_na_area_da_saude_no_municipio_e_fundata.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_-_no_sentido_de_que_seja_realizada_uma_reforma_na_academia_de_saude_localizada_em_frente_ao_hospital_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao-no_sentido_de_que_seja_feita_a_coleta_de_lixo_do_municipio_em_caminhao_compactador_alem_de_incluir_a_utilizacao_de_epis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_-_no_sentido_de_que_seja_realizado_estudo_tecnico_operacional.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao-no_sentido_de_que_seja_designado_um_local_fixo_e_adequado_para_a_frota_dos_veiculos_de_pequeno_medio_e_grande_porte_do_municipio_munido_de_cameras_de_seguranca_e_vigias.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/548/instalacao_da_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/549/no_sentido_de_que_seja_colocado_2_quebra-molas_na_avenida_margarida_barbosa_gomes_localizada_no_loteamento_novo_progresso_na_comunidade_do_jerimum_1.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/550/no_sentido_de_que_seja_feito_os_vestuarios_do_mini_campo_emanoel_rodrigues_da_silva_em_uma_sala_do_colegio_severino_cordeiro_de_arruda_na_comunidade_de_pedra_preta_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/551/no_sentindo_de_que_seja_recapeada_com_concreto_a_passagem_molhada_da_comunidade_do_algodao._1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/552/construcao_de_um_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/553/criacao_de_um_centro_de_atendimento_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/555/capinagem_na_estrda_que_sai_da_cidade_e_da_acesso_a_pe-160.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/556/campeonato_de_futsal..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/557/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/559/recuperacao_estradas_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/561/seguranca_para_feira_de_gado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/564/construir_arquibancada-joao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/565/indi_-_no_sentido_de_que_seja_restaurado_o_bau_do_carro_responsavel_pelo_transporte_de_carne_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/568/ind-_picarrado_a_entrada_da_rua_margarida_barbosa_gomes.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/569/ind_-_extintores_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/570/ind_-_manutencao_limpeza_da_escola_de_pedrapreta.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/571/sejam_rocados_os_matos_das_trilhas_ecologicas_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/572/evento_de_trilhas_ecologicas..pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/573/recuperacao_letreiro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/574/saneamento_e_recuperacao_zacarias_porfirio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/575/saneamento_e_calcamento__joao_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/577/indicacao-no_sentido_de_que_seja_feita_a_manutencao_ou_troca_das_lampadas_da_rua_do_comercio_no_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/588/no_sentido_de_que_sejam_inseridas_as_luminarias_no_sitio_piranhas_onde_foi_colocada_uma_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/589/no_sentido_de_que_seja_constuido_um_local_adequado_para_funcionar_o_posto_de_saude_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/590/no_sentido_que_sejam_atendidas_as_outras_indicacoes_a_respeito_da_manutencao_publica_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/591/no_sentido_de_que_sejam_direcionados_caminhoes_pipas_na_barragem_de_queimadas_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/592/no_sentido_de_que_seja_observada_a_possibilidade_de_se_fazer_a_encanacao_no_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/593/no_sentido_de_que_seja_feita_a_cobertura_da_garagem_na_comunidade_varzinha.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao-recuperacao_da_estrada_da_comunidade_do_riacho_doce.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/596/demir-compesa_abastecimento_bairro_amorim.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/597/demir-saneamento_eutiquiano_coelho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/598/no_sentido_de_que_seja_feita_a_pintura_do_posto_de_saude_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/599/centro_de_educacao_infantil_no_loteamento_marilia..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/600/arrecadacao_de_livros..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/603/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_gercino_costa_ferreira_no_loteamento_novo_algodao.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/604/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_luiz_de_franca_ferreira_no_loteamento_novo_aldogao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/606/no_sentido_de_que_sejam_feitas_duas_fossas_com_saneamento_na_comunidade_das_placas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/607/no_sentido_de_que_seja_feita_uma_reforma_na_casa_de_oracao_do_cemiterio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/608/no_sentido_de_que_seja_feita_a_reforma_do_centro_cultural_julio_case_de_arruda_e_seja_criado_uma_area_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/615/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/616/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/618/pavimentacao_da_br_104_a_jerimum.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/619/pavimentacao_sta_ao_jerimum.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/620/pavimentacao_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/621/no_sentido_de_que_seja_colocado_o_livro_de_registro_de_obitos_na_comunidade_do_algodao_e_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/622/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/623/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/625/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/632/recuperacao_da_estrada_do_fundao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/633/recuperacao_do_sitio_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/634/recuperacao_da_estrada_do_cristo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_da_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/640/demir-postes_do_trevo_as_placas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/642/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_adquirir_novos_carros_para_a_guarda_municipal_diante_das_condicoes_precarias_que_esses_veiculos_se_encontram.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/643/no_sentido_de_que_sejam_ornamentadas_todas_as_pracas_da_zona_rural_com_enfeites_natalinos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/644/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_trocar_as_luminarias_queimadas_nos_postes_da_comunidade_do_jerimum_e_do_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/645/no_sentido_de_que_a_prefeitura_faca_a_limpeza_dos_barreiros_e_das_barragens_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/646/no_sentido_de_que_a_prefeitura_faca_uma_instalacao_de_um_poco_artesiano_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/653/eraldo_01.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/654/eraldo_02.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/655/eraldo_03.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/660/passe_maquina_e_coloque_picarro_na_estrada_do_sitio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/661/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/662/funcionamento_adequado_a_respeito_da_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/673/demir-trocas_das_luminarias_das_placas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/674/demir-poda_das_arvores_das_placas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao-no_sentido_de_que_seja_ampliado_o_atendimento_psicologico_nas_escolas_publicas_do_municipio_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao-no_sentido_de_que_seja_avaliado_a_possibilidade_de_aplicacao_de_metodos_contraceptivos_por_meio_do_sus..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/678/praca_no_bairro_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/679/multirao_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/680/intalacao_de_ares-condiionados.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/681/manutencao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/683/no_sentido_de_que_seja_feito_o_calcamento_na_comunidade_de_mateus_vieira_que_da_acesso_a_capela_de_nossa_senhora_da_conceicao_incluindo_a_construcao_de_uma_pracinha_arboriza_com_bancos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/684/no_sentido_de_que_seja_feito_o_calcamento_da_divisa_do_bairro_santo_agostinho_a_comunidade_do_algodao_em_parcerias_com_os_proprietarios_de_loteamentos_que_passam_no_referido_percurso.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/685/no_sentido_de_que_seja_adquirido_o_kit_de_trabalho_dos_agentes_de_saude_e_endemias_contendo_bolsa_fardamento_balanca_cadernos_prancheta_e_demais_itens..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_de_pesar_de_luiz_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/601/mocao_de_aplauso_geovane.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/612/mocao_de_pesar_geovane.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/614/mocao_de_aplausos_jobson..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/70/solicito_abono_de_falta_na_data_acima_citada_por_motivo_de_viagem_a_capital_do_estado_para_tratar_de_assuntos_pertinentes_a_nossos_municipes_junto_a_secretaria_estadual_de_turismo_e_lazer..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento-abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/111/para_acompanhar_o_recenseamento_do_ibge_2022_e_2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/115/abono_falta_guilherme_23-02.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/130/guilherme_-_requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/142/justificativa_de_falta_demir_19-01-23.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/143/justificativa_de_falta_demir_16-02-22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/193/abono_de_falta16-03_helio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/251/req._falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento__de__abono__de__falta__nat.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/264/abono_de_falta_referente_ao_dia_09-05-23.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/266/pedido_de_informacao_acerca_dos_gastos_realizados_pela_prefeitur.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/268/envio_de_copias_impressas_dos_contratos_de_aluguel_dos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_natalia_abono_de_falta_16_de_maio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/304/pedido_de_informacao-_seduc.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/305/abono_de_falta_geovane.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/320/abono_de_falta_geovanee.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_natalia_abono_de_falta_dia_01_de_junho.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/373/abono_de_falta_demir_6-6-23.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/394/pi.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_-_pedido_de_informacoes_-_informacoes_detalhadas_sobre_as_despesas_realizadas_e_receitas_arrecadas_no_4o_festival_do_cafe_cultura_de_taquaritinga_do_norte_-_pe..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/430/abono_de_falta_-_joao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_joao_farias_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/457/abono_de_falta_-_helio_03-08-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_de_abono_de_falta_referente_ao_dia.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/477/abono_de_falta_de_joao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_de_abono_de_falta-_ademir.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_de_pesar_de_luiz_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/513/abono_de_falta_helio_31-08-23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/514/req_informacao_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/516/pedido_de_informacao_requer_o_valor_total_da_ornamentacao_do_sao_joao_de_taquaritinga_do_norte_deste_ano.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_abono_de_falta_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/543/abono_de_falta_de_helio_9a_reuniao_do_3o_periodo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/560/pedido_de_informacao_centro_comercial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/562/pedido_de_informacao_chefia_do_gabinete.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/563/pedido_de_informacao_praca_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/578/requeriemento_-_pedido_de_informacoes_a_secretaria_de_transporte_deste_municipio_sobre_o_resultado_do_laudo_do_incendio_ocorrido_no_dia_07_de_setembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/579/requeriemento_-_pedido_de_informacoes_sobre_os_cargos_da_escola_municipal_padre_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/602/geovane-justificativa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/639/requeriemento_-_pedido_de_informacoes_sobre_o_natal_serrano_de_taquaritinga_do_norte_em_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/641/abono_de_falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_-_abono_de_falta_de_natalia.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/682/abono_de_falta_referente_ao_dia_07-12-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/316/amauri.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_contas_2020_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_resolucao_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/65/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/66/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/67/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/68/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/81/cjle_ploe_02-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/82/cjle_emenda.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cjle_pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/84/cjle_plol_02-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/110/parecer_01pdl_n2-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_01_plol_n3-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_04_cecesac.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_05_cecesac.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_06_cecesac.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_plol_04_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_plol_05_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/159/parecer_plol_06_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_plol_01-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/166/parecer_emenda_plol_01.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_n7_legislativo_cecesad.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/219/parecer_n7_executivo_cecesad.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/220/parecer_projeto_n5_cfo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/223/parecer_projeto_n6_cjle.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/231/parecer_emenda_modificativa_ploe_n5_cjle.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/232/parecer_emenda_supressiva_ploe_n5_cjle.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_projeto_n8_cjle.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_plol_n7_cjle.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_ploe_n7_cjle.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_ploe_08_cjle.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/293/parecer_plol_n13_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/294/parecer_plol_n11_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/295/parecer_pdl_n_03_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/312/parecer_cjle_n9_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/313/parecer_cjle_no12_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/353/parecer_veto1_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/355/parecer_pdl_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/357/parecer_plol_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_plol_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/359/parecer_plol_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/370/parecer_pdl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/371/parecer_pdl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/372/parecer_pdl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/411/parecer_ploe__n9-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/415/parecer_cjle_ploe_no_10.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/416/parecer_cjle_pdl_no_9.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/417/parecer_cjle_ploe_no_9.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_cjle_plol_no_20.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/420/parecer_cjle_plol_no_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_cjle_emenda_modificativa_no5.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/468/comissao_de_financas-_ploe_n_11.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/469/comissao_de_financas_-_n_12.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/470/comissao_de_financas_n_13.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/472/parecer__ploe_n12_cjle.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/478/parecer__ploe_n11_cjle.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/479/parecer__pdl_n10_cjle.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/480/parecer__ploe_n13_cjle.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/481/parecer_emenda__modificativa_07.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/482/parecer_emenda_mod_7_cjle.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/506/parecer_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/508/parecer_plol_n23-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/509/parecer_pdl_n11_2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/525/parecer_cjle_plol_no24.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/526/parecer_plol_n24_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/527/parecer_plol_n21_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/528/parecer_projeto_resolucao_2_2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/539/parecer_ploe_n14_cjle.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/538/parecer_emenda_modificativa_ploe_14_cjle.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/580/parecer_projeto_de_lei_legislativo_n27-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/581/parecer_projeto_de_lei_legislativo_n21-2013.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/582/parecer__pdl_12_cjle.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/583/parecer__pdl_n13_cjle.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/584/parecer__pdl_n14_cjle.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/585/parecer__pdl_n15_cjle.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/586/parecer__plol_n21_cjle.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/587/parecer__plol_n27_cjle.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/626/parecer_n26-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/627/parecer_n28-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/628/parecer_comissao_mista__ploe_n16.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_comissao_mista__ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/630/parecer_emenda_modificativa_ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/631/parecer_emenda_aditiva_ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_cjle_pdl_no_16.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_plol_n26_cjle_ok.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/651/parecer_plol_n28_cjle_ok.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/656/parecer_n18.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/657/parecer_n30_cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/658/parecer_n17.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/659/parecer_projeto_resolucao_3_cfo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/663/parecer_projeto_resolucao_cjle.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_decretolegislativo18_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/665/parecer_decretolegislativo17_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/666/parecer_cjle_ploe_n19.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/667/parecer_cjle_ploe_n18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/668/parecer_cjl_ploe_n17.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/669/parecer_plol_n31_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/670/parecer_cjl_plol_n29.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/671/parecer_cjl_ploln30.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/270/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/542/veto.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/69/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_do_executivo_022023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/139/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_legislativo_012023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/213/emenda_modificativa_ploe_n5.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/214/emenda_supressiva_ploe_n5.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/414/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_i_do_art._7o_do_projeto_de_lei_ordinaria_do_executivo_102023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/418/parecer_cjle_emenda_modificativa_no5.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_modificativa_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/471/emenda__modificativa_07.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/531/emenda_modificativa_ao_projeto_de_lei_ordinaria_do_executivo_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/609/em.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_aditiva_projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/64/indi_titulo__cidadao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/71/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_executivo_no_0542022_de_13_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/222/concede_titulo_de_cidadao_do_senhor_ronaldo_fernando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/248/concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_jose_de_oliveira_silva_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/337/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_jose_de_oliveira_filho_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/343/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_municipal_do_poder_executivo_no_0172023_de_19_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/345/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_marcelo_diogenes_xavier_de_lima.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_decreto-medalha_para_luiz_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/379/medalha_a_cidada_maria_jose_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/436/titulo_de_cidadao_ao_senhor_mariomar_carlos_vereador_eraldo_2.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legislativo_-_titulo_de_cidadao_juarez_pereira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/554/titulo_de_cidadao_ivonaldo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_decreto_-_inacio_barbosa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_decreto_-_medalha_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_titulo_de_cidadao_jose_ailton_de_souza__ze_da_vila.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/605/titulo_de_cidadao_do_senhor_antonio_carlos_de_andrade_silva.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_decreto_ricardo_adriano..pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/624/concede_medalha_severino_pereira_ao_cidadao_willington_soares_da_silva-tim_guia_turistico-.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei-_rua_amaro_cosme_de_brito.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei-_rua_severino_vicente_ferreira.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_maes_que_amam_alem_das_diferencas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_lei_legislativo_cartao_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_ordinaria_legislativo_ciptea_1.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/163/milton_-_programa_taquaritinga_do_norte_para_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_denominar_a_rua_do_posto_setta_de_rua_maria_das_n.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/230/adobe_scan_22_de_mai._de_2023_5.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_heleno_barbosa_da_costa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de__lei_que_nomeia__a_rua_s_de_rua_joao_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/252/adobe_scan_22_de_mai._de_2023_3.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_nomeando_o_centro_gastronomico_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/299/pl_-_luis_izideo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_-_denominar_a_rua_projetada_na_comunidade_situacao__de_rua_jose_bezerra_da_costa.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/340/denominar_a_rua_projetada_que_passa_em_frente_ao_terreno_da_igreja_evangelica_ate_o_calcamento_da_avenida_josefa_maria_da_silva_na_comunidade_pedra_preta_de_r_raimunda_petronila_araujo_de_lima..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/346/projeto__de_lei__rua_zacarias_porfirio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/360/parecer_plol_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_plol_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_avenida_zacarias_porfirio.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_grau_de_rua..pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/389/denomicao_do_canteiro_por_espaco_seu_deca..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/454/pl-_amauri.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_legislativo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/540/plol_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/541/plol_subsidio_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/558/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/595/plol_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/610/plol_-_proibe_condenados_pela_lei_maria_da_penha_assumir_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_legislativo_2023_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_legislativo_regulamenta_lei_de_licitacoes_2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ploe_01-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_003-2023_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_002-2023_1.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_004-2023_1.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/174/concede__o_auxilio_alimentacao_para_o_servidor_efetivo_ou_contratado_ocupante_do_cargo_de_guarda_civil_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/175/dispoe_sobre_a_conciliacao_as_medidas_de_eficiencia_e_racionalizacao.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/176/ementa_institui_o_regulamento_do_transporte_escolar_no_ambito_do_municipio_de_taquaritinga_do_norte__pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_municipal_____2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_vale_alimentacao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_transporte_escolar_concluido.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/434/pl_no_012.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_no_013.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/529/pl_no_014_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/544/loa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/545/ppa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/546/pl_no_017.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/547/pl_no_018.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/672/pl_no_020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/507/redacao_final_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/638/redacao_final_ploe_no_15-2023_completa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_dos_bernados_com_o_programa_terra_pronta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_-_que_seja_implantada_a_patrulha_rural_em_todo_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ind-_amauri-_no_sentido_de_que_seja_atendida_a_comunidade_do_riacho_doce_do_julio_com_o_programa_terra_pronta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/5/ind-_amauri-_no_sentido_de_que_seja_feita_a_manutencao_da_placa_de_identificacao_da_prefeitura_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/6/no_sentindo_que_seja_feita_a_sinalizacao_com_placas_indicativas_da_localizacao_do_hospital_geral_severino_pereira_da_silva_na_rodovia_pe-130.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/7/ind-natalia-no_sentido_que_seja_feita_uma_agencia_de_emprego_direcionada_exclusivamente_as_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/8/no_sentido_que_seja_feita_a_cobertura_asfaltica_da_rua_coronel_tejo_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/9/no_sentido_que_seja_construido_um_abrigo_no_sitio_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/10/ind-natalia-_no_sentido_que_seja_feita_a_recuperacao_da_iluminacao_publica_no_sitio_paquevira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/11/no_sentido_de_que_seja_feito_canteiro_com_paisagismo_bancos_de_praca_e_aparelhos_com_objetivo_de_pratica_esportiva_na_avenida_valdemar_carlos_em_vila_do_socorro_neste_municipio_conforme_pr.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/12/ind-_geovane-_no_sentido_de_que_seja_incluido_lombadas_eletronicas_no_projeto_da_duplicacao_pe_160_no_trecho_que_compreende_a_area_urbana_do_distrito_de_pao_de_acucar_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/13/ind-_geovane-_no_sentido_que_nos_finais_de_semana_o_poder_publico_feche_a_avenida_joao_jose_da_silva_no_distrito_de_pao_de_acucar_no_horario_das_seis_horas_da_noite_ate_meia_noite.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/14/ind--no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_gestao_veja_a_possibilidade_de_realizarem_a_manutencao_da_iluminacao_publica_por_tras_do_posto_de_tonton_em_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/15/ind-_milton-_no_sentido_que_a_secretaria_de_obras_veja_a_possibilidade_de_ajeitarem_as_estradas_da_comunidade_do_santo_antonio_sao_bras_e_sitio_tambor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/16/que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_organizar_um_ponto_de_moto_taxi_no_hospital_severino_pereira_da_silva_fazendo_os_cavaletes_de_marcacao_e_pintando_o_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/17/no_sentido_que_a_seja_cumprida_a_determinacao_que_proibe_o_trafego_de_caminhoes_pipa_na_rua_lucas_evangelista_no_bairro_brasilia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/18/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_kit_material_escolar_basico_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/19/no_sentido_que_seja_feita_a_aquisicao_e_distribuicao_de_fardamentos_escolar_completo_para_todos_os_estudantes_da_rede_municipal_de_ensino_do_municipio_de_taquaritinga_do_nortepe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/20/ind-natalia-no_sentido_que_seja_feito_um_chafariz_no_bairro_serrinha_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/21/ind-natalia-no_sentido_que_seja_articulada_atraves_da_secretaria_municipal_de_saude_e_meio_ambiente_a_reativacao_da_parceria_com_o_senai.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_-_iluminacao_trevo_br-104_acesso_ao_distrito_de_gravata_do_ibiapina_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_-_sistema_de_monitoramento_e_cameras_de_vigilancia_nas_tres_entradas_do_distrito_de_gravata_do_ibiapina_page-0001_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/26/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_cicero_de_freitas_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/28/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_ayrton.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/29/ind-_amauri-_no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_que_liga_a_comunidade_do_jerimum_a_barra_de_sao_miguel..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/30/ind_-_amauri-no_sentido_de_que_seja_devolvido_o_carro_onix_que_foi_doado_para_a_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/31/ind-_amauri-no_sentido_de_que_seja_feita_a_limpeza_do_acude_publico_do_sitio_situacao..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/32/ind_-_no_sentido_que_seja_pavimentada_a_avenida_ivanildo_pereira_dos_santos_na_comunidade_de_mateus_vieira_passando_em_frente_a_capela_de_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/33/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/34/ind_-_no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigues_da_silva_localizada_na_vila_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/35/ind._asfalto_rua_lucas_evangelista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/36/ind._calcamento_da_rua_beira_rio_rua_das_casinhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/37/ind._asfalto_trevo_a_compesa_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/38/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_raio_x_tipo_movel_300_ma_para_atender_as_necessidades_do_hospital_geral_severino_pereira_da_silva_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/39/no_sentido_que_seja_viabilizada_a_aquisicao_de_01_um_veiculo_tipo_caminhao_frigorifico_refrigerado_para_transportes_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/40/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_obras_veja_a_possibilidade_de_contemplar_a_rua_vitor__batista_de_lima_no_bairro_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/41/no_sentido_de_que_seja_reativado_o_conselho_municipal_de_defesa_do_meio_ambiente_-_condema_criado_pela_lei_municipal_n_1.3992001_sancionada_desde_05_de_maio_de_2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/42/ind-_amauri-_luminaria_completa_em_frente_a_casa_da_sra_joia_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind-_amauri-_providencie_um_casa_de_apoio_maior_na_capital_do_recife.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind-_amauri_-_tanquinho_ou_maquina_de_lavar_roupa_para_a_casa_de_apoio_localizada_na_capital_do_recife.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/45/no_sentido_de_que_seja_instituido_um_banco_de_sementes_crioulas_bem_como_o_programa_municipal_de_distribuicao_de_sementes_crioulas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/46/no_sentido_de_viabilizar_aquisicao_de_novos_bancos_padrao_para_feira_livre_da_sede_do_municipio_de_taquaritinga_do_norte_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/47/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_do_rio_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/48/sentido_de_que_seja_feito_o_complemento_do_calcamento_da_av._nossa_senhora_do_perpetuo_socorro_em_vila_do_socorro..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/49/no_sentido_que_seja_construida_uma_escola_estadual_de_ensino_integral_tecnica_no_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/50/no_sentido_que_seja_construida_uma_escola_estadual_no_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/51/no_sentido_de_que_seja_retomado_o_evento_do_voo-livre_em_nossa_cidade_bem_como_tornar_a_rampa_do_pepe_um_ponto_turistico_do_estado_de_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/52/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/53/no_sentido_de_que_seja_construido_tres_campos_society_um_em_taquaritinga_do_norte_pao_de_acucar_e_gravata_do_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/56/ind_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/57/adobe_scan_01_de_fev_de_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req.02.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/59/ind-natalia-no_sentido_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_oferecendo_todos_os_servicos_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indi_no_sentido_que_seja_construida_duas_fossas_na_vila_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/61/req._03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind-natalia-no_sentido_que_seja_articulado_a_possibilidade_da_presenca_de_bombeiros_civis_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/63/indi_no_sentido_de_pavimentar_a_rua_projetada_que_concede_acesso_a_igreja_evangelica_na_comunidade_do_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/72/no_sentido_de_que_seja_viabilizada_a_doacao_de_1_um_terreno_em_boa_localizacao_a_igreja_adventista_do_setimo_dia_de_taquaritinga_do_norte_para_construcao_de_seu_templo_sede.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/73/no_sentido_de_que_seja_feita_a_requalificacao_urbanisticapaisagistica_incluido_a_cobertura_do_canal_na_praca_do_peregrino_de_santo_amaro_as_margens_da_pe-130_no_centro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/74/no_sentido_de_viabilizar_a_desapropriacao_ou_servidao_administrativa_ou_publica_no_campo_de_futebol_denominado_51_na_comunidade_do_silva_de_cima_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/76/adquirir_uma_van_para_o_transporte_de_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/77/manutencao_do_calcamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/78/asfalto_da_travessa_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/79/asfalto_da_rua_severino_caetano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/80/asfalto_da_rua_agamenon_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/85/manutencao_predial_da_quadrapoliesportiva_prof_aldenice.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/86/ind-helio-no_sentido_que_seja_feita_uma_instalacao_de_uma_antena_de_sinal_de_telefonia_na_comunidade_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/87/ind-helio-no_sentido_que_a_prefeitura_veja_a_possibilidade_de_locomover_a_cruz_da_entrada_da_comunidade_serra_dos_bois_para_a_praca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/88/ind-helio-no_sentido_que_seja_feito_o_conserto_da_cruz_que_esta_localizada_na_entrada_da_comunidade_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/89/ind._que_seja_feita_a_cobertura_asfaltica_na_rua_lucas_evangelista_no_bairro_brasilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/90/ind._realizar_o_complemento_do_calcamento_da_via_que_da_acesso_a_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/91/ind._sentido_que_seja_laminado_o_mato_do_acostamento_do_trecho_que_vai_do_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/92/ind-natalia-_no_sentido_que_seja_feita_a_manutencao_da_entrada_da_estrada_do_sitio_santo_antonio_as_margens_da_pe-130.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/93/ind-natalia-_no_sentido_que_seja_feita_a_limpeza_e_manutencao_da_academia_da_cidade_localizada_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/94/no_sentido_de_viabilizar_a_adesao_e_implantacao_do_programa_melhor_em_casa_mediante_o_servico_de_atencao_domiciliar_sad_do_ministerio_da_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/95/no_sentido_de_que_seja_viabilizada_instalacao_de_01_um_parque_infantil_na_creche_da_escola_municipal_francisca_moura_pereira_da_silva_caic.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/96/no_sentido_que_seja_implantada_01_uma_unidade_mista_de_saude_com_atendimento_de_urgencia_emergencia_24_vinte_e_quatro_horas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/97/no_sentido_de_que_seja_construido_um_centro_poliesportivo_na_sede_do_municipio....pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/98/no_sentido_de_qu_seja_criada_a_farmacia_pet_municipal..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/99/no_sentido_de_que_seja_feita_a_manutencao_na_iluminacao_da_academia_da_saude_localizada_em_frente_ao_hospital_severino_pereira..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/100/rua_severino_caetano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/101/recontrate_o_carro_que_havia_sido_disponibilizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/102/bancos_de_feira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/103/no_sentido_de_que_seja_perfurado_e_instalado_um_poco_artesiano_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/104/no_sentido_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_projetada_da_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/105/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_avenida_santa_luzia_na_comunidade_do_tatus.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/106/ind_-_construcao_de_creche_no_bairro_amorim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/107/ind_-_compra_de_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/108/indi_-_construcao_de_psf_em_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/112/a_pref_mande_um_projeto_de_lei_a_fim_de_criar_um_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/116/no_sentido_de_que_seja_realizado_cursos_de_capacitacao_para_os_agentes_de_edemias_e_agentes_de_saude_voltados_para_prevencao_de_acidentes_com_animais_peconhentos..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/117/no_sentido_de_que_seja_fornecido_vale_alimentacao_ou_ceata_basica_mensal_aoa_garis_e_pessoal_da_coleta_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/118/no_sentido_de_que_seja_instalado_um_sistema_de_som..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/119/no_sentido_de_que_sinalize_as_estradas_de_vila_do_socorro_refazendo_as_lombadas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/120/ind_-_no_sentido_de_que_seja_realizada_a_cobertura_do_canal_aberto_do_distrito_de_pao_de_acucar_que_nasce_no_bairro_trevo_e_se_estende_ate_as_margens_do_rio_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/121/ind_-_no_sentido_de_que_seja_dado_continuidade_ai_saneamento_da_avenida_santa_cruz_na_comunisade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/122/ind-_no_sentido_de_que_seja_requalificada_uma_casa_historica_que_encontra-se_ao_lado_da_capela_de_sao_pedro_na_comunidade_de_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/123/ind-natalia-no_sentido_de_que_seja_feita_a_limpeza_com_a_retirada_dos_lixos_e_que_seja_instalada_uma_lixeira_na_ultima_rua_do_bairro_cruzeiro_rua_apos_a_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/124/ind-natalia-_no_sentido_de_que_seja_construido_um_centro_de_referencia_da_saude_da_mulher_na_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/125/area_de_lazer_em_frente_a_igreja_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/127/providenciar_um_local.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/129/guilherme_-_indicacao_saneamento_da_rua_brasiliano_pereira_localizado_no_distrito_de_gravata_de_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/131/guilherme_-_indicacao_limpeza_do_acude_do_gado_localizado_no_distrito_de_gravata_de_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/132/guilherme_-_indicacao_limpeza_do_acude_novo_localizado_no_distrito_de_gravata..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_de_joao_sobre_a_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_de_joao_vacina_bivalente.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/135/programa_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/136/abastecimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/137/manutencao_loteamento_fonte_de_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/138/manutencao_da_estrada_do_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/140/indi_-_no_sentido_de_que_neste_periodo_de_seca_seja_realizado_a_limpeza_do_acude_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/141/indi_-_no_sentido_de_que_seja_instalada_a_casa_da_gestante_no_hgsps_junto_a_secretaria_de_saude__com_equipamentos_e_atendimento_especializado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/144/requerimento_demir-recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/145/requerimento_demir-mata_burros_estrada_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/146/requerimento_demir_calcamento_rua_santo_amaro_nas_placas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/147/no_sentido_de_que_seja_feito_um_estudo_paraa_instalacao_de_rede_de_distribuicao_de_agua_na_vila_do_socorro_aproveitando_para_fazer_a_revisao_do_sistema_hidrico.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/148/no_sentido_de_que_seja_contruido_um_velorio_publico_no_distrito_de_pao_de_acucar..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/149/no_sentido_de_que_inspecao_na_ponte_que_liga_pao_de_acucar_a_vila_do_socorro_na_avenida_jose_juventino..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/150/indi__-_no_sentido_de_que_seja_reajustadi_o_estatuto_dos_servidores_publicos_municipal_incluindo_o_plano_de_cargos_carreira_e_vencimento_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/151/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_amaral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/152/no_sentido_de_que_seja_asfaltada_a_rua_professora_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/153/no_sentido_de_que_seja_construida_uma_unidade_de_acolhimento_voltada_para_as_pessoas_viciadas_em_drogas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/160/no_sentido_de_que_seja_feita_a_construcao_e_a_implantacao_de_uma_unidade_basica_de_saude_do_programa_de_saude_psf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/161/no_sentido_de_que_seja_feita_obras_de_drenagem_sanitaria_pluvial_e_a_pavimentacao_na_rua_projetada_conhecida_como_rua_do_britador_no_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/162/no_sentido_de_que_seja_feita_obras_de_ampliacao_reforma_requalificacao_no_cemiterio_santo_amaro_no_centro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/164/no_sentido_de_que_seja_feito_o.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/167/medico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/168/ind-natalia-no_sentido_de_que_seja_criada_uma_brigada_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/169/transportes_escolares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/170/centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/171/ind-natalia-nosentidodequeopoderlegislativoanaliseapossibilidadedeimplantarumaeecolademusicaeartesnasededomunicipio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/172/calcamento_do_mirante_cumbe_15-03-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/173/escolinha_de_futebol_15-03-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/177/geovane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao-construcao_refeitorio_escolapadreibiapina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao-recuperacao_estrada_gravata_a_comunidade_do_jaburu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao-recuperacao_estrada_gravata_do_ibiapina_a_comunidade_do_riacho_doce_de_julio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/181/aumento_salarial_da_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/182/no_sentido_que_a_neoenergia_pernambuco_celpe_viabilize_a_implantacao_de_rede_eletrica_trifasica_no_loteamento_sitio_agreste_perimetro_urbano_no_bairro_brasilia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/183/no_sentido_de_seja_construida_uma_nova_unidade_escolar_na_sede_do_municipio_no_bairro_zamba.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/184/no_sentido_de_que_seja_realizada_a_construcao_de_02_duas_pracas_em_areas_publicas_ja_destinadas_para_esta_finalidade_sendo_01_uma_no_bairro_capibaribe_e_01_uma_no_bairro_marilia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/185/no_sentindo_de_que_seja_analizado_e_posteriormente_viabilizado_a_adequacao_das_escolas_da_rede_municipal_para_a_proposta_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/186/no_sentido_de_que_seja_realizada_obra_de_requalificacao_com_a_reativacao_do_sistema_de_abastecimento_municipal_denominado_filtro_na_comunidade_sao_miguel_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/187/residuos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/188/colchoes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/189/poco_serra_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/190/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_da_rua_do_posto_setta.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/191/no_sentido_de_que_o_poder_executivo_crie_um_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/194/ind_-_no_sentido_que_seja_pavimentada_a_rua_mirian_ferreira_do_nascimento__localizada_na_vila_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/195/no_sentido_de_que_seja_pavimentada_a_rua_emanuel_rodrigo_da_silva_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/196/no_sentido_de_que_seja_pavimentada_a_rua_projetada_que_fica_no_acesso_da_residencia_sonsr_conhecido_popularmente_como_joao_panela_as_margens_da_pe-130_na_comunidade_do_acud.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/197/ind-natalia-unidademistadesaude.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/198/ind-natalia_wi-fi_gratuito_na_praca_principal.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/199/recuperacao_da_estrada_do_silva_de_baixo_ate_matheus_viera.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/200/instalacao_de_lampadas_e_bracos_no_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/201/pavimentacao_da_estrada_carreira_de_jaca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/202/no_sentido_de_que_seja_realizada_a_implantacao_e_construcao_de_cobertura_da_praca_de_alimentacao_magno_moura_silva_centro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/203/no_sentido_de_que_seja_realizada_a_implantacao_de_ponto_fixo_e_coberto_para_mototaxista_no_entorno_da_feira_livre_de_taquaritinga_do_norte_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/204/no_sentido_de_que_seja_realizada_a_revitalizacao_da_estrutura_fisica_e_o_reequipamento_da_academia_da_saude_djalma_dos_santos_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/205/luminarias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/206/iitb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/207/ares_condicionados_no_velorio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/208/no_sentido_que__seja_instalado_um_semafaro_em_pao_de_acucar....pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/209/no_sentido_de_que_seja_promovido_um_campeonato_de_x1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/210/no_sentido_que_seja_realizado_os_reparos_necessarios_em_calcamen.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/211/ind-natalia-nosentidofacainstalacaodecamerasdesegurancanasescolasdomunicipio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/212/ind-natalia-nosentidosejafeitainstalacaodedetectoresdemetaisnasescolasdomunicipio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/215/no_sentido_de_que_a_prefeitra_realize_melhorias_na_iluminacao..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/216/no_sentido_de_que_seja_feitas_obras_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/217/no_sentido_de_que_sejam_trocadas_todas_as_lampadas_dos_postes..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/221/no_sentido_de_que_o_poder_executivo_se_organize_para_fazer_a_retgulamentacao_de_um_terreno_para_viabilizar_as_construcoes_do_projeto_minha_casa_minha_vida_rotated.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/224/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_do_sitio_sao_bento_ate_a_comunidade_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/225/indi_no_sentido_de_que_seja_feito_uma_reparacao_com_picarra_na_estrada_que_liga_as_comunidades_algodao__pedra_preta_ate_a_divisa_de_scc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/226/indi_no_sentido_de_que_seja_feita_uma_reparacao_com_picarra_na_estrada_que_liga_a_comunidade_do_jerimum_ate_a_br_104.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/228/no_sentido_de_que_seja_passada_as_maquinas_na_estrada_do_agreste_ao_sitio_lagoa_funda.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/229/no_sentido_de_que_seja_construida_uma_ame.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/239/fazanda_sp_a_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/240/fazanda_sp_a_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/241/jerimum_a_fazenda_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/242/requerimento_demir-_recuperacao_da_estrada_vai_dabr-104_ao_marac.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/243/no_sentido_de_se_fazer_manutencao_dos_banheiros_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/244/requerimento_demir-recuperacao_da_lagoa_de_juca_a_palestina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/245/requerimento_demir-_recuperacao_estrada_do_bononi_a__palestina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/246/no_sentido_de_serem_instaladas_as_placas_de_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/250/no_sentido_de_que_seja_colocado_postes_com_placas_solar_na_ponte_da_avenida_oscar_miguel_da_silva..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/253/no_sentido_de_que_seja_promovida_a_criacao_de_feira_livre..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/254/no_sentido_de_que_seja_feita_manutencao_do_predio_da_creche_ines.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/255/no_sentido_de_que_seja_feita_a_manutencao_do_relogio..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/256/no_sentido_de_queseja_colocada_picarra_e_passada_a_maquina..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao__reforma_do_centro_comercial.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_perfuracao_e_instalacao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao__reforma_e_ampliacao_da_estrutura_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indi_-_no_sentido_de_que_seja_ampliado_o_posto_satelite__que_se_encontra_na_comunidade_situacao__neste_municipio__disponibilizando_todos_os_equipamentos__necessarios..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_reativacao_da_energia_do_posto_satelite_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_ampliacao_e_manutencao_da_iluminacao_publica_situacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_manutencao_da_estrada_do_sitio_situacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/271/no_sentido_de_que_seja_viabilizado_a_construcao_de_banheiros_pub.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/272/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_da_comunid.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/273/no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indi_-_no_sentido_de_que_seja_feito_o_saneamento_da_rua_santo_amaro_com_uma_fossa_na_comunidade_de_placas_no_sentido_ao_campo_cruz..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/275/no_sentido_de_que_seja_feito_o_calcamento_em_frente_a_capela_de_nossa_senhora_de_fatima_na_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indi_-_no_sentido_de_que_seja_construida_uma_creche_no_municipio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/277/doacao_de_um_terreno_ao_governo_federal_para_o_minha_casa_minha..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_plantao_extra_dr_railton_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/279/que_a_prefeitura_envie_projeto_de_lei_para_que_seja_feita_a_implantacao_do_piso_salarial_de_toda_classe_de_enfermagem_incluindo_tecnicos_auxiliares_e_parteiras_aprovado_pelo_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/281/no_sentido_de_que_seja_viabilizado_com_urgencia_a_instalacao_de_placas_de_sinalizacao_com_faixa_de_pedestres_nas_areas_escolares_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/282/no_sentido_de_que_seja_feita_a_requalificacao_com_a_organizacao_dos_pontos_e_locais_fixos_destinados_ao_deposito_do_lixo_domesticos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/283/geovane_evento_entardecer_na_serra.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/284/demir-limpeza_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/285/no_sentido_de_que_a_prefeitura_construa_uma_nova_fossa_para_atender_a_comunidade_no_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/286/demir-_rocar_matos_do_silva_de_baixo_a_vila_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_amauri_sitio_placas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/288/amauri-_ligacao_da_energia_do_campo_da_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/289/ind_natalia-apelo_166-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/291/ind_natalia-apelo_167-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/292/ind_natalia-no_sentido_de_que_a_prefeitura_em_regime_de_urgencia_viabilize_imediatamente_o_cumprimento_da_lei_municipal_de_protecao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/296/seja_feita_a_limpeza_da_barragem_de_matheus_vieira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_amilton_joao_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_amilton.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/300/manutencao_da_estrada_da_comunidade_de_poco_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indi_-_no_sentido_de_que_seja_feito_o_calcamento_da_rua_projetada_da_avenida_josefa_maria_da_silva_na_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indi_-_no_sentido_de_que_seja_construida_uma_praca_arborizada__com_bancos_area_de_lazer_infantil_e_postes_de_ferro_com_luminarias__led_no_bairro_beira_rio_em_taquaritinga_d.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indi_-_no_sentido_de_que_seja_colocadi_ar-condicionado_nos_quartos_dos_pacientes_na_casa_de_apoio_de_taquaritinga_do_norte_na_cidade_do_recife..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/306/ind-natalia-no_sentido_de_que_seja_implantado_um_laboratorio_de_analises_clinicas_para_atender_as_demandas_das_ubs_e_do_hospital_geral_severino_pereira_da_silva_em_taquaritinga_do_norte..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indi-geovane-no_sentido_de_que_seja_desmembrada_a_secretaria_de_esportes_da_secretaria_de_turismo_criando_secretarias_distintas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/308/no_sentido_de_que_o_poder_executivo_deste_municipio_crie_instale_um_ambiente_de_assistencia_juridica.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/309/no_sentido_de_que_seja_criado_um_espaco_adequad0_para_a_realizacao_da_feira_do_distrito_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_demir_pavimentacao_algodao_sta._cruz.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_demir_pavimentacao_br_104_ao_jerimum.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/314/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_augusto_bento_da_silva.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/317/no_sentido_de_que_a_prefeitura_viabilize_a_disponibilizacao_de_guardas_municipais_em_turnos_de_24h_para_seguranca_do_hospital_geral_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/318/ind._-_no_sentido_de_que_seja_disponibilizado_segurancas_no_hospital_geral_severino_pereira_da_silva_24h_por_dia..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/319/no_sentido_de_que_seja_pavomentadaa_estrada_que_passa_em_cima_da_parede_do_acude_do_algodao_e_que_seja_colocado_uma_protecao_na_passagem_molhada_do_referido_acude..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/322/ind-natalia-no_sentido_de_que_seja_feita_obras_de_saneamento_basico_no_loteamento_boa_vista_localizado_no_bairro_zamba_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/323/amauri.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/324/que_seja_criado_atendimento_automatizado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/325/reestruturar_o_acude_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/326/picarra_lagoa_dantas_e_bifurcacoes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/327/no_sentido_de_que_seja_feita_uma_praca_na_rua_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/328/comunidade_de_pedra_preta_ao_sitio_cabaco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/329/recuperacao_da_estrada_do_acude_velho_ao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/330/no_sentido_de_que_seja_feito_um_campo_de_futebol_no_lot_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/331/recuperacao_da_estrada_do_sitio_piranhas..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/332/no_sentido_de_que_seja_feita_a_pavimentacao_na_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/333/no_sentido_de_que_a_prefeitura_tome_providencias_para_adequar_o_municipio_a_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/334/ind-natalia-no_sentido_de_que_seja_feito_a_instalacao_de_cameras_de_monitoramento_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/335/ind-natalia-no_sentido_de_que_seja_ofertado_mais_um_dia_de_especialidades_ortopedista_fisioterapeuta_ginecologista_e_mastologista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/336/ind-natalia-no_sentido_de_que_os_profissionais_responsaveis_pela_saude_bucal_realizem_visitas_domiciliares_a_pacientes_idosos_e_acamados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/338/indi_-_no_sentido_de_que_seja_colocado_o_material_adequado_para_o_piso_dos_canteiros_da_praca_que_fica_localizada_na_avenida_tancredo_neves__na_comunidade_do_jerimum__e_disponib.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/339/indi_-_no_sentido_de_que_seja_construido_duas_salas_de_aula_para_turmas_da_educacao_infantil_jardim_i_e_jardim_ii_e_refeitorio_na_escola_municipal_chefe_leandro_localizada_n.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/341/no_sentido_de_que_seja_constrido_um_patio_para_festas_e_eventos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/342/pavimentacao_da_rua_vanessa_valeska.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/344/no_sentido_de_que_seja_feita_a_requalificacao_da_pavimentacao_da_rua_padre_arruda_no_centro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/348/limpeza_da_fossa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/349/velorio_no_cemiterio_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/350/recuperacao_da_estrada_que_liga_o_sitio_grude_a_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_pracinha_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/354/indi_-_no_sentido_de_que_seja_desapropriado_um_terreno_na_sede_do_minicipio_para_a_construcao_de_um_novo_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/356/indi-_no_sentido_de_que_seja_feito_um_mini_campo_com_telas_areia_barras_postes_com_refletores_e_placas_de_energia_solar_proximo_a_casa_de_mocinho_na_comunidade_do_monteiro..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/363/no_sentido_de_que_seja_colocada_lixeiras_na_comunidade_do_oiti_e_lagoa_do_oiti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/364/no_sentido_de_que_seja_comprado_um_micro-onibus_junto_a_secretaria_de_saude__para_o_tratamento_fora_de_domicilio_tfd_com_rampa_e_dispondo_de_03_tres_lugares_para_cadeiran.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/365/no_sentido_de_que_seja_feito_um_centro_cultural_na_comunidade_do_mulungu_proximo_a_pracinha_e_que_seja_pavimentada_as_laterais_da_referida_praca.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/366/no_sentido_de_que_seja_asfaltada_a_rua_raul_de_souza_amaral..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/367/no_sentido_de_que_sejam_isntaladas_lixeiras_para_coleta_selet..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/368/arborizacao_situacao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/369/almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/374/no_sentido_de_construir_um_abrigono_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/375/no_sentido_que_o_poder_executivo_construa_uma_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/376/no_sentido_de_recuperar_os_abrigos_da_comunidade_do_acudinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/377/identificacao_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/378/recuperacao_da_estradado_sitio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/380/geovane_indicacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/381/no_sentido_de_que_seja_feita_pavimentacao_e_o_saneamento_na_rua_da_paz_no_bairro_badoque_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/382/no_sentido_de_que_seja_feita_a_cobertura_do_canal_do_bairro_trevo_ao_centro_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/383/no_sentido_de_que_seja_feita_a_pavimentacao_e_o_saneamento_na_rua_projetada_em_frente_a_igreja_catolica_na_comunidade_vila_alta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/384/demir-compesa_zamba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/385/demir_compesa_silva_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/387/demir-compesa_silva_de_cima.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/390/pavimentacao_subida_para_o_cumbe_indo_pelo_forum..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao-cobertura_da_area_em_frente_a_quadra_pe_estanislau.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao-recuperacao_da_ponte_que_da_acesso_a_rua_maria_ferraz..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/393/ind-natalia-no_sentido_de_que_seja_feita_a_manutencao_da_iluminacao_dos_postes_na_rua_coronel_tejo_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/395/ind-natalia-no_sentido_de_que_seja_feito_o_calcamento_da_rua_da_compesa_em_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao-_limpeza_do_cemiterio_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao-_operacao_tapa_buracos_na_via_de_acesso_a_gravata.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao-manutencao_predial_da_quadra_poliesportiva_gravata_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/400/manutencao_da_estrada_-_amauri.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/401/mercado_publico_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/402/mercado_publico_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_09.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_08.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_-recuperacao_da_estrada_boa_vista_pe_de_serra_ate_barr.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_-_recuperacao_da_estrada_entre_brasilia_e_gamileira.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao-_recuperacao_da_estrada_br_104_ao_maracaja.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/408/no_sentido_de_que_a_prefeitura_junto_a_secretaria_de_acao_social_coloque_um_funcionario_para_fazer_documentos..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/409/no_sentido_de_que_seja_passada_a_maquina_patrol_na_estrada_que_liga_o_jerimum_a_comunidade_de_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/410/no_sentido_de_que_a_prefeitura_faca_um_acesso_publico_ao_poco_perfurado_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/413/no_sentido_de_que_seja_feita_a_devolucao_da_bomba_da_associacao_dos_agropecuarista_de_capoeira_da_roca_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/422/ind-natalia-no_sentido_de_que_seja_criada_a_ouvidoria_da_mulher_norte_taquaritinguense_para_mulheres_denunciarem_atos_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/423/ind-natalia-no_sentido_de_que_seja_instalado_sinal_de_internet_wifi_gratuito_na_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/425/no_sentido_de_que_a_prefeitura_construa_uma_fossa_para_fazer_o_saneamento_das_moradias_no_acudinho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/426/riacho_doce_dos_bernardos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/427/riacho_doce_do_julio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/428/no_sentido_de_que_o_prefeito_providencie_a_climatizacao_da_escola_municipal_chefe_leandro_no_jerimum.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/431/no_sentido_de_que_o_poder_executivo_instale_ares-condicionados_na_rede_escolar_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/432/fardamento_para_os_porteiros_e_vigias_das_escolas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/433/sinalizacao_e_pintura_das_lombadas..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_-_demir_-_sitio_jua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_-_demir_-_lagoa_dantas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_-_demir_-_paquevira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/441/estrada_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/442/psf_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/443/no_sentido_de_que_a_prefeitura_faca_uma_manutencao_nos_carros_da_saude.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/444/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_ser_feita_a_reforma_no_predio_do_psf_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/445/no_sentido_de_que_sejam_instalados_ares_condicionados_nos_consultorios_de_atendimento_medico_do_psf_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/447/no_sentido_que_seja_realizada_a_restauracao_da_praca_do_zamba..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/448/no_sentido_de_que_seja_construida_uma_ciclovia_na_sede_do_munic..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/449/no_sentido_de_que_seja_construida_uma_pracinha_no_sitio_santo_a..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/451/no_sentido_de_que_seja_coberto_0_canal_da_avenida_manoel_everaldo_tietre_no_trecho_completo_e_que_seja_feito_um_jardim_no_local_haja_vista_a_localidade_existir_uma_escola_de_ensino_infanti.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/452/ind-natalia-no_sentido_de_que_seja_feita_sinalizacao_indicativa_com_o_nome_das_ruas_em_todo_nosso_municipio_favorecendo_a_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/453/ind-natalia-no_sentido_de_que_seja_recuperada_e_protegida_as_nascentes_de_agua_do_nosso_municipio_atraves_de_cinco_passos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao-_sitio_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao-_escola_na_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/458/no_sentido_de_que_seja_feito_o_calcamento_e_o_saneamento_da_rua_da_paz_no_badoque.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/459/no_sentido_de_que_seja_feito_o_calcamento_na_rua_amaro_claudino_em_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/460/demir-_sitio_inga.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/461/demir-_sitio_cumbe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/462/demir_-_sitio_oiti.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/463/manutencao_da_iluminacao_da_academia_da_saude_na_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/464/melhorias_na_iluminacao_publica_do_sao_mguel..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/465/complemento_do_calcamento_da_rampa..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao-_guilherme-_transporte.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/473/no_sentido_de_que_seja_feita_a_pavimentacao_da_rua_dona_sonia_e_dona_fatima_melo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/474/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/475/no_sentido_de_que_sejam_instaladas_manilhas_de_40_na_estrada_que_passa_na_propriedade_de_fabiano_e_ze_de_lindo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/476/no_sentido_que_a_prefeitura_veja_a_possibilidade_de_fazer_a_pavimentacao_da_rua_jose_cardoso_sobrinho_na_comunidade_de_placas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/483/ind-natalia-no_sentido_de_que_a_prefeitura_faca_um_monitoramento_nas_principais_ruas_da_sede_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/485/renovacao_de_frota_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/486/indi_-_no_sentido_de_que_seja_implantado_na_comunidade_do_jerimum_um_centro_administrativo_no_predio_onde_funciona_o_almoxarifado..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/487/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_jerimum..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/488/indi_-_no_sentido_de_que_seja_implantado_uma_base_da_guarda_municipal_na_comunidade_do_algodao..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/490/pavimentacaoo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/492/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_da_estrada_do_sitio_agreste_ao_sitio_gameleira.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/493/no_sentido_de_que_a_prefeitura_faca_a_recuperacao_na_rota_dos_caminhoes_pipas_comecando_da_rua_edmilson_dantas_ate_o_cemiterio_na_pe-130.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/494/ind-_recuperacao_das_estradas_do_sitio_lagoa_de_farias.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/495/ind-_recuperacao_da_estrada_do_estreito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao-interdicao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/498/no_sentido_de_que_seja_feita_a_poda_corretamente_das_arvores_da_chegada_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/499/no_sentido_de_que_seja_feita_a_recuperacao_da_estrada_do_assentamento_manuel_santos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/500/indi_-_no_sentido_de_que_seja_construida_uma_pracinha_arborizada_dispondo_de_parques_infantil__ao_lado_do_colegio_que_fica_localizado_na_comunidade_de_tatus.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/501/indi_-_no_sentido_de_que_seja_construida_2_lixeiras_na_comunidade_do_arroz_tendo_como_ponto_de_referencia_a_propriedade_proximo_ao_senhor_patriota.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/502/no_sentido_de_que_seja_construida_2_fossas_na_comunidade_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/503/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_fazer_a_iluminacao_publica_nos_postes_da_comunidade_do_minguaiu.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/504/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_reformar_o_grupo_da_antiga_escola_minguaiu_trocando_as_portas_e_ajeitando_a_instalacao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/505/no_sentido_de_que_o_poder_executivo_veja_a_possibilidade_de_colocar_para_funcionar_o_psf_da_comunidade_de_mateus_vieira.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/511/cobertura_asfalatica_da_rua_aluisio_silvino_em_taquaritinga.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/512/placas_fotovotaicas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_sentido_de_que_a_prefeitura_oriente_os_motoristas_para_que_todos_os_veiculos_sejam_desligados_o_cabo_positivo_da_bateria_por_questoes_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/517/demir_-recuperacao_estradas_sitio_retiro.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/518/demir-_quebra_molas_aluisio_silvino.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/519/no_sentido_de_que_seja_feito_o_calcamento_na_rua_raimunda_petrolina_araujo_de_lima_na_comunidade_pedra_preta..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/520/no_sentido_de_que_seja_solicitado_junto_a_celpe_a_averiguacao_e_possivel_correcao_na_rede_eletrica_para_a_estabilidade_no_fornecimento_de_energia_eletrica_nas_comunidades_d.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/521/no_sentido_de_que_seja_encaminhado_para_esta_casa_legislativa_um_projeto_de_lei_criando_o_atendimento_movel_de_urgencia_atraves_de_motolancia..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/522/no_sentido_de_que_a_prefeitura_passe_a_maquina_patrol_no_loteamento_fonte_de_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/523/no_sentido_de_que_a_maquina_niveladora_seja_recuperada_por_causa_do_incendio_ocorrido_no_dia_07-09-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/532/no_sentido_de_que_o_poder_executivo_junto_a_diretoria_de_esportes_veja_a_possibilidade_de_construir_um_vestiario_no_campo_do_inga.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao-no_sentido_de_que_seja_feito_concurso_publico_na_area_da_saude_no_municipio_e_fundata.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_-_no_sentido_de_que_seja_realizada_uma_reforma_na_academia_de_saude_localizada_em_frente_ao_hospital_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao-no_sentido_de_que_seja_feita_a_coleta_de_lixo_do_municipio_em_caminhao_compactador_alem_de_incluir_a_utilizacao_de_epis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_-_no_sentido_de_que_seja_realizado_estudo_tecnico_operacional.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao-no_sentido_de_que_seja_designado_um_local_fixo_e_adequado_para_a_frota_dos_veiculos_de_pequeno_medio_e_grande_porte_do_municipio_munido_de_cameras_de_seguranca_e_vigias.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/548/instalacao_da_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/549/no_sentido_de_que_seja_colocado_2_quebra-molas_na_avenida_margarida_barbosa_gomes_localizada_no_loteamento_novo_progresso_na_comunidade_do_jerimum_1.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/550/no_sentido_de_que_seja_feito_os_vestuarios_do_mini_campo_emanoel_rodrigues_da_silva_em_uma_sala_do_colegio_severino_cordeiro_de_arruda_na_comunidade_de_pedra_preta_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/551/no_sentindo_de_que_seja_recapeada_com_concreto_a_passagem_molhada_da_comunidade_do_algodao._1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/552/construcao_de_um_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/553/criacao_de_um_centro_de_atendimento_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/555/capinagem_na_estrda_que_sai_da_cidade_e_da_acesso_a_pe-160.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/556/campeonato_de_futsal..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/557/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/559/recuperacao_estradas_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/561/seguranca_para_feira_de_gado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/564/construir_arquibancada-joao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/565/indi_-_no_sentido_de_que_seja_restaurado_o_bau_do_carro_responsavel_pelo_transporte_de_carne_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/568/ind-_picarrado_a_entrada_da_rua_margarida_barbosa_gomes.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/569/ind_-_extintores_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/570/ind_-_manutencao_limpeza_da_escola_de_pedrapreta.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/571/sejam_rocados_os_matos_das_trilhas_ecologicas_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/572/evento_de_trilhas_ecologicas..pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/573/recuperacao_letreiro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/574/saneamento_e_recuperacao_zacarias_porfirio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/575/saneamento_e_calcamento__joao_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/577/indicacao-no_sentido_de_que_seja_feita_a_manutencao_ou_troca_das_lampadas_da_rua_do_comercio_no_distrito_de_gravata_do_ibiapina..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/588/no_sentido_de_que_sejam_inseridas_as_luminarias_no_sitio_piranhas_onde_foi_colocada_uma_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/589/no_sentido_de_que_seja_constuido_um_local_adequado_para_funcionar_o_posto_de_saude_na_comunidade_de_pedra_preta.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/590/no_sentido_que_sejam_atendidas_as_outras_indicacoes_a_respeito_da_manutencao_publica_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/591/no_sentido_de_que_sejam_direcionados_caminhoes_pipas_na_barragem_de_queimadas_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/592/no_sentido_de_que_seja_observada_a_possibilidade_de_se_fazer_a_encanacao_no_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/593/no_sentido_de_que_seja_feita_a_cobertura_da_garagem_na_comunidade_varzinha.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao-recuperacao_da_estrada_da_comunidade_do_riacho_doce.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/596/demir-compesa_abastecimento_bairro_amorim.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/597/demir-saneamento_eutiquiano_coelho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/598/no_sentido_de_que_seja_feita_a_pintura_do_posto_de_saude_da_comunidade_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/599/centro_de_educacao_infantil_no_loteamento_marilia..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/600/arrecadacao_de_livros..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/603/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_gercino_costa_ferreira_no_loteamento_novo_algodao.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/604/no_sentido_de_que_seja_feito_o_saneamento_e_a_pavimentacao_da_rua_luiz_de_franca_ferreira_no_loteamento_novo_aldogao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/606/no_sentido_de_que_sejam_feitas_duas_fossas_com_saneamento_na_comunidade_das_placas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/607/no_sentido_de_que_seja_feita_uma_reforma_na_casa_de_oracao_do_cemiterio_de_taquaritinga_do_norte.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/608/no_sentido_de_que_seja_feita_a_reforma_do_centro_cultural_julio_case_de_arruda_e_seja_criado_uma_area_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/615/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/616/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/618/pavimentacao_da_br_104_a_jerimum.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/619/pavimentacao_sta_ao_jerimum.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/620/pavimentacao_rampa_do_pepe.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/621/no_sentido_de_que_seja_colocado_o_livro_de_registro_de_obitos_na_comunidade_do_algodao_e_do_jerimum.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/622/no_sentido_de_que_seja_construido_um_centro_cultural_para_festas_e_eventos_na_comunidade_do_acudinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/623/no_sentido_de_que_seja_implantada_uma_ubs_satelite_na_comunidade_de_vila_alta_para_realizacao_de_atendimentos_de_saude_para_as_comunidades_do_sitio_tatus_sitio_mangas_e_as_demais_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/625/no_sentido_de_que_seja_construido_um_trevo_com_poste_de_iluminacao_publica_na_estrada_que_liga_o_sitio_queimadas_ao_sitio_agreste.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/632/recuperacao_da_estrada_do_fundao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/633/recuperacao_do_sitio_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/634/recuperacao_da_estrada_do_cristo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_da_serra_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao-no_sentido_de_que_seja_feita_a_manutencao_do_poco_artesiano_da_comunidade_do_poco_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/640/demir-postes_do_trevo_as_placas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/642/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_adquirir_novos_carros_para_a_guarda_municipal_diante_das_condicoes_precarias_que_esses_veiculos_se_encontram.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/643/no_sentido_de_que_sejam_ornamentadas_todas_as_pracas_da_zona_rural_com_enfeites_natalinos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/644/no_sentido_de_que_a_prefeitura_veja_a_possibilidade_de_trocar_as_luminarias_queimadas_nos_postes_da_comunidade_do_jerimum_e_do_pe_de_serra.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/645/no_sentido_de_que_a_prefeitura_faca_a_limpeza_dos_barreiros_e_das_barragens_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/646/no_sentido_de_que_a_prefeitura_faca_uma_instalacao_de_um_poco_artesiano_na_zona_rural_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/653/eraldo_01.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/654/eraldo_02.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/655/eraldo_03.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/660/passe_maquina_e_coloque_picarro_na_estrada_do_sitio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/661/no_sentido_de_que_seja_feita_a_limpeza_ao_redor_do_acude.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/662/funcionamento_adequado_a_respeito_da_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/673/demir-trocas_das_luminarias_das_placas.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/674/demir-poda_das_arvores_das_placas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao-no_sentido_de_que_seja_ampliado_o_atendimento_psicologico_nas_escolas_publicas_do_municipio_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao-no_sentido_de_que_seja_avaliado_a_possibilidade_de_aplicacao_de_metodos_contraceptivos_por_meio_do_sus..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/678/praca_no_bairro_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/679/multirao_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/680/intalacao_de_ares-condiionados.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/681/manutencao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/683/no_sentido_de_que_seja_feito_o_calcamento_na_comunidade_de_mateus_vieira_que_da_acesso_a_capela_de_nossa_senhora_da_conceicao_incluindo_a_construcao_de_uma_pracinha_arboriza_com_bancos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/684/no_sentido_de_que_seja_feito_o_calcamento_da_divisa_do_bairro_santo_agostinho_a_comunidade_do_algodao_em_parcerias_com_os_proprietarios_de_loteamentos_que_passam_no_referido_percurso.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/685/no_sentido_de_que_seja_adquirido_o_kit_de_trabalho_dos_agentes_de_saude_e_endemias_contendo_bolsa_fardamento_balanca_cadernos_prancheta_e_demais_itens..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_de_pesar_de_luiz_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/601/mocao_de_aplauso_geovane.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/612/mocao_de_pesar_geovane.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/614/mocao_de_aplausos_jobson..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/70/solicito_abono_de_falta_na_data_acima_citada_por_motivo_de_viagem_a_capital_do_estado_para_tratar_de_assuntos_pertinentes_a_nossos_municipes_junto_a_secretaria_estadual_de_turismo_e_lazer..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento-abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/111/para_acompanhar_o_recenseamento_do_ibge_2022_e_2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/115/abono_falta_guilherme_23-02.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/130/guilherme_-_requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/142/justificativa_de_falta_demir_19-01-23.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/143/justificativa_de_falta_demir_16-02-22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/193/abono_de_falta16-03_helio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/251/req._falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/261/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/263/requerimento__de__abono__de__falta__nat.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/264/abono_de_falta_referente_ao_dia_09-05-23.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/266/pedido_de_informacao_acerca_dos_gastos_realizados_pela_prefeitur.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/268/envio_de_copias_impressas_dos_contratos_de_aluguel_dos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/290/requerimento_natalia_abono_de_falta_16_de_maio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/304/pedido_de_informacao-_seduc.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/305/abono_de_falta_geovane.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/320/abono_de_falta_geovanee.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_natalia_abono_de_falta_dia_01_de_junho.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/373/abono_de_falta_demir_6-6-23.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/394/pi.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_-_pedido_de_informacoes_-_informacoes_detalhadas_sobre_as_despesas_realizadas_e_receitas_arrecadas_no_4o_festival_do_cafe_cultura_de_taquaritinga_do_norte_-_pe..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/430/abono_de_falta_-_joao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_joao_farias_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/457/abono_de_falta_-_helio_03-08-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/466/requerimento_de_abono_de_falta_referente_ao_dia.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/477/abono_de_falta_de_joao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_de_abono_de_falta-_ademir.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_de_pesar_de_luiz_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/513/abono_de_falta_helio_31-08-23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/514/req_informacao_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/516/pedido_de_informacao_requer_o_valor_total_da_ornamentacao_do_sao_joao_de_taquaritinga_do_norte_deste_ano.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_abono_de_falta_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/543/abono_de_falta_de_helio_9a_reuniao_do_3o_periodo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/560/pedido_de_informacao_centro_comercial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/562/pedido_de_informacao_chefia_do_gabinete.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/563/pedido_de_informacao_praca_de_gravata.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/578/requeriemento_-_pedido_de_informacoes_a_secretaria_de_transporte_deste_municipio_sobre_o_resultado_do_laudo_do_incendio_ocorrido_no_dia_07_de_setembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/579/requeriemento_-_pedido_de_informacoes_sobre_os_cargos_da_escola_municipal_padre_ibiapina.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/602/geovane-justificativa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/639/requeriemento_-_pedido_de_informacoes_sobre_o_natal_serrano_de_taquaritinga_do_norte_em_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/641/abono_de_falta_joao_eugenio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_-_abono_de_falta_de_natalia.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/682/abono_de_falta_referente_ao_dia_07-12-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/316/amauri.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_resolucao_contas_2020_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_resolucao_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/65/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/66/1a_reuniao_-_comissao_de_financas_e_orcamento_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/67/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/68/1a_reuniao_-_comissao_de_justica_legislacao_e_etica_31-01-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/81/cjle_ploe_02-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/82/cjle_emenda.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/83/cjle_pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/84/cjle_plol_02-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/110/parecer_01pdl_n2-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_01_plol_n3-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_04_cecesac.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_05_cecesac.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_06_cecesac.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_plol_04_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_plol_05_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/159/parecer_plol_06_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_plol_01-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/166/parecer_emenda_plol_01.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_n7_legislativo_cecesad.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/219/parecer_n7_executivo_cecesad.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/220/parecer_projeto_n5_cfo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/223/parecer_projeto_n6_cjle.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/231/parecer_emenda_modificativa_ploe_n5_cjle.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/232/parecer_emenda_supressiva_ploe_n5_cjle.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_projeto_n8_cjle.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_plol_n7_cjle.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_ploe_n7_cjle.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_ploe_08_cjle.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/293/parecer_plol_n13_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/294/parecer_plol_n11_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/295/parecer_pdl_n_03_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/312/parecer_cjle_n9_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/313/parecer_cjle_no12_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/353/parecer_veto1_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/355/parecer_pdl_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/357/parecer_plol_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_plol_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/359/parecer_plol_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/370/parecer_pdl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/371/parecer_pdl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/372/parecer_pdl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/411/parecer_ploe__n9-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/415/parecer_cjle_ploe_no_10.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/416/parecer_cjle_pdl_no_9.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/417/parecer_cjle_ploe_no_9.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_cjle_plol_no_20.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/420/parecer_cjle_plol_no_22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_cjle_emenda_modificativa_no5.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/468/comissao_de_financas-_ploe_n_11.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/469/comissao_de_financas_-_n_12.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/470/comissao_de_financas_n_13.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/472/parecer__ploe_n12_cjle.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/478/parecer__ploe_n11_cjle.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/479/parecer__pdl_n10_cjle.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/480/parecer__ploe_n13_cjle.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/481/parecer_emenda__modificativa_07.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/482/parecer_emenda_mod_7_cjle.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/506/parecer_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/508/parecer_plol_n23-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/509/parecer_pdl_n11_2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/525/parecer_cjle_plol_no24.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/526/parecer_plol_n24_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/527/parecer_plol_n21_cecesasdc.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/528/parecer_projeto_resolucao_2_2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/539/parecer_ploe_n14_cjle.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/538/parecer_emenda_modificativa_ploe_14_cjle.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/580/parecer_projeto_de_lei_legislativo_n27-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/581/parecer_projeto_de_lei_legislativo_n21-2013.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/582/parecer__pdl_12_cjle.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/583/parecer__pdl_n13_cjle.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/584/parecer__pdl_n14_cjle.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/585/parecer__pdl_n15_cjle.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/586/parecer__plol_n21_cjle.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/587/parecer__plol_n27_cjle.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/626/parecer_n26-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/627/parecer_n28-2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/628/parecer_comissao_mista__ploe_n16.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_comissao_mista__ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/630/parecer_emenda_modificativa_ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/631/parecer_emenda_aditiva_ploe_n15.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_cjle_pdl_no_16.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_plol_n26_cjle_ok.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/651/parecer_plol_n28_cjle_ok.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/656/parecer_n18.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/657/parecer_n30_cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/658/parecer_n17.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/659/parecer_projeto_resolucao_3_cfo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/663/parecer_projeto_resolucao_cjle.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_decretolegislativo18_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/665/parecer_decretolegislativo17_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/666/parecer_cjle_ploe_n19.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/667/parecer_cjle_ploe_n18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/668/parecer_cjl_ploe_n17.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/669/parecer_plol_n31_cjle_sapl.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/670/parecer_cjl_plol_n29.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/671/parecer_cjl_ploln30.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/270/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/542/veto.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/69/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_do_executivo_022023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/139/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_artigo_1o_ao_projeto_de_lei_ordinaria_legislativo_012023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/213/emenda_modificativa_ploe_n5.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/214/emenda_supressiva_ploe_n5.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/414/modifique-se_nos_termos_do_art._60_e_paragrafo_unico_combinado_com_o_art._154_iv_do_regimento_interno_a_redacao_do_i_do_art._7o_do_projeto_de_lei_ordinaria_do_executivo_102023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/418/parecer_cjle_emenda_modificativa_no5.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_modificativa_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/471/emenda__modificativa_07.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/531/emenda_modificativa_ao_projeto_de_lei_ordinaria_do_executivo_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/609/em.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_aditiva_projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/64/indi_titulo__cidadao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/71/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_executivo_no_0542022_de_13_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/222/concede_titulo_de_cidadao_do_senhor_ronaldo_fernando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/248/concede_titulo_de_cidadao_de_taquaritinga_do_norte_-_pe_ao_ilustrissimo_senhor_jose_de_oliveira_silva_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/337/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_jose_de_oliveira_filho_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/343/susta_integralmente_a_aplicacao_e_os_efeitos_do_decreto_municipal_do_poder_executivo_no_0172023_de_19_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/345/concede_titulo_de_cidadao_de_taquaritinga_do_norte_ao_ilustrissimo_senhor_marcelo_diogenes_xavier_de_lima.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_decreto-medalha_para_luiz_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/379/medalha_a_cidada_maria_jose_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/436/titulo_de_cidadao_ao_senhor_mariomar_carlos_vereador_eraldo_2.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_decreto_legislativo_-_titulo_de_cidadao_juarez_pereira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/554/titulo_de_cidadao_ivonaldo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_decreto_-_inacio_barbosa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_decreto_-_medalha_severino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_titulo_de_cidadao_jose_ailton_de_souza__ze_da_vila.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/605/titulo_de_cidadao_do_senhor_antonio_carlos_de_andrade_silva.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_decreto_ricardo_adriano..pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/624/concede_medalha_severino_pereira_ao_cidadao_willington_soares_da_silva-tim_guia_turistico-.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei-_rua_amaro_cosme_de_brito.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei-_rua_severino_vicente_ferreira.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_maes_que_amam_alem_das_diferencas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_lei_legislativo_cartao_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_ordinaria_legislativo_ciptea_1.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/163/milton_-_programa_taquaritinga_do_norte_para_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_denominar_a_rua_do_posto_setta_de_rua_maria_das_n.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/230/adobe_scan_22_de_mai._de_2023_5.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_heleno_barbosa_da_costa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de__lei_que_nomeia__a_rua_s_de_rua_joao_francisco_da_silva.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/252/adobe_scan_22_de_mai._de_2023_3.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_nomeando_o_centro_gastronomico_de_pao_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/299/pl_-_luis_izideo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_-_denominar_a_rua_projetada_na_comunidade_situacao__de_rua_jose_bezerra_da_costa.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/340/denominar_a_rua_projetada_que_passa_em_frente_ao_terreno_da_igreja_evangelica_ate_o_calcamento_da_avenida_josefa_maria_da_silva_na_comunidade_pedra_preta_de_r_raimunda_petronila_araujo_de_lima..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/346/projeto__de_lei__rua_zacarias_porfirio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/360/parecer_plol_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_plol_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lei_avenida_zacarias_porfirio.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_grau_de_rua..pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/389/denomicao_do_canteiro_por_espaco_seu_deca..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/454/pl-_amauri.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_legislativo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/540/plol_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/541/plol_subsidio_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/558/dispoe_sobre_protocolo_individualizado_de_avaliacao_pia_para_os_alunos_com_transtornos_globais_do_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/595/plol_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_taquaritinga_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/610/plol_-_proibe_condenados_pela_lei_maria_da_penha_assumir_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_legislativo_2023_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_legislativo_regulamenta_lei_de_licitacoes_2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ploe_01-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_003-2023_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_002-2023_1.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_004-2023_1.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/174/concede__o_auxilio_alimentacao_para_o_servidor_efetivo_ou_contratado_ocupante_do_cargo_de_guarda_civil_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/175/dispoe_sobre_a_conciliacao_as_medidas_de_eficiencia_e_racionalizacao.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/176/ementa_institui_o_regulamento_do_transporte_escolar_no_ambito_do_municipio_de_taquaritinga_do_norte__pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_municipal_____2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_vale_alimentacao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_transporte_escolar_concluido.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/434/pl_no_012.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_no_013.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/529/pl_no_014_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/544/loa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/545/ppa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/546/pl_no_017.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/547/pl_no_018.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/672/pl_no_020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/507/redacao_final_ploe_n13.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaritingadonorte.pe.leg.br/media/sapl/public/materialegislativa/2023/638/redacao_final_ploe_no_15-2023_completa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H683"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>